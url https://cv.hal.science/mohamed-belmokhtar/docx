--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1183,273 +1183,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisited Frequency Domain Decomposition for vibration monitoring of a bridge subjected to scour</w:t>
+                <w:t xml:space="preserve">Expertise du quai Hermann du Pasquier du Port du Havre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Bonnot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA International Conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Ouvrages d'Art 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Champs-sur-Marne, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498331v1</w:t>
+                <w:t xml:space="preserve">hal-03821301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise du quai Hermann du Pasquier du Port du Havre</w:t>
+                <w:t xml:space="preserve">Revisited Frequency Domain Decomposition for vibration monitoring of a bridge subjected to scour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Godart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alex Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvrages d'Art 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Champs-sur-Marne, France. 1 p</w:t>
+              <w:t xml:space="preserve">ISMA International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821301v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a simple calibration of a scour-depth sensor</w:t>
               </w:r>
@@ -2207,51 +2207,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6FB59B2"/>
+    <w:nsid w:val="AA6EE1AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2438,51 +2438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-belmokhtar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3928-2140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-025-01235-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13349-023-00755-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04282-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Maifia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31682" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine El-Gholabzouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellilah Fidma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/ghent.2025.1952" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazhoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67252-1_17" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bonnot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouteloup" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desrues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04048711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UEFL2036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-belmokhtar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3928-2140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-025-01235-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13349-023-00755-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04282-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Maifia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31682" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine El-Gholabzouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellilah Fidma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/ghent.2025.1952" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazhoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67252-1_17" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouteloup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desrues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bonnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04048711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UEFL2036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>