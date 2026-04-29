--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -277,160 +277,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to monitor bridge piers subjected to scour using rocking vibrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Thermal Fatigue Test to Assess eRoads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Civil Structural Health Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13349-023-00755-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (5), pp.1180-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20240191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370628v1</w:t>
+                <w:t xml:space="preserve">hal-05603538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New approach to monitor bridge piers subjected to scour using rocking vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Civil Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.817-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13349-023-00755-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scour monitoring of a bridge pier through eigenfrequencies analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -462,70 +579,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42452-021-04282-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -535,199 +652,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Destructive Ultrasonic Evaluation of Asphalt Concrete Waterproofing in Hydraulic Structures: Experimental and Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Maifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Taillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, IZMIR, Turkey. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/31682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling dynamical behaviors of bridge piers under scour: Comparative analyses of Winkler and simple discrete spring models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Amine El-Gholabzouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -735,406 +852,406 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdellilah Fidma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABSE Congress, Ghent 2025: The Essence of Structural Engineering for Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Gand, Belgium. pp.1952-1961, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2749/ghent.2025.1952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches and limitations of Non-Destructive Testing for evaluating bituminous concrete using wave propagation: A review from the laboratory test to in situ case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Maifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cothenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, IZMIR, Turkey. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58286/31648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Thermal Fatigue Test to Assess eRoads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Mazhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Asphalt Pavements ISAP2024 Montreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montreal, Canada. pp.103-108, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-67252-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scour monitoring on bridge pier: two French returns on experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1153,225 +1270,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Scour and Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise du quai Hermann du Pasquier du Port du Havre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvrages d'Art 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Champs-sur-Marne, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisited Frequency Domain Decomposition for vibration monitoring of a bridge subjected to scour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,73 +1516,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA International Conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a simple calibration of a scour-depth sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1487,106 +1604,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features detection using vibration analysis: Monitoring of a French Bridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1628,113 +1745,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Natural Hazards and Infrastructure, ICONHIC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Technical University of Athens, Jul 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Real Sites affected by Scour: Observation, Analysis and Feedback of Field Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1743,92 +1860,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenade, Spain. 10 p., photos, graph., bibliogr., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/IAHR-39WC252171192022438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piles de ponts soumis aux affouillements: Vibrations rigides des structures en interaction avec des sols élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1870,73 +1987,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration-based method for structural health monitoring of a bridge pier subjected to environmental loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1978,51 +2095,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Experimental Vibration Analysis for Civil Engineering Structures, EVACES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, on line, Japan. 8 p., bibliogr., graph</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2032,114 +2149,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, analyse et apprentissage statistique du comportement dynamique de structures pour le suivi des conditions aux limites : application au phénomène d’affouillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université Gustave Eiffel, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UEFL2036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04048711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2207,51 +2324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA6EE1AC"/>
+    <w:nsid w:val="F435D833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2438,51 +2555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-belmokhtar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3928-2140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-025-01235-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13349-023-00755-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04282-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Maifia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31682" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine El-Gholabzouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellilah Fidma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/ghent.2025.1952" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazhoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67252-1_17" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouteloup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desrues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bonnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04048711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UEFL2036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-belmokhtar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3928-2140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-025-01235-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazhoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20240191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370628v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13349-023-00755-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04282-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Maifia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31682" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine El-Gholabzouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellilah Fidma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/ghent.2025.1952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31648" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934437v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67252-1_17" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouteloup" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desrues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Godart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bonnot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022438" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04048711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UEFL2036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>