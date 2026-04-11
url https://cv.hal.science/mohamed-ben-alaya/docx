--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1408,304 +1408,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local asymptotic properties for the growth rate of a jump-type CIR process</w:t>
+                <w:t xml:space="preserve">Local asymptotic properties for Cox-Ingersoll-Ross process with discrete observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kebaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Khue Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377621v1</w:t>
+                <w:t xml:space="preserve">hal-02377625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local asymptotic properties for Cox-Ingersoll-Ross process with discrete observations</w:t>
+                <w:t xml:space="preserve">Improved adaptive Multilevel Monte Carlo and applications to finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kebaier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377625v1</w:t>
+                <w:t xml:space="preserve">hal-02377628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved adaptive Multilevel Monte Carlo and applications to finance</w:t>
+                <w:t xml:space="preserve">Local asymptotic properties for the growth rate of a jump-type CIR process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kebaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyula Pap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Khue Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouther Hajji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02377628v1</w:t>
+                <w:t xml:space="preserve">hal-02377621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic behavior of maximum likelihood estimators for a jump-type Heston model</w:t>
               </w:r>
@@ -1805,51 +1805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance Sampling and Statistical Romberg method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kebaier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2302,51 +2302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Alaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kebaier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bao Tram Ngo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1726" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matyas Barczy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Pap" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2018.02.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2019.1579216" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.07.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP993" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2013.798175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porzio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bao Tr&#226;m Ng&#244;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Pergamenchtchikov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Dahbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Fathallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Ngo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Khue Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Hajji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00523186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Alaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kebaier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bao Tram Ngo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1726" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matyas Barczy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Pap" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2018.02.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2019.1579216" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.07.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP993" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2013.798175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porzio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bao Tr&#226;m Ng&#244;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Pergamenchtchikov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Dahbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Fathallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Ngo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Khue Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Hajji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00523186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>