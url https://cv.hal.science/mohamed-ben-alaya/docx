--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -222,51 +222,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of maximum likelihood estimators for a jump-type Heston model</w:t>
+                <w:t xml:space="preserve">Asymptotic properties of maximum likelihood estimator for the growth rate of a stable CIR process based on continuous time observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matyas Barczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Alaya</w:t>
@@ -284,106 +284,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kebaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyula Pap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 198, pp.139-164. </w:t>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (3), pp.533-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2018.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2019.1579216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332410v1</w:t>
+                <w:t xml:space="preserve">hal-02332449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic properties of maximum likelihood estimator for the growth rate of a stable CIR process based on continuous time observations</w:t>
+                <w:t xml:space="preserve">Asymptotic behavior of maximum likelihood estimators for a jump-type Heston model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matyas Barczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Alaya</w:t>
@@ -401,82 +401,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kebaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyula Pap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (3), pp.533-568. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.139-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331888.2019.1579216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332449v1</w:t>
+                <w:t xml:space="preserve">hal-02332410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic properties of maximum likelihood estimator for the growth rate for a jump-type CIR process based on continuous time observations</w:t>
               </w:r>
@@ -964,263 +964,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncated sequential guaranteed estimation for the Cox-Ingersoll-Ross models</w:t>
+                <w:t xml:space="preserve">Asymptotic properties and drift parameter estimations of the ergodic double Heston model based on continuous-time observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Bao Trâm Ngô</w:t>
+                <w:t xml:space="preserve">Houssem Dahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serguei Pergamenchtchikov</w:t>
+                <w:t xml:space="preserve">Hamdi Fathallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014475v1</w:t>
+                <w:t xml:space="preserve">hal-04918344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic properties and drift parameter estimations of the ergodic double Heston model based on continuous-time observations</w:t>
+                <w:t xml:space="preserve">Truncated sequential guaranteed estimation for the Cox-Ingersoll-Ross models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssem Dahbi</w:t>
+                <w:t xml:space="preserve">Thi Bao Trâm Ngô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdi Fathallah</w:t>
+                <w:t xml:space="preserve">Serguei Pergamenchtchikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918344v1</w:t>
+                <w:t xml:space="preserve">hal-05014475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Conditional least squares estimation for the AD(1, n) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Dahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Fathallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1264,51 +1264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tram Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Pergamenchtchikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1339,64 +1339,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic properties of AD(1, n) model and its maximum likelihood estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Dahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Fathallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1408,203 +1408,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local asymptotic properties for Cox-Ingersoll-Ross process with discrete observations</w:t>
+                <w:t xml:space="preserve">Improved adaptive Multilevel Monte Carlo and applications to finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kebaier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377625v1</w:t>
+                <w:t xml:space="preserve">hal-02377628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved adaptive Multilevel Monte Carlo and applications to finance</w:t>
+                <w:t xml:space="preserve">Local asymptotic properties for Cox-Ingersoll-Ross process with discrete observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kebaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouther Hajji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Kebaier</w:t>
+                <w:t xml:space="preserve">Ngoc Khue Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377628v1</w:t>
+                <w:t xml:space="preserve">hal-02377625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local asymptotic properties for the growth rate of a jump-type CIR process</w:t>
               </w:r>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kebaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyula Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Khue Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1805,51 +1805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance Sampling and Statistical Romberg method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kebaier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2302,51 +2302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Alaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kebaier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bao Tram Ngo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1726" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matyas Barczy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Pap" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2018.02.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2019.1579216" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.07.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP993" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2013.798175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porzio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bao Tr&#226;m Ng&#244;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Pergamenchtchikov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Dahbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Fathallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Ngo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Khue Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Hajji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00523186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Alaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kebaier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bao Tram Ngo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1726" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matyas Barczy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Pap" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2019.1579216" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2018.02.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.07.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP993" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2013.798175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porzio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Dahbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Fathallah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bao Tr&#226;m Ng&#244;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Pergamenchtchikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Ngo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Hajji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Khue Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00523186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>