--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1651,247 +1651,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des usagers de la route : Rôle des croyances de contrôle et de la perception des risques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations et usages de la traversée de la chaussée en ville par les piétons et les conducteurs : une étude au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufian Azouaghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements et innovations au travail : quels enjeux pour les personnes et les organisations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le Conservatoire National des Arts et Métiers (Le Cnam) et les Universités de Paris Nanterre et de Panthéon-Sorbonne; Association Internationale de Psychologie du Travail de Langue Française, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877185v1</w:t>
+                <w:t xml:space="preserve">hal-04877219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et usages de la traversée de la chaussée en ville par les piétons et les conducteurs : une étude au Maroc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement des usagers de la route : Rôle des croyances de contrôle et de la perception des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Belhaj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements et innovations au travail : quels enjeux pour les personnes et les organisations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le Conservatoire National des Arts et Métiers (Le Cnam) et les Universités de Paris Nanterre et de Panthéon-Sorbonne; Association Internationale de Psychologie du Travail de Langue Française, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877219v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explications des causes d’accidents routiers chez les usagers de la route marocains</w:t>
               </w:r>
@@ -2069,51 +2069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufian Azouaghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être et santé au travail : compréhension des risques et interventions</w:t>
@@ -2418,51 +2418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Adolphe Messanga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Etoundi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tagne Nossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Tchagneno Tene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Etoundi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2025.09.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Grand Tchagneno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.241.0017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04839821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belhaj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-023-00763-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.09.021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khadoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Bardouni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.G. Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khaoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877307v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Sahli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elouafa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03595715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALH022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Adolphe Messanga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Etoundi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tagne Nossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Tchagneno Tene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Etoundi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2025.09.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Grand Tchagneno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.241.0017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04839821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belhaj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-023-00763-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04865027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.09.021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khadoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Bardouni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.G. Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khaoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877307v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Sahli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elouafa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03595715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALH022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>