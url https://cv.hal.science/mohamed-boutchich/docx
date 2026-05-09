--- v0 (2026-03-19)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed Boutchich </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr Boutchich MohamedAssociate Professor in Electrical EngineeringSorbonne University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface‐Enhanced and Self‐Guided Growth of 2D Interlayer Heterostructure Wafers with Vertically Aligned Van Der Waals Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingguo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zikun Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202412690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Reconstruction of the Band Diagram of Rhombohedral-Stacked Bilayer WSe 2 –Graphene Heterostructure via Photoemission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiki Fukumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (9), pp.6484-6492. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.4c00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D‐Penta‐PdPS: Gate‐Tunable and Thickness‐Dependent Thermoelectric Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weng Hou Yip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qundong Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruihuan Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202405645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-layer Bi$_2$O$_2$Se: a promising candidate for high-performance near-room-temperature thermoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weng Hou Yip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qundong Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Hippalgaonkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (46), pp.465401. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ad7035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetection and scintillation characterizations of novel lead-bismuth double perovskite halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maddalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Bachiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arramel Arramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (31), pp.11266 - 11275. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC01646J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of fluorographene trapping medium in MoS2-based nonvolatile memory device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Ping Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haneen Abushammala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamina Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (24), pp.245106. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5126793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and Thermoelectric Properties of Graphene on 4H-SiC (0001) Nanofacets Functionalized with F4-TCNQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanan Euaruksakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunothai Rattanachata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad y Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad. R. T. Nugraha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.6872-6880. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-020-08201-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the defect distribution in 2D hexagonal boron nitride by tracing photogenerated electron dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiki Fukumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songyan Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Danang Birowosuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (40), pp.405106. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab9860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene/fluorographene heterostructure for nano ribbon transistor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ping Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan-I Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.015005. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ab52ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large local lattice expansion in graphene adlayers grown on copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahong Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (5), pp.450-455. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0053-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the radiative recombination coefficient in crystalline silicon by spectral and modulated photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (6), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.201700066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic inhomogeneity of graphene revealed by Nano-ARPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 864, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative recombination coefficient in crystalline silicon at low temperatures &amp;lt; 77 K by combined photoluminescence measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.10 - 17. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast electron dynamics in twisted graphene by femtosecond photoemission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiki Fukumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Sakurai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Di Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.49 - 56. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2017.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of ammonia-plasma-functionalized graphene nanodiscs as charge trapping centers for nonvolatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jer-Chyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ping Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Ting Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Yuan Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Güneş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113, pp.318 - 324. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of embedded graphene: doped amorphous silicon/CVD graphene heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (40), pp.404001. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/40/404001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of N-doped multilayer graphene grown on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan-I Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1649, pp.8. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation transfer in stacked quantum dot chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songphol Kanjanachuchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apichart Jittrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thitipong Chokamnuai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (5), pp.055005. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/30/5/055005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Aligned High-Mobility Graphene Transistor: Decoupling the Channel with Fluorographene to Reduce Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan-I Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Yuan Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Moreddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Sebastian Raj Marianathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (41), pp.6519-6525. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201502544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct transfer and Raman characterization of twisted graphene bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (10), pp.103107 </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4914309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the work function of monolayer graphene on 4H-SiC (0001) with nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Günes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (44), pp.445702. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/44/445702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent photoluminescence and micromapping of multiple stacks InAs quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apichat Jittrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1649, pp.3. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomically Sharp Interface in an h-BN-epitaxial graphene van der Waals Heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haikel Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Henck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.16465. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep16465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257768v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of the leakage current in epitaxial diamond Schottky barrier devices by conductive-probe atomic force microscopy and Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Teraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (35), pp.355102. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/35/355102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure route to epitaxial nitrogen-doped trilayer graphene on 4H-SiC (0001) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-I. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (23), pp.233111 - 233111-5. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4903866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphene oxide reduced through chemical and biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433 (1), pp.012001. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/433/1/012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous silicon diamond based heterojunctions with high rectification ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiyong Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.2110-2113. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.12.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Package-free infrared micro sensor using polysilicon thermopile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ait-Hammouda Yala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 121 (1), pp.52-58. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2005.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of phosphorus and boron heavily doped LPCVD polysilicon films in the temperature range 293-373K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (3), pp.139-141. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/55.988817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Resolved Emission Spectroscopy of Si-doped MBE grown GaAsPBi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiki Fukumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ouaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVSEC-36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chulalongkorn University, Nov 2025, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power factor of low dimensional materials for thermoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Nanoelectronic Conference (INEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Taiwan and Singapore chapter, Jan 2025, Tamsui, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and thermoelectric properties of few-layered Bismuth Oxyselenide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hou Yip Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Qundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xingli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutchich Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coquet Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 23rd International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Jeju City, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in characterization of low dimensional materials: application to thermoelectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité IPB Bogor Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, INSTITUT PERTANIAN BOGOR University, Indonesia (remote lecture), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric properties at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Talk KEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Energy Accelerator Research Organization (KEK)-Tsukuba, Aug 2022, Tsukuba (JAPAN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of the electronic properties of graphene and 2d analogues: ARPES & PEEM on graphene-based heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWPESM2019 Workshop - invited speaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchrotron Light Research Institution (SLRI), Nakhon Ratchasima, Thailand, Jun 2019, Nakhon Ratchasima, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral presentation - Work function mapping of functionalized graphene grown on 4H-SiC (0001) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electron Devices &amp; Materials Symposium (IEDMS2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chang Gung University, Oct 2019, Taoyuan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal observation of photogenerated electron dynamics in twisted graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiki Fukumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ya Koshihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du Dopage de Graphène Epitaxial sur SiC(0001) par Spectroscopies de Photoélectrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC'16, 7eme conférence francophone sur les spectroscopies d’électrons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the electronic properties of CVD graphene superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene and beyond for heterojunctions - Research opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XNEM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AASTMT, Oct 2015, le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphene and applications to heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ouerghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Lee Younghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Hee Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Novel Material : Engineering and Properties - Soleil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchrotron Soleil, Sep 2015, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved photoluminescence on multi stack InAs quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apichat Jittrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanostructures Characterization and Nanomaterials – Bangkok 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed Boutchich - ICT ASIA 2D NANOTEC, Aug 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing and Modulation of the electronic properties of graphene for heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanodevices Workshop - CGU Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr C S Lai, Dec 2015, Taoyuan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy on Bi and Trilayer flakes of graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-TN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of CVD Graphene capped with p and n-type doped amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work function engineering of doped Trilayer graphene grown on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANM2015,6th International Conference on Advanced Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling on a confocal imaging system µ-Raman, µ-PL, AFM and electrical extensions at a sub micrometric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanostructure Characterization and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thai Organic and Printed Electronics Innovation Center (TOPIC) / NECTEC, Aug 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a-Si:H/c-Si heterojunction by temperature dependent modulated photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Paul Sobkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPERATURE DEPENDENT PHOTOLUMINESCENCE IN SILICON BASED HETEROJUNCTION SOLAR CELL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1214-1217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: The Irago Conference 2014: A 360 Degree Outlook at Critical Scientific and Technological Challenges for a Sustainable Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adarsh Sandhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Maenosono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renu Wadhwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Irago Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tsukuba-city, Japan. pp.1-2 (2015), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research & Partnership opportunities in III-V on Si at LGEP and Supélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Elhuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-USA Workshop on Quantum Engineered High Efficiency Photvoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping and characterization of trilayer graphene on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.I. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haikel Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanodevices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Properties of Large Area Nitrogen Doped Trilayer Graphene on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.I. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediri Haikel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAGO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7PM-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Junior FédESol 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet photodetectors based on hydrogenated/oxidized diamond surfaces characterization of silicon heterojunctions for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUMRS-ICEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene oxide reduced through chemical and biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irago Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Aichi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous and microcrystalline silicon diamond based heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new infrared microsensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Achani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de nouveaux microradiomètres sur silicium. Etude des propriétés thermoélectriques du polysilicium dopé N et P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales Microélectronique et Optoélectronique, JNMO 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric infrared microsensor using suspended membranes made by silicon micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 15th Annual International Symposium on Aerospace/Defense Sensing, Simulation and Controls, Infrared Technology and Applications, AeroSense 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Orlando, FL, United States. pp.380-388, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.445332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure de l'absorptivité différentielle de 2 matériaux. Application en UV et IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Métrologie 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Saint Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments on IR distribution-patterned microradiometers family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 15th Annual International Symposium on Aerospace/Defense Sensing, Simulation and Controls, Infrared Technology and Applications, AeroSense 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Orlando, United States. pp.389-396, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.445333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ultra-violet microradiometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loridant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nuremberg, Germany. pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau microcapteur de rayonnement ultraviolet à absorption différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loridant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Micro et Nano Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative recombination coefficient in crystalline silicon at low temperatures &amp;lt; 77 K by combined photoluminescence measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon PV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Acid doping of epitaxial graphene on SiC (0001) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France. Proceedings of the 4th edition of Graphene Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved photoluminescence on multi stack InAs quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apichat Jittrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAGO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7P2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Anions in the AuCl3-Doping Trilayers N-doped Graphene on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAGO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dourdan, France. Actes des Journées Nationales du PhotoVoltaïque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of CVD graphene optoelectronic properties Application as transparent electrode in solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD25-JMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for obtaining a graphene-based field effect transistor, in particular a memory field effect transistor, equipped with an embedded dielectric element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Sung Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ouerghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan-I Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 16 305 161.8. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs de rayonnement infrarouge en technologie silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidimensional materials for low power and energy harvesting devices: Modulation of the electronic properties of graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Université Pierre et Marie Curie (Paris 6), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01656305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed Boutchich </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr Boutchich MohamedAssociate Professor in Electrical EngineeringSorbonne University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Thermoelectric Performance in Li-Intercalated PdPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weng Hou Yip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan How Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See Wee Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qundong Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (11), pp.16316-16323. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c21695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface‐Enhanced and Self‐Guided Growth of 2D Interlayer Heterostructure Wafers with Vertically Aligned Van Der Waals Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingguo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zikun Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202412690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-layer Bi$_2$O$_2$Se: a promising candidate for high-performance near-room-temperature thermoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weng Hou Yip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qundong Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kedar Hippalgaonkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (46), pp.465401. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ad7035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Reconstruction of the Band Diagram of Rhombohedral-Stacked Bilayer WSe 2 –Graphene Heterostructure via Photoemission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiki Fukumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (9), pp.6484-6492. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.4c00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D‐Penta‐PdPS: Gate‐Tunable and Thickness‐Dependent Thermoelectric Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weng Hou Yip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qundong Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruihuan Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202405645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetection and scintillation characterizations of novel lead-bismuth double perovskite halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maddalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Bachiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arramel Arramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (31), pp.11266 - 11275. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC01646J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the defect distribution in 2D hexagonal boron nitride by tracing photogenerated electron dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiki Fukumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songyan Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Danang Birowosuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (40), pp.405106. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab9860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of fluorographene trapping medium in MoS2-based nonvolatile memory device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Ping Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haneen Abushammala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamina Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (24), pp.245106. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5126793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and Thermoelectric Properties of Graphene on 4H-SiC (0001) Nanofacets Functionalized with F4-TCNQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanan Euaruksakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunothai Rattanachata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad y Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad. R. T. Nugraha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.6872-6880. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-020-08201-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene/fluorographene heterostructure for nano ribbon transistor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ping Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan-I Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.015005. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ab52ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large local lattice expansion in graphene adlayers grown on copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahong Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (5), pp.450-455. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0053-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of ammonia-plasma-functionalized graphene nanodiscs as charge trapping centers for nonvolatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jer-Chyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Ping Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Ting Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Yuan Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Güneş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113, pp.318 - 324. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the radiative recombination coefficient in crystalline silicon by spectral and modulated photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (6), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.201700066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic inhomogeneity of graphene revealed by Nano-ARPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 864, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative recombination coefficient in crystalline silicon at low temperatures &amp;lt; 77 K by combined photoluminescence measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.10 - 17. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast electron dynamics in twisted graphene by femtosecond photoemission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiki Fukumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Sakurai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Di Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.49 - 56. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2017.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of embedded graphene: doped amorphous silicon/CVD graphene heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (40), pp.404001. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/40/404001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomically Sharp Interface in an h-BN-epitaxial graphene van der Waals Heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haikel Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Henck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.16465. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep16465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257768v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent photoluminescence and micromapping of multiple stacks InAs quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apichat Jittrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1649, pp.3. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of N-doped multilayer graphene grown on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan-I Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1649, pp.8. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct transfer and Raman characterization of twisted graphene bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (10), pp.103107 </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4914309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation transfer in stacked quantum dot chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songphol Kanjanachuchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apichart Jittrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thitipong Chokamnuai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (5), pp.055005. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/30/5/055005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the work function of monolayer graphene on 4H-SiC (0001) with nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Günes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (44), pp.445702. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/44/445702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Aligned High-Mobility Graphene Transistor: Decoupling the Channel with Fluorographene to Reduce Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan-I Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Yuan Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Moreddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Sebastian Raj Marianathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (41), pp.6519-6525. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201502544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of the leakage current in epitaxial diamond Schottky barrier devices by conductive-probe atomic force microscopy and Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Teraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (35), pp.355102. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/35/355102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure route to epitaxial nitrogen-doped trilayer graphene on 4H-SiC (0001) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-I. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (23), pp.233111 - 233111-5. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4903866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphene oxide reduced through chemical and biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433 (1), pp.012001. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/433/1/012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous silicon diamond based heterojunctions with high rectification ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiyong Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.2110-2113. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.12.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Package-free infrared micro sensor using polysilicon thermopile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ait-Hammouda Yala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 121 (1), pp.52-58. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2005.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of phosphorus and boron heavily doped LPCVD polysilicon films in the temperature range 293-373K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (3), pp.139-141. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/55.988817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power factor of low dimensional materials for thermoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Nanoelectronic Conference (INEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Taiwan and Singapore chapter, Jan 2025, Tamsui, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Resolved Emission Spectroscopy of Si-doped MBE grown GaAsPBi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiki Fukumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ouaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVSEC-36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chulalongkorn University, Nov 2025, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and thermoelectric properties of few-layered Bismuth Oxyselenide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hou Yip Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Qundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xingli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutchich Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coquet Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 23rd International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Jeju City, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in characterization of low dimensional materials: application to thermoelectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité IPB Bogor Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, INSTITUT PERTANIAN BOGOR University, Indonesia (remote lecture), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric properties at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Talk KEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Energy Accelerator Research Organization (KEK)-Tsukuba, Aug 2022, Tsukuba (JAPAN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of the electronic properties of graphene and 2d analogues: ARPES & PEEM on graphene-based heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWPESM2019 Workshop - invited speaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchrotron Light Research Institution (SLRI), Nakhon Ratchasima, Thailand, Jun 2019, Nakhon Ratchasima, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral presentation - Work function mapping of functionalized graphene grown on 4H-SiC (0001) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electron Devices &amp; Materials Symposium (IEDMS2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chang Gung University, Oct 2019, Taoyuan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal observation of photogenerated electron dynamics in twisted graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiki Fukumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Ya Koshihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du Dopage de Graphène Epitaxial sur SiC(0001) par Spectroscopies de Photoélectrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC'16, 7eme conférence francophone sur les spectroscopies d’électrons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the electronic properties of CVD graphene superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved photoluminescence on multi stack InAs quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apichat Jittrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanostructures Characterization and Nanomaterials – Bangkok 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed Boutchich - ICT ASIA 2D NANOTEC, Aug 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene and beyond for heterojunctions - Research opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XNEM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AASTMT, Oct 2015, le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphene and applications to heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ouerghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Lee Younghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Hee Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Novel Material : Engineering and Properties - Soleil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchrotron Soleil, Sep 2015, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing and Modulation of the electronic properties of graphene for heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanodevices Workshop - CGU Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr C S Lai, Dec 2015, Taoyuan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy on Bi and Trilayer flakes of graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-TN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of CVD Graphene capped with p and n-type doped amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work function engineering of doped Trilayer graphene grown on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANM2015,6th International Conference on Advanced Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling on a confocal imaging system µ-Raman, µ-PL, AFM and electrical extensions at a sub micrometric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanostructure Characterization and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thai Organic and Printed Electronics Innovation Center (TOPIC) / NECTEC, Aug 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a-Si:H/c-Si heterojunction by temperature dependent modulated photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Paul Sobkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPERATURE DEPENDENT PHOTOLUMINESCENCE IN SILICON BASED HETEROJUNCTION SOLAR CELL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1214-1217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: The Irago Conference 2014: A 360 Degree Outlook at Critical Scientific and Technological Challenges for a Sustainable Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adarsh Sandhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Maenosono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renu Wadhwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Irago Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tsukuba-city, Japan. pp.1-2 (2015), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research & Partnership opportunities in III-V on Si at LGEP and Supélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Elhuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-USA Workshop on Quantum Engineered High Efficiency Photvoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping and characterization of trilayer graphene on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.I. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haikel Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanodevices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Properties of Large Area Nitrogen Doped Trilayer Graphene on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.I. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediri Haikel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAGO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7PM-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Junior FédESol 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet photodetectors based on hydrogenated/oxidized diamond surfaces characterization of silicon heterojunctions for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUMRS-ICEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene oxide reduced through chemical and biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irago Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Aichi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous and microcrystalline silicon diamond based heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new infrared microsensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Achani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ultra-violet microradiometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loridant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nuremberg, Germany. pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de nouveaux microradiomètres sur silicium. Etude des propriétés thermoélectriques du polysilicium dopé N et P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales Microélectronique et Optoélectronique, JNMO 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric infrared microsensor using suspended membranes made by silicon micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 15th Annual International Symposium on Aerospace/Defense Sensing, Simulation and Controls, Infrared Technology and Applications, AeroSense 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Orlando, FL, United States. pp.380-388, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.445332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure de l'absorptivité différentielle de 2 matériaux. Application en UV et IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Métrologie 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Saint Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments on IR distribution-patterned microradiometers family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 15th Annual International Symposium on Aerospace/Defense Sensing, Simulation and Controls, Infrared Technology and Applications, AeroSense 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Orlando, United States. pp.389-396, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.445333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau microcapteur de rayonnement ultraviolet à absorption différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katir Ziouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loridant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Godts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Micro et Nano Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative recombination coefficient in crystalline silicon at low temperatures &amp;lt; 77 K by combined photoluminescence measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon PV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of CVD graphene optoelectronic properties Application as transparent electrode in solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD25-JMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Acid doping of epitaxial graphene on SiC (0001) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France. Proceedings of the 4th edition of Graphene Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved photoluminescence on multi stack InAs quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apichat Jittrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAGO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7P2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Anions in the AuCl3-Doping Trilayers N-doped Graphene on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAGO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dourdan, France. Actes des Journées Nationales du PhotoVoltaïque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for obtaining a graphene-based field effect transistor, in particular a memory field effect transistor, equipped with an embedded dielectric element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Sung Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ouerghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan-I Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 16 305 161.8. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs de rayonnement infrarouge en technologie silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidimensional materials for low power and energy harvesting devices: Modulation of the electronic properties of graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Université Pierre et Marie Curie (Paris 6), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01656305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingli Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingguo Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikun Tang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202412690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00965" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04931505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weng Hou Yip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qundong Fu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihuan Duan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202405645" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Hippalgaonkar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maddalena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Witkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Makowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bachiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arramel Arramel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC01646J" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ping Chang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Abushammala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamina Sahoo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126793" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02884010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanan Euaruksakul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Nakajima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunothai Rattanachata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad y Hanna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad. R. T. Nugraha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-020-08201-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Suzuki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyan Hou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab9860" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Ping Chang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-I Ho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Arezki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab52ed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyu Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Luan Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahong Shen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0053-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201700066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.331" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sakurai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Di Felice" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.08.032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01428626v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer-Chyi Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Ting Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yuan Su" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethullah G&#252;ne&#351;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363551v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/404001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913537" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257798v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songphol Kanjanachuchai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichart Jittrong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Chokamnuai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/5/055005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Moreddu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Sebastian Raj Marianathan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201502544" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8K9T6S0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Othmen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arezki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajlani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutchich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethullah G&#252;nes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/44/445702" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239179v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Jittrong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913536" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01257768v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16465" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teraji" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koide" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/35/355102" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099354v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Ho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sediri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903866" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931274v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/433/1/012001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778949v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyong Liao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.12.067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC78S4FB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait-Hammouda Yala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Godts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leclercq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.01.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RLSVD65-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/55.988817" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou Yip Weng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Qundong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xingli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutchich Mohamed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Philippe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536894v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536903v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Onda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethullah Gunes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777071" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257922v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257911v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lee Younghee" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hee Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257898v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257875v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232095v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232115v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259190v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239190v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paul Sobkowicz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401926v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adarsh Sandhu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Okada" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Maenosono" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renu Wadhwa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913535" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099358v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Elhuni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104494v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Ho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sediri Haikel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779008v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Liao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152189v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.445332" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.445333" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loridant-Bernard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158491v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632914v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104503v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104500v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104496v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099349v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104502v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814906v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Sung Lai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148731v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-01656305v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weng Hou Yip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan How Oh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Wee Koh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qundong Fu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingli Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21695" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingguo Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikun Tang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202412690" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Hippalgaonkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04931505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihuan Duan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202405645" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maddalena" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Witkowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Makowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bachiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arramel Arramel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC01646J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Suzuki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyan Hou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab9860" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04463031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ping Chang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Abushammala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamina Sahoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126793" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02884010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanan Euaruksakul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Nakajima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunothai Rattanachata" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad y Hanna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad. R. T. Nugraha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-020-08201-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Ping Chang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-I Ho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Arezki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab52ed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyu Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Luan Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahong Shen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0053-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01428626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer-Chyi Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Ting Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yuan Su" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethullah G&#252;ne&#351;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201700066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.331" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sakurai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Di Felice" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.08.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/404001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01257768v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16465" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Jittrong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913536" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239163v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913537" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Othmen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arezki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajlani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutchich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914309" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songphol Kanjanachuchai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichart Jittrong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Chokamnuai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/5/055005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethullah G&#252;nes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/44/445702" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01257741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Moreddu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Sebastian Raj Marianathan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201502544" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8K9T6S0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teraji" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koide" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/35/355102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099354v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Ho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sediri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903866" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/433/1/012001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyong Liao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.12.067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC78S4FB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125621v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait-Hammouda Yala" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Godts" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leclercq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.01.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RLSVD65-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/55.988817" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302656v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou Yip Weng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Qundong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xingli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutchich Mohamed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Philippe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536894v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536903v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536916v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Onda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Koshihara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethullah Gunes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533988v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777071" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257898v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257922v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lee Younghee" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hee Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232095v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257881v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259190v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paul Sobkowicz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401926v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adarsh Sandhu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Okada" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Maenosono" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renu Wadhwa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913535" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099358v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Elhuni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104494v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Ho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sediri Haikel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931326v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931327v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779022v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710772v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Liao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146386v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152186v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loridant-Bernard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152208v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152189v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.445332" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152207v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152188v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.445333" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632914v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104502v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104503v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104500v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104496v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099349v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814906v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Sung Lai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148731v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-01656305v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>