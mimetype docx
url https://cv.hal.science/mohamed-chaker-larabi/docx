--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -310,365 +310,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Quality Assessment of Foveated Omnidirectional Images in Virtual Reality</w:t>
+                <w:t xml:space="preserve">Visual crowding reduces blur sensitivity in peripheral vision: A study using natural textures in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliakbar Bozorgian</w:t>
+                <w:t xml:space="preserve">Rivo Andriamanalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Pedersen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Steven Le Moan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal on Immersive Displays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJID.2025.3556364⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (10), pp.1598-1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.570746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120194v1</w:t>
+                <w:t xml:space="preserve">hal-05287715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging Youth in Moorish Architectural Heritage through Virtual 3D Experience of the Bardo Palace of Algiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Kebir</w:t>
+                <w:t xml:space="preserve">Sabrina Kacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (2), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3718089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual crowding reduces blur sensitivity in peripheral vision: A study using natural textures in Virtual Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subjective Quality Assessment of Foveated Omnidirectional Images in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliakbar Bozorgian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivo Andriamanalina</w:t>
+                <w:t xml:space="preserve">Marius Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Moan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (10), pp.1598-1610. </w:t>
+              <w:t xml:space="preserve">IEEE Open Journal on Immersive Displays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.5-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.570746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OJID.2025.3556364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287715v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNN-LPQ: convolutional neural network combined to local phase quantization based approach for face anti-spoofing</w:t>
               </w:r>
@@ -1051,248 +1051,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional Neural Networks For Omnidirectional Image Quality Assessment: A Benchmark</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
+                <w:t xml:space="preserve">EG-SNIK: A Free Viewing Egocentric Gaze Dataset and Its Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Phani Kumar Malladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Chaudhury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2022.3181235⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.129626-129641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3228484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791474v1</w:t>
+                <w:t xml:space="preserve">hal-04025589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EG-SNIK: A Free Viewing Egocentric Gaze Dataset and Its Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jayanta Mukherjee</w:t>
+                <w:t xml:space="preserve">Convolutional Neural Networks For Omnidirectional Image Quality Assessment: A Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Santanu Chaudhury</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.129626-129641. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3228484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2022.3181235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025589v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of head-mounted displays on quality rating of omnidirectional images</w:t>
               </w:r>
@@ -1304,51 +1304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33, pp.IQSP-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1603,51 +1603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1805,261 +1805,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an automatic correction of over-exposure in photographs: Application to tone-mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low complexity intra prediction mode decision for 3D-HEVC depth coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Jaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mekides Assefa Abebe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.05.011⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.34-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534127v1</w:t>
+                <w:t xml:space="preserve">hal-01818742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity intra prediction mode decision for 3D-HEVC depth coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Jaballah</w:t>
+                <w:t xml:space="preserve">Towards an automatic correction of over-exposure in photographs: Application to tone-mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekides Assefa Abebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kervec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Pouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67, pp.34-47. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 168, pp.3-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2018.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818742v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptually Adaptive Lagrangian Multiplier for HEVC Guided Rate-Distortion Optimization</w:t>
               </w:r>
@@ -2071,51 +2071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.33589 - 33603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2143,4080 +2143,4083 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Distortion and Asymmetry Determination for Blind Stereoscopic Image Quality Assessment Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual Lightness Modeling for High-Dynamic-Range Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekides Assefa Abebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Pouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Erik Reinhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2017.08.009⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3086577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578306v1</w:t>
+                <w:t xml:space="preserve">hal-01503791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Lightness Modeling for High-Dynamic-Range Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tania Pouli</w:t>
+                <w:t xml:space="preserve">Perceptually Driven Non-Uniform Asymmetric Coding of Stereoscopic 3D Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erik Reinhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3086577⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (10), pp.2231-2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2016.2583618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503791v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptually Driven Non-Uniform Asymmetric Coding of Stereoscopic 3D Video</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Revertible tone mapping of high dynamic range imagery: Integration to JPEG 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Ouled-Zaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2016.2583618⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-017-4425-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330722v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revertible tone mapping of high dynamic range imagery: Integration to JPEG 2000</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward an audiovisual attention model for multimodal video content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azza Ouled-Zaïd</w:t>
+                <w:t xml:space="preserve">Naty Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-017-4425-3⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 259, pp.94 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.08.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503789v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an audiovisual attention model for multimodal video content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naty Sidaty</w:t>
+                <w:t xml:space="preserve">Using Distortion and Asymmetry Determination for Blind Stereoscopic Image Quality Assessment Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.08.130⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2017.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355968v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Efficiency of Image Metrics for Evaluating the Visual Quality of 3D Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+                <w:t xml:space="preserve">A reduced reference video quality assessment of H.264 and mpeg2 codec based on sharpness metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Libor Vasa</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2015.2480079⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Society for Information Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (11), pp.696 - 706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsid.517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205349v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A no reference quality metric to measure the blocking artefacts for video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (7), pp.408 - 417. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13682199.2016.1236066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced reference video quality assessment of H.264 and mpeg2 codec based on sharpness metric</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Amor</w:t>
+                <w:t xml:space="preserve">Knowledge-based Taxonomic Scheme for Full-Reference Objective Image Quality Measurement Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel Lahoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouridane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Society for Information Display</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Imaging Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (6), pp.604061 - 6040615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/J.ImagingSci.Technol.2016.60.6.060406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsid.517⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01503787v1</w:t>
+                <w:t xml:space="preserve">hal-01405707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based Taxonomic Scheme for Full-Reference Objective Image Quality Measurement Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atidel Lahoulou</w:t>
+                <w:t xml:space="preserve">On the Efficiency of Image Metrics for Evaluating the Visual Quality of 3D Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouridane</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Vasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2352/J.ImagingSci.Technol.2016.60.6.060406⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (8), pp.1987 - 1999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2015.2480079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405707v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color calibration of multi-view video plus depth for advanced 3D video</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Investigation and modeling of visual fatigue caused by S3D content using eye-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Displays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.displa.2015.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11760-015-0761-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01155506v1</w:t>
+                <w:t xml:space="preserve">hal-01171539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perceptual Measure of Blocking Artifact for No-reference Video Quality Evaluation of H.264 Codec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Amor</w:t>
+                <w:t xml:space="preserve">A visual attention model for stereoscopic 3D images using monocular cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20130336⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38, pp.70 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2015.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159137v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation and modeling of visual fatigue caused by S3D content using eye-tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Iatsun</w:t>
+                <w:t xml:space="preserve">A Perceptual Measure of Blocking Artifact for No-reference Video Quality Evaluation of H.264 Codec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Displays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (6), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20130336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.displa.2015.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01171539v1</w:t>
+                <w:t xml:space="preserve">hal-01159137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A visual attention model for stereoscopic 3D images using monocular cues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Iatsun</w:t>
+                <w:t xml:space="preserve">A case study in identifying acceptable bitrates for human face recognition tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsifouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Triantaphillidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bilissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Psarrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 38, pp.70 - 83. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2015.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2015.05.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01161897v1</w:t>
+                <w:t xml:space="preserve">hal-01155504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study in identifying acceptable bitrates for human face recognition tasks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Triantaphillidou</w:t>
+                <w:t xml:space="preserve">Color calibration of multi-view video plus depth for advanced 3D video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Psarrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (S1), pp.177 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11760-015-0761-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2015.05.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01155504v1</w:t>
+                <w:t xml:space="preserve">hal-01155506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perceptual image completion approach based on a hierarchical optimization scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
+                <w:t xml:space="preserve">Feature-based Color Correction of Multi-View Video for Coding and Rendering Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Faraoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.11.036⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (9), pp.1486 - 1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2014.2309776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00914942v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-based Color Correction of Multi-View Video for Coding and Rendering Enhancement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Offline quality monitoring for legal evidence images in video-surveillance applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Faraoun</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nicholson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2014.2309776⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73 (1), pp.189-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-012-1268-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065972v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline quality monitoring for legal evidence images in video-surveillance applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+                <w:t xml:space="preserve">A perceptual image completion approach based on a hierarchical optimization scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Thanh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Nicholson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 73 (1), pp.189-218. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.127-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-012-1268-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781573v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual metrics for static and dynamic triangle meshes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Corsini</w:t>
+                <w:t xml:space="preserve">A survey of perceptual image processing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldrich Petrík</w:t>
+                <w:t xml:space="preserve">Abdeslam Bouzerdoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libor Vása</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khan Iftekharudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (1), pp.101-125. </w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (8), pp.811-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.12001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784901v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of perceptual image processing methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
+                <w:t xml:space="preserve">Attentional mechanisms driven adaptive quantization and selective bit allocation scheme for H.264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryem Hrarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khan Iftekharudin</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 28 (8), pp.811-831. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.image.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 28 (8), pp.843-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2013.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914914v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional mechanisms driven adaptive quantization and selective bit allocation scheme for H.264/AVC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
+                <w:t xml:space="preserve">Binocular Energy Estimation Based on Properties of the Human Visual System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Barland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28 (8), pp.843-855. </w:t>
+              <w:t xml:space="preserve">Cognitive Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.589-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2013.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12559-012-9187-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00914927v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologically inspired approaches for visual information processing and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Bouzerdoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Iftekharudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (8), pp.809-810. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2013.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2013.06.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binocular Energy Estimation Based on Properties of the Human Visual System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual metrics for static and dynamic triangle meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Bensalma</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oldrich Petrík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Vása</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12559-012-9187-7⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.101-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781572v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color Image Super-Resolution Using Geometric Grouplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (2), pp.168-180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-ipr.2010.0275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient bit allocation using new intra and inter-frame modeling for H.264∕AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miryem Hrarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Tamtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (1), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JEI.21.1.013013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perceptual metric for stereoscopic image quality assessment based on the binocular energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (1-2), pp.1-36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11045-012-0178-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Investigation of Display Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/J.ImagingSci.Technol.2011.55.6.060504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Assessment for CRT and LCD Color Reproduction Using a Blind Metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Letters on Computer Vision and Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (3), pp.23-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Image Retrieval: From Low-Level Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive color quantization using the baker's transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Smolarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (2), (elec. proc.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.2199854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487335v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive color quantization using the baker's transformation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Color Image Retrieval: From Low-Level Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (6), pp.61-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.2199854⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00342254v1</w:t>
+                <w:t xml:space="preserve">hal-00487335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité visuelle d'images couleur dans le cadre du standard de compression JPEG2000</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Visual Quality Enhancement for Colour Images in the Framework of the JPEG2000 Compression Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21 (6), pp.661-677</w:t>
+              <w:t xml:space="preserve">International Journal of Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (2), pp.109-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487338v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification Couleur : Comparaisons Objectives et Subjectives de Différents Algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Montagne</w:t>
+                <w:t xml:space="preserve">Sylvie Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Smolarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (5), pp.385-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Quality Enhancement for Colour Images in the Framework of the JPEG2000 Compression Standard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la qualité visuelle d'images couleur dans le cadre du standard de compression JPEG2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 20 (2), pp.109-122</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (6), pp.661-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487337v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (147)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Frame Selection for Improved Video Quality Assessment Through Embedding Similarity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
+                <w:t xml:space="preserve">Lightweight Image Quality Prediction Guided by Perceptual Ranking Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Sekhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seif-Eddine Benkabou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Ali Amirshahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Electronic Imaging Symposium : Image Quality and System Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Imaging Science and Technology (IS&amp;T), Feb 2025, Burlingame (California), United States. pp.251, </w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2352/ei.2025.37.9.iqsp-251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10888173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120265v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Image Quality Prediction Guided by Perceptual Ranking Feedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Sekhri</w:t>
+                <w:t xml:space="preserve">A Distortion Aware Image Quality Assessment Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Ali Amirshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyed Ali Amirshahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10888173⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision Workshops (WACVW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society (CS); The Computer Vision Foundation (CVF), Feb 2025, Tucson (Arizona), United States. pp.170-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACVW65960.2025.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120240v1</w:t>
+                <w:t xml:space="preserve">hal-05120217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distortion Aware Image Quality Assessment Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katrien de Moor</w:t>
+                <w:t xml:space="preserve">Optimizing Frame Selection for Improved Video Quality Assessment Through Embedding Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif-Eddine Benkabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision Workshops (WACVW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WACVW65960.2025.00027⟩</w:t>
+              <w:t xml:space="preserve">2025 Electronic Imaging Symposium : Image Quality and System Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Imaging Science and Technology (IS&amp;T), Feb 2025, Burlingame (California), United States. pp.251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ei.2025.37.9.iqsp-251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120217v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Perceptual Quality Assessment for 360-Degree Images Based on Adaptive Patch Labeling and Multi-Label Learning</w:t>
+                <w:t xml:space="preserve">Embedding Similarity Learning for Extreme License Plate Super-Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 26th International Workshop on Multimedia Signal Processing (IEEE MMSP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Oct 2024, West Lafayette (Indiana), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647256⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05120335v1</w:t>
+                <w:t xml:space="preserve">hal-04726858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the performance of pixel-domain 2D-JND models for 360-degree imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Andriamanalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Moan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">London Imaging Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IS&amp;T, Jun 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6235,2373 +6238,2382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding Similarity Learning for Extreme License Plate Super-Resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
+                <w:t xml:space="preserve">Scalable Point Cloud Coding for Reconstruction and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Anh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Ha Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 26th International Workshop on Multimedia Signal Processing (IEEE MMSP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Oct 2024, West Lafayette (Indiana), United States</w:t>
+              <w:t xml:space="preserve">International Workshop on ADVANCEs in ICT Infrastructures and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VNU, UEVE-PARIS-SACLAY, Feb 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726858v1</w:t>
+                <w:t xml:space="preserve">hal-04723967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Point Cloud Coding for Reconstruction and Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vu Ha Le</w:t>
+                <w:t xml:space="preserve">Towards Light-weight Transformer-based Quality Assessment Metric for Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Sekhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Ali Amirshahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on ADVANCEs in ICT Infrastructures and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VNU, UEVE-PARIS-SACLAY, Feb 2024, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">IEEE 26th International Workshop on Multimedia Signal Processing (IEEE MMSP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EEE Signal Processing Society (SPS), Oct 2024, West Lafayette (Indiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723967v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Light-weight Transformer-based Quality Assessment Metric for Augmented Reality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seyed Ali Amirshahi</w:t>
+                <w:t xml:space="preserve">Enhancing Perceptual Quality Assessment for 360-Degree Images Based on Adaptive Patch Labeling and Multi-Label Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 26th International Workshop on Multimedia Signal Processing (IEEE MMSP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2024, Abu Dhabi, France. pp.1267-1273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729304v1</w:t>
+                <w:t xml:space="preserve">hal-05120335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Patch Labeling and Multi-label Feature Selection for 360-Degree Image Quality Assessment</w:t>
+                <w:t xml:space="preserve">Self Patch Labeling Using Quality Distribution Estimation for CNN-Based 360-IQA Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif-Eddine Benkabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th IEEE International Conference on Image Processing (ICIP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2023, Kuala Lumpur, Malaysia. pp.2640-2644, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10223089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337664⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04729225v1</w:t>
+                <w:t xml:space="preserve">hal-04726844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self Patch Labeling Using Quality Distribution Estimation for CNN-Based 360-IQA Training</w:t>
+                <w:t xml:space="preserve">Adaptive Patch Labeling and Multi-label Feature Selection for 360-Degree Image Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif-Eddine Benkabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE International Conference on Image Processing (ICIP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10223089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04726844v1</w:t>
+                <w:t xml:space="preserve">hal-04729225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a Video Inpainting Dataset Based on a Subjective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Serir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Quality Assessment of Point Clouds Based on 3D Co-Occurrence Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheib Riache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Brisbane, France. pp.452-457, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMEW59549.2023.00084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Normalization Methods for CNN-Based Image Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Traparic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4113-4117, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of comfort factors for virtual reality environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging - Image Quality and System Performance XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ei.2022.34.9.iqsp-393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAL-360IQA: A Saliency Weighted Patch-Based CNN Model for 360-Degree Images Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Multimedia and Expo Workshops (ICMEW 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Taipei City, Taiwan. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW56448.2022.9859468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lighter and Faster Two-Pathway CMRNet for Video Saliency Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Phani Kumar Malladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Chaudhury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.2991-2995, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Learning from Vision Transformers or ConvNets for 360-Degree Images Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4133-4137, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptually-Weighted Cnn For 360-Degree Image Quality Assessment Using Visual Scan-Path And Jnd</w:t>
+                <w:t xml:space="preserve">Visual Scan-Path based Data-Augmentation for CNN-based 360-degree Image Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">London Imaging Metting (LIM 2021) : Imaging for Deep Leraning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Imaging Science and Technology, Sep 2021, London, United Kingdom. pp.21-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/issn.2694-118X.2021.LIM-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03791581v1</w:t>
+                <w:t xml:space="preserve">hal-03791578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Scan-Path based Data-Augmentation for CNN-based 360-degree Image Quality Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
+                <w:t xml:space="preserve">Deep High Dynamic Range Imaging Using Differently Exposed Stereo Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashaank Mattur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Imaging Metting (LIM 2021) : Imaging for Deep Leraning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.2888-2892, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2352/issn.2694-118X.2021.LIM-21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03791578v1</w:t>
+                <w:t xml:space="preserve">hal-03791584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep High Dynamic Range Imaging Using Differently Exposed Stereo Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shashaank Mattur</w:t>
+                <w:t xml:space="preserve">Convolutional Neural Networks for Omnidirectional Image Quality Assessment: Pre-Trained or Re-Trained?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE ICIP Organizing Committee; IEEE Signal Processing Society, Sep 2021, Anchorage (virtual conference), United States. pp.3413-3417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03791584v1</w:t>
+                <w:t xml:space="preserve">hal-03791585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional Neural Networks for Omnidirectional Image Quality Assessment: Pre-Trained or Re-Trained?</w:t>
+                <w:t xml:space="preserve">Perceptually-Weighted Cnn For 360-Degree Image Quality Assessment Using Visual Scan-Path And Jnd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE ICIP Organizing Committee; IEEE Signal Processing Society, Sep 2021, Anchorage (virtual conference), United States. pp.3413-3417, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IEEE ICIP Organizing Committee; IEEE Signal Processing Society, Sep 2021, Anchorage (virtual conference), United States. pp.1439-1443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03791585v1</w:t>
+                <w:t xml:space="preserve">hal-03791581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual Versus Latitude-Based 360-Deg Video Coding Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amegh Bhavsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3423-3427, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye Movement State Trajectory Estimator based on Ancestor Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Phani Kumar Malladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Chaudhury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 22nd International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Tampere, Finland. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP48831.2020.9287155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the improvement of 2D quality assessment metrics for omnidirectional images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging - Image Quality and System Performance XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Burlingame, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Framework for 2D-JND Extension to 360-DEG Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amegh Bhavsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.2752-2756, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Stereopair Quality Assessment Using Statistics of Monocular and Binocular Image Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.430-434, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8802956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just Noticeable Difference Model for Asymmetrically Distorted Stereoscopic Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.2277-2281, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast object detection inH264/AVC and HEVC compressed domains for video surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Roma, Italy. pp.123-128, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP47703.2019.8946214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark of 2D quality metrics for the assessment of 360-deg images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8630,1096 +8642,1087 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS&amp;T Color Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Perceptually Guided Rate-Distortion Optimization For HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.1758-1762, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low-Complexity Video Encoder for Equirectangular Projected 360 Video Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bappaditya Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.1723-1727, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric DCT-JND for Luminance Adaptation Effects: an Application To Perceptual Video Coding in MV-HEVC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Jaballah</w:t>
+                <w:t xml:space="preserve">Perceptual Video Content Analysis and Application to HEVC Quantization Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tampere, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP.2018.8611749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461738⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02425428v1</w:t>
+                <w:t xml:space="preserve">hal-02425435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Video Content Analysis and Application to HEVC Quantization Refinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kais Rouis</w:t>
+                <w:t xml:space="preserve">On the possibility to achieve 6-DoF for 360 video using divergent multi- view content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bappaditya Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roma, Italy. pp.211-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUVIP.2018.8611749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02425435v1</w:t>
+                <w:t xml:space="preserve">hal-02425440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the possibility to achieve 6-DoF for 360 video using divergent multi- view content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Jung</w:t>
+                <w:t xml:space="preserve">Asymmetric DCT-JND for Luminance Adaptation Effects: an Application To Perceptual Video Coding in MV-HEVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.1797-1801, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02425440v1</w:t>
+                <w:t xml:space="preserve">hal-02425428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No-Reference Quality Assessment of Stereoscopic Images Based on Binocular Combination of Local Features Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Athens, Greece. pp.3538-3542, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Assessment of Out-of-Focus Blurred Images Based on Objects Depth Ordering and Saliency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS&amp;T International Symposium on Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Burlingame, United States. pp.368.1-368.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Perceptually-Motivated Color Space for High Dynamic Range Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tania Pouli</w:t>
+                <w:t xml:space="preserve">FULL-REFERENCE STEREOSCOPIC IMAGE QUALITY ASSESSMENT ACCOUNTING FOR BINOCULAR COMBINATION AND DISPARITY INFORMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Color Imaging XXII: Displaying, Processing, Hardcopy, and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.18.COLOR-035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01629783v1</w:t>
+                <w:t xml:space="preserve">hal-01629773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FULL-REFERENCE STEREOSCOPIC IMAGE QUALITY ASSESSMENT ACCOUNTING FOR BINOCULAR COMBINATION AND DISPARITY INFORMATION</w:t>
+                <w:t xml:space="preserve">STEREOSCOPIC IMAGE QUALITY ASSESSMENT BASED ON THE BINOCULAR PROPERTIES OF THE HUMAN VISUAL SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629773v1</w:t>
+                <w:t xml:space="preserve">hal-01503827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEREOSCOPIC IMAGE QUALITY ASSESSMENT BASED ON THE BINOCULAR PROPERTIES OF THE HUMAN VISUAL SYSTEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Fan</w:t>
+                <w:t xml:space="preserve">A BLOCK LEVEL ADAPTIVE MV RESOLUTION FOR VIDEO CODING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bappaditya Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503827v1</w:t>
+                <w:t xml:space="preserve">hal-01503834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLIND IMAGE QUALITY ASSESSMENT IN THE COMPLEX FREQUENCY DOMAIN</w:t>
               </w:r>
@@ -9731,51 +9734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9794,8725 +9797,8747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BLOCK LEVEL ADAPTIVE MV RESOLUTION FOR VIDEO CODING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Jung</w:t>
+                <w:t xml:space="preserve">Towards Light-Compensated Saliency Prediction for Omnidirectional Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourodeep Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2017.8310119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503834v1</w:t>
+                <w:t xml:space="preserve">hal-02425485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based Taxonomic Scheme for Full-Reference Objective Image Quality Measurement Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel Lahoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atidel Lahoulou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Emmanuel Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouridane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Quality and System Performance XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Burlingame, CA, United States. pp.64 - 78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.12.IQSP-228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Light-Compensated Saliency Prediction for Omnidirectional Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Towards a Perceptually-Motivated Color Space for High Dynamic Range Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekides Assefa Abebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Pouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Color Imaging XXII: Displaying, Processing, Hardcopy, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Burlingame, CA, United States. pp.48 - 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.18.COLOR-035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2017.8310119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02425485v1</w:t>
+                <w:t xml:space="preserve">hal-01629783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An audiovisual saliency model for conferencing and conversation videos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naty Ould-Sidaty</w:t>
+                <w:t xml:space="preserve">Adaptive colorization-based compression for stereoscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mohamed Faraoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance (IQSP), Electronic Imaging Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">3DTV-CON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294935v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal blind image quality assessment for stereoscopic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DTV-CON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptually-adaptive quantization for stereoscopic video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.4245-4249, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive colorization-based compression for stereoscopic images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">On the performance of 3D just noticeable difference models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DTV-CON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.1017-1021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339850v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using binocular and monocular properties for the construction of a quality assessment metric for stereoscopic images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Iatsun</w:t>
+                <w:t xml:space="preserve">Heuristic inspired search method for fast wedgelet pattern decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance (IQSP), Electronic Imaging Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">6th European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294938v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic inspired search method for fast wedgelet pattern decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Jaballah</w:t>
+                <w:t xml:space="preserve">Using binocular and monocular properties for the construction of a quality assessment metric for stereoscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Image Quality and System Performance (IQSP), Electronic Imaging Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405751v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of 3D just noticeable difference models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Fan</w:t>
+                <w:t xml:space="preserve">Residual selection in HDR video compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Ouled-Zaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01405748v1</w:t>
+                <w:t xml:space="preserve">hal-01405756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual selection in HDR video compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azza Ouled-Zaïd</w:t>
+                <w:t xml:space="preserve">An audiovisual saliency model for conferencing and conversation videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Ould-Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Image Quality and System Performance (IQSP), Electronic Imaging Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405756v1</w:t>
+                <w:t xml:space="preserve">hal-01294935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective Assessment of the Perceived Quality of Video Calling Services Over a Real LTE/4G Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maty Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Quality of Multimedia Experience (QoMEX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Costa Navarino, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric coding using Binocular Just Noticeable Difference and depth information for stereoscopic 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Color Clipping and Over-exposure Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekides Assefa Abebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Pouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kervec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Faraoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Eurographics Symposium on Rendering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Darmstadt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01159141v1</w:t>
+                <w:t xml:space="preserve">hal-01294930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Clipping and Over-exposure Correction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Kervec</w:t>
+                <w:t xml:space="preserve">Asymmetric coding using Binocular Just Noticeable Difference and depth information for stereoscopic 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Faraoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Eurographics Symposium on Rendering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294930v1</w:t>
+                <w:t xml:space="preserve">hal-01159141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal modeling of visual attention for stereoscopic 3D video</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Iatsun</w:t>
+                <w:t xml:space="preserve">Influence of video resolution, viewing device and audio quality on perceived multimedia quality for steaming applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Ould-Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP.2014.7018407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01574564v1</w:t>
+                <w:t xml:space="preserve">hal-01159208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric coding of stereoscopic 3D based on perceptual significance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">On the definition of adapted audio/video profiles for high-quality video calling services over LTE/4G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maty Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. SPIE 9016, Image Quality and System Performance XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01158020v1</w:t>
+                <w:t xml:space="preserve">hal-01159204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoscopic image quality metric based on local entropy and binocular just noticeable difference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Visual attention modeling for 3D video using neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Faraoun</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on 3D Imaging (IC3D)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Liège, Belgium. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC3D.2014.7032602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01158025v1</w:t>
+                <w:t xml:space="preserve">hal-01159126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A block artifact distortion measure for no reference video quality evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Amor</w:t>
+                <w:t xml:space="preserve">Towards Understanding and Modeling Audiovisual Saliency Based on Talking Faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Ould-Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Image Processing, Applications and Systems Conference (IPAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tenth International Conference on Signal-Image Technology and Internet-Based Systems (SITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco. pp.508 - 515, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2014.110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPAS.2014.7043326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01159156v1</w:t>
+                <w:t xml:space="preserve">hal-01159122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of video resolution, viewing device and audio quality on perceived multimedia quality for steaming applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naty Ould-Sidaty</w:t>
+                <w:t xml:space="preserve">Subjective study of OTT/managed video calling services over broadband wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maty Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Dellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eight International Workshop on Video Processing and Quality Metrics for Consumer Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Chandler, AZ, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUVIP.2014.7018407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01159208v1</w:t>
+                <w:t xml:space="preserve">hal-01159198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective study of OTT/managed video calling services over broadband wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilyass Dellahi</w:t>
+                <w:t xml:space="preserve">Multimodal video quality assessment for talking face analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Ould-Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eight International Workshop on Video Processing and Quality Metrics for Consumer Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. SPIE 9016, Image Quality and System Performance XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, CA, United States. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2042482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159198v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal video quality assessment for talking face analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naty Ould-Sidaty</w:t>
+                <w:t xml:space="preserve">No-reference perceptual blur metric for stereoscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE 9016, Image Quality and System Performance XI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on 3D Imaging (IC3D)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Liège, Belgium. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC3D.2014.7032601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2042482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01159147v1</w:t>
+                <w:t xml:space="preserve">hal-01158028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Understanding and Modeling Audiovisual Saliency Based on Talking Faces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naty Ould-Sidaty</w:t>
+                <w:t xml:space="preserve">Blind inpainting forgery detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Thanh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Signal-Image Technology and Internet-Based Systems (SITIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2014.7032275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2014.110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01159122v1</w:t>
+                <w:t xml:space="preserve">hal-01159130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the definition of adapted audio/video profiles for high-quality video calling services over LTE/4G</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Quinquis</w:t>
+                <w:t xml:space="preserve">Using monocular depth cues for modeling stereoscopic 3D saliency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE 9016, Image Quality and System Performance XI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.589 - 593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159204v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual attention modeling for 3D video using neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Iatsun</w:t>
+                <w:t xml:space="preserve">Stereoscopic 3D image quality assessment based on cyclopean view and depth map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on 3D Imaging (IC3D)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Fourth International Conference on Consumer Electronics - Berlin (ICCE-Berlin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Liège, Belgium. pp.335 - 339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCE-Berlin.2014.7034289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IC3D.2014.7032602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01159126v1</w:t>
+                <w:t xml:space="preserve">hal-01159151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-reference perceptual blur metric for stereoscopic images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">On the comparison of visual discomfort generated by 3D and 2D content based on eye-tracking features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on 3D Imaging (IC3D)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stereoscopic Displays and Application XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IC3D.2014.7032601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01158028v1</w:t>
+                <w:t xml:space="preserve">hal-00959794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind inpainting forgery detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
+                <w:t xml:space="preserve">Correction of over-exposure using color channel correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekides Assefa Abebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Pouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kervec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Atlanta, United States. </w:t>
+              <w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Atlanta, GA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2014.7032275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2014.7032287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159130v1</w:t>
+                <w:t xml:space="preserve">hal-01294929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of over-exposure using color channel correlations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Kervec</w:t>
+                <w:t xml:space="preserve">Spatio-temporal modeling of visual attention for stereoscopic 3D video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Atlanta, GA, United States. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5397-5401, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2014.7032287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294929v1</w:t>
+                <w:t xml:space="preserve">hal-01574564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using monocular depth cues for modeling stereoscopic 3D saliency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Iatsun</w:t>
+                <w:t xml:space="preserve">A block artifact distortion measure for no reference video quality evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.589 - 593, </w:t>
+              <w:t xml:space="preserve">First International Image Processing, Applications and Systems Conference (IPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Sfax, Tunisia. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPAS.2014.7043326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155652v1</w:t>
+                <w:t xml:space="preserve">hal-01159156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoscopic 3D image quality assessment based on cyclopean view and depth map</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Asymmetric coding of stereoscopic 3D based on perceptual significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Faraoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Fourth International Conference on Consumer Electronics - Berlin (ICCE-Berlin)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Liège, Belgium. pp.335 - 339, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5656 - 5660, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCE-Berlin.2014.7034289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159151v1</w:t>
+                <w:t xml:space="preserve">hal-01158020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the comparison of visual discomfort generated by 3D and 2D content based on eye-tracking features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Iatsun</w:t>
+                <w:t xml:space="preserve">Stereoscopic image quality metric based on local entropy and binocular just noticeable difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Faraoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereoscopic Displays and Application XXV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2002 - 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959794v1</w:t>
+                <w:t xml:space="preserve">hal-01158025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Approach for High-Quality and Fast Image Completion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Perceptual Evaluation of Digital Image Completion Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Thanh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Hanoï, Vietnam. pp.5</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914967v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-Tracking for 3D-Application: Gaze-point detection taking into consideration disparity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Iatsun</w:t>
+                <w:t xml:space="preserve">Improvement of quality metrics performance using binocular just-noticeable-difference for S3D images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Sdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE Midterm conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">IQSP-EI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939162v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Quality Assessment for Color Image Inpainting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Visual coherence metric for evaluation of color image restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Thanh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.4</w:t>
+              <w:t xml:space="preserve">CVCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Gjovik, Norway. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914962v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of visual fatigue/discomfort generated by S3D video using eye-tracking data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Iatsun</w:t>
+                <w:t xml:space="preserve">Perceptual Quality Assessment for Color Image Inpainting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Thanh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereoscopic Displays and Application XXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. pp.14</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914974v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-resolution patch and window-based priority for digital image inpainting problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trung Thanh Dang</w:t>
+                <w:t xml:space="preserve">Study of visual fatigue/discomfort generated by S3D video using eye-tracking data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.280 - 284</w:t>
+              <w:t xml:space="preserve">Stereoscopic Displays and Application XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914955v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Evaluation of Digital Image Completion Quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Multi-resolution patch and window-based priority for digital image inpainting problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Thanh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.5</w:t>
+              <w:t xml:space="preserve">IPTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.280 - 284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914965v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of quality metrics performance using binocular just-noticeable-difference for S3D images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Sdiri</w:t>
+                <w:t xml:space="preserve">Acceptable bit-rates for human face iden- tification from CCTV imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Tsifouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Triantaphillidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efthimia Bilissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IQSP-EI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. pp.10</w:t>
+              <w:t xml:space="preserve">Image Quality System Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914971v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual coherence metric for evaluation of color image restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
+                <w:t xml:space="preserve">Coding and rendering enhancement of multi-view video by color correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Faraoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Gjovik, Norway. pp.1-6</w:t>
+              <w:t xml:space="preserve">EUVIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914953v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding and rendering enhancement of multi-view video by color correction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Inpainted image quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Thanh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Faraoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUVIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.5</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.76-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914973v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptable bit-rates for human face iden- tification from CCTV imagery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Structural Migrations in Quality Preservation for Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality System Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. pp.14</w:t>
+              <w:t xml:space="preserve">2nd inter- national workshop on standards and technologies in multimedia archives and records (STAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914977v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inpainted image quality assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
+                <w:t xml:space="preserve">Eye-Tracking for 3D-Application: Gaze-point detection taking into consideration disparity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUVIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.76-81</w:t>
+              <w:t xml:space="preserve">CIE Midterm conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914954v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Structural Migrations in Quality Preservation for Archives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hierarchical Approach for High-Quality and Fast Image Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Thanh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd inter- national workshop on standards and technologies in multimedia archives and records (STAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">KSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Hanoï, Vietnam. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937101v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying and modeling the binocular energy for stereoscopic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Amsterdam, Netherlands. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Demosaicing Technique using Geometrical Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Süsstrunk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Orlando, United States. pp.2789 - 2792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendu basé images à partir de nuages de points denses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Airieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail "Rendu" du GDR IGRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biologically-inspired approach for quality evaluation of stereoscopic images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature based no reference continuous video quality prédiction model for coded stereo video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvez Z. M. Sazzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bensalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">All About Imaging Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, London, France</w:t>
+              <w:t xml:space="preserve">CGIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Amsterdam, Netherlands. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937096v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of multimedia communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust foveal wavelet-based object tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference, Advanced Communication, Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Batna, Algeria</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.1489 - 1492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937098v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual metrics for static and dynamic triangle meshes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Corsini</w:t>
+                <w:t xml:space="preserve">Stereo image coding based on the binocular compensa- tion/suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2012 - 33rd Annual Conference of the European Association for Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Liège, Belgium. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719352v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust foveal wavelet-based object tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+                <w:t xml:space="preserve">Perceptual metrics for static and dynamic triangle meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Petrík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Vása</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics 2012 - 33rd Annual Conference of the European Association for Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.135-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/conf/EG2012/stars/135-157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914985v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo image coding based on the binocular compensa- tion/suppression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A biologically-inspired approach for quality evaluation of stereoscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Liège, Belgium. pp.6</w:t>
+              <w:t xml:space="preserve">All About Imaging Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, London, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914980v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature based no reference continuous video quality prédiction model for coded stereo video</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges of multimedia communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Amsterdam, Netherlands. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference, Advanced Communication, Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Batna, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914978v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical study of the correlation between interest points and gaze points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Vision and Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Burlingame, CA, United States. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.912089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Content-Based JPWL Transmission Over a Realistic MIMO Channel Under Perceptual Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clency Perrine</w:t>
+                <w:t xml:space="preserve">Improving the quality of H.264/AVC by using a new Rate-Quantization model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryem Hrarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tamtaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 18th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICP, Sep 2011, Brussels, Belgium. pp.3298-3301</w:t>
+              <w:t xml:space="preserve">Image Quality and System Performance VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624548v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality estimation based on interest points through hierarchical saliency maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Nauge</w:t>
+                <w:t xml:space="preserve">A JPEG-Like Algorithm for Compression of Single-Sensor Camera Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benahmed Daho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUVIP 2011 - 2011 3rd European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging: Digital Photography VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915231v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the quality of H.264/AVC by using a new Rate-Quantization model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a Hyperspectral Image Database for Demosaicking Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Süsstrunk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.1-11</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging: Digital Photography VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628597v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A JPEG-Like Algorithm for Compression of Single-Sensor Camera Image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Benahmed Daho</w:t>
+                <w:t xml:space="preserve">CYCLOP: A Stereo Color Image Quality Assessment Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jayanta Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging: Digital Photography VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco, United States. pp.1-12</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, Czech Republic. pp.1161-1164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628586v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Hyperspectral Image Database for Demosaicking Purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial-temporal video quality metric based on an estimation of QoE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Ali Amirshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Süsstrunk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging: Digital Photography VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco, United States. pp.1-12</w:t>
+              <w:t xml:space="preserve">Qomex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Mechelen, Belgium. pp.84-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628569v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYCLOP: A Stereo Color Image Quality Assessment Metric</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+                <w:t xml:space="preserve">Adaptive quantization based on saliency map at frame level of H.264/AVC rate control scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryem Hrarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tamtaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Prague, Czech Republic. pp.1161-1164</w:t>
+              <w:t xml:space="preserve">UViP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.61 - 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628602v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal video quality metric based on an estimation of QoE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyed Ali Amirshahi</w:t>
+                <w:t xml:space="preserve">Maximisation Perceptuelle de la Qualité de Transmission JPWL via un Canal MIMO Réaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Abot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qomex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Mechelen, Belgium. pp.84-89</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628605v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive quantization based on saliency map at frame level of H.264/AVC rate control scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
+                <w:t xml:space="preserve">A reduced-reference metric based on the interest points in color images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UViP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nagoya, Japan. pp.610-613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2010.5702578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915233v1</w:t>
+                <w:t xml:space="preserve">hal-04032429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximisation Perceptuelle de la Qualité de Transmission JPWL via un Canal MIMO Réaliste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clency Perrine</w:t>
+                <w:t xml:space="preserve">Towards a perceptual quality metric for computer-generated images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Airieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.NC</w:t>
+              <w:t xml:space="preserve">Image Quality and System Performance IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Burlingame, California State, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624534v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced-reference metric based on the interest points in color images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Quality estimation based on interest points through hierarchical saliency maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Picture Coding Symposium (PCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PCS.2010.5702578⟩</w:t>
+              <w:t xml:space="preserve">EUVIP 2011 - 2011 3rd European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France. pp.186 - 191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuVIP.2011.6045541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032429v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a perceptual quality metric for computer-generated images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Airieau</w:t>
+                <w:t xml:space="preserve">A Robust Content-Based JPWL Transmission Over a Realistic MIMO Channel Under Perceptual Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Abot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Burlingame, California State, United States</w:t>
+              <w:t xml:space="preserve">2011 18th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICP, Sep 2011, Brussels, Belgium. pp.3298-3301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626313v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A No Reference Objective Color Image Sharpness Metric</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+                <w:t xml:space="preserve">Towards a Comprehensive Color Stereoscopic Matching Model based on HVS Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1019-1022</w:t>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1786-1790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515710v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Comprehensive Color Stereoscopic Matching Model based on HVS Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Optimizing the disparity map by the integration of HVS binocular properties for efficient coding of stereoscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1786-1790</w:t>
+              <w:t xml:space="preserve">3DTV-CON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tampere, Finland. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515709v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image retargeting using a bandelet-based similarity measure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+                <w:t xml:space="preserve">Stereo image coding based on binocular energy modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.942-945</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515712v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo image coding based on binocular energy modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Bensalma</w:t>
+                <w:t xml:space="preserve">Bandelet-based stereo image coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.CD</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.698-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515706v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandelet-based stereo image coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+                <w:t xml:space="preserve">Using Binocular Energy Modeling for Stereoscopic Color Image Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.698-701</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.120-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515711v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Binocular Energy Modeling for Stereoscopic Color Image Coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">A stereoscopic quality metric based on binocular perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.120-124</w:t>
+              <w:t xml:space="preserve">International conference on Information Science, Signal Processing and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Kuala Lumpur, Malaysia. pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515708v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stereoscopic quality metric based on binocular perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Bensalma</w:t>
+                <w:t xml:space="preserve">Image retargeting using a bandelet-based similarity measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Information Science, Signal Processing and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Kuala Lumpur, Malaysia. pp.41-44</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.942-945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482611v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the disparity map by the integration of HVS binocular properties for efficient coding of stereoscopic images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Bensalma</w:t>
+                <w:t xml:space="preserve">A hierarchical saliency map generation based on the human visual system properties. In Workshop on Picture Coding and Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DTV-CON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tampere, Finland. pp.1-4</w:t>
+              <w:t xml:space="preserve">Workshop on Picture Coding and Image Processing (WPCIP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515717v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the HVS binocular properties for the construction of a comprehensive stereoscopic matching model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Bensalma</w:t>
+                <w:t xml:space="preserve">A no-reference color video quality metric based on a 3D multispectral wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUVIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, PAris, France. pp.159 - 164</w:t>
+              <w:t xml:space="preserve">QoMEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway. pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915234v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical saliency map generation based on the human visual system properties. In Workshop on Picture Coding and Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Nauge</w:t>
+                <w:t xml:space="preserve">Towards a perceptual quality metric for color stereo images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Picture Coding and Image Processing (WPCIP),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong Kong, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469003v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A no-reference color video quality metric based on a 3D multispectral wavelet transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+                <w:t xml:space="preserve">Using the HVS binocular properties for the construction of a comprehensive stereoscopic matching model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoMEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway. pp.11-16</w:t>
+              <w:t xml:space="preserve">EUVIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, PAris, France. pp.159 - 164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515714v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a perceptual quality metric for color stereo images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality assessment of image and video: the current status and new trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hong Kong, France. pp.CD</w:t>
+              <w:t xml:space="preserve">IIEEJ Image Electronics and Visual Computing Workshop 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515705v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assessment of image and video: the current status and new trends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A No Reference Objective Color Image Sharpness Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIEEJ Image Electronics and Visual Computing Workshop 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1019-1022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482591v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity enhanced lapped transform for image coding in JPEG XR / HD photo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+                <w:t xml:space="preserve">Camera motion influence on dynamic saliency central bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rosselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.5 - 8</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp 817-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915632v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HVS-based Quantization Steps for Validation of Digital Cinema Extended Bitrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New approach of Rate-Quantization Modeling for Intra and Inter Frames in H.264 Rate Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryem Hrarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tamtaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vision and Electronic Imaging XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, San Jose, California, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">International Conference on Signal and Image Processing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Kuala Lumpur, Malaysia. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487348v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New approach of Rate-Quantization Modeling for Intra and Inter Frames in H.264 Rate Control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HVS-based Quantization Steps for Validation of Digital Cinema Extended Bitrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Olivier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal and Image Processing Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Kuala Lumpur, Malaysia. pp.1-4</w:t>
+              <w:t xml:space="preserve">Human Vision and Electronic Imaging XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Jose, California, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487352v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera motion influence on dynamic saliency central bias</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rosselli</w:t>
+                <w:t xml:space="preserve">New H.264 Intra-Rate Estimation And Inter-Rate Control Driven By improved MAD-Based Contrast Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryem Hrarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tamtaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp 817-820</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt. pp.3433-3436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467959v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New H.264 Intra-Rate Estimation And Inter-Rate Control Driven By improved MAD-Based Contrast Sensitivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
+                <w:t xml:space="preserve">Comparison of subjective assessment protocols for digital cinema applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Tamtaoui</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt. pp.3433-3436</w:t>
+              <w:t xml:space="preserve">QOMEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487351v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of subjective assessment protocols for digital cinema applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A grouplet-based reduced reference image quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QOMEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, San Diego, United States</w:t>
+              <w:t xml:space="preserve">QoMEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, San Diego, United States. pp.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426503v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grouplet-based reduced reference image quality assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Still image coding using a wavelet-like transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoMEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, San Diego, United States. pp.59-63</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.1893 - 1896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515713v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Still image coding using a wavelet-like transform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Low-complexity enhanced lapped transform for image coding in JPEG XR / HD photo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.1893 - 1896</w:t>
+              <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.5 - 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915633v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a stereoscopic encoder/decoder for digital cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS&amp;T/SPIE Stereoscopic Displays and Applications XIX .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast enhancement using steerable filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Signal Processing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality assessment of HDPhoto - the new proposed compression algorithm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th european conference on color in graphics, imaging and vision .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Terrassa, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between bitrate, motion, and framerate for scoring of image sequences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subjective and Objective Assesment of Visual Image Quality Metrics and Still Image Codecs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Quoirin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Image Quality and System Performance V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, INCONNU, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Data Compression Conference 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Snowbird, United States. p 541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349060v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Specific Performance Measurements of Image Compression codecs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.  richter</w:t>
+                <w:t xml:space="preserve">Toward an efficient objective metric based on perceptual criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics+Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, San Diego, United States. pp.707311</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Image Quality and System Performance V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341181v1</w:t>
+                <w:t xml:space="preserve">hal-00365590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Rendering Based on a Spatial Extension of the CIECAM02</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18527,1430 +18552,1417 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Applications of Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Copper Mountain, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Rendering Based on a Spatial Extension of the CIECAM02</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of Colour Association of Taiwan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective and Objective Assesment of Visual Image Quality Metrics and Still Image Codecs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation between bitrate, motion, and framerate for scoring of image sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quoirin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Compression Conference 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Snowbird, United States. p 541</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Image Quality and System Performance V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, INCONNU, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341245v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an efficient objective metric based on perceptual criteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+                <w:t xml:space="preserve">Application Specific Performance Measurements of Image Compression codecs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.  richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Image Quality and System Performance V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">SPIE Optics+Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, San Diego, United States. pp.707311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365590v1</w:t>
+                <w:t xml:space="preserve">hal-00341181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extension of s-CIELAB model for Predicting Colour Difference in Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objective Quality Measurement Based on Anisotropic Contrast Perceptio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rosselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rosselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial symposium on Image Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, NTUST, Taiwan</w:t>
+              <w:t xml:space="preserve">4th european conference on color in graphics, imaging and vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Terrassa, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337176v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Quality Measurement Based on Anisotropic Contrast Perceptio.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+                <w:t xml:space="preserve">An Extension of s-CIELAB model for Predicting Colour Difference in Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rosselli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th european conference on color in graphics, imaging and vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Terrassa, Spain</w:t>
+              <w:t xml:space="preserve">Industrial symposium on Image Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, NTUST, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300689v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective assessment approaches for color reproduction devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">No-Reference Metric Based on the Hue Feature: Application to Quality Assessment of Color Displays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Color Imaging XIII: Processing, Hardcopy, and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">4th european conference on color in graphics, imaging and vision.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Terrassa,, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361323v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-Reference Metric Based on the Hue Feature: Application to Quality Assessment of Color Displays.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Quintard</w:t>
+                <w:t xml:space="preserve">Modelling the anisotropic contrast sensitivity by the estimation of the perception threshold.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rosselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th european conference on color in graphics, imaging and vision.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Terrassa,, Spain</w:t>
+              <w:t xml:space="preserve">AIC Interim Meeting - “Colour – Effects &amp; Affects”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, STOCKOLM, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300643v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the anisotropic contrast sensitivity by the estimation of the perception threshold.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+                <w:t xml:space="preserve">Perceptual color difference metric based on the perception threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rosselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIC Interim Meeting - “Colour – Effects &amp; Affects”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, STOCKOLM, Sweden</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Image Quality and System Performance V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, INCONNU, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300654v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual color difference metric based on the perception threshold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rosselli</w:t>
+                <w:t xml:space="preserve">Subjective assessment approaches for color reproduction devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Image Quality and System Performance V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, INCONNU, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Color Imaging XIII: Processing, Hardcopy, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349059v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an efficient objective metric based on perceptual criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of spatial adaptation for image rendering based on an extension of the CIECAM02</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Madeira, Portugal. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337204v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of spatial adaptation for image rendering based on an extension of the CIECAM02</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tulet</w:t>
+                <w:t xml:space="preserve">Toward an efficient objective metric based on perceptual criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Madeira, Portugal. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365592v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality assessment for colour reproduction using a blind metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Le Creusot, France. pp.210-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality-based improvement of Quantization for Light Field Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Barcelona, Spain. pp.235-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Spatial and Compressed Features for Multi-Spectral Image Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bordeaux, France. pp.192-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No-Reference perceptual quality assessment of colour image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19965,254 +19977,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO : European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.0-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach for Constructing an Achromatic Contrast Sensitivity Function by Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brodbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Atlanta, United States. pp.441-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive control of a nonlinear distributed parameter system: Real time control of a painting film drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssoufi Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Theory on Network and Systems (MTNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Perpignan, France. Paper B167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20222,65 +20234,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark de métriques de qualité sur bases de données d’images compressées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20295,51 +20307,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compression et représentation des signaux audiovisuels - CORESA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20349,984 +20361,979 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color Management in HDR Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Reinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Abebe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Dynamic Range Video</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.237-272, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-100412-8.00009-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color correction for stereo and multiview coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emre Celebi, Michela Lecca, and Bogdan Smolka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Color Image and Video Enhancement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.291-314, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09363-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Influencing Quality of Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Brunnström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrien de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastian Möller; Alexander Raake. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.55-72, 2014, T-Labs Series in Telecommunication Services, 978-3-319-02680-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-02681-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucjan Janowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikolaj Leszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ukhanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastian Möller; Alexander Raake. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.383-394, 2014, T-Labs Series in Telecommunication Services, 978-3-319-02680-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-02681-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality assessment of still images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Color Image Processing and Analysis,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.423-447, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-6190-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of superresolution techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Color Image Processing and Analysis,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.181-218, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-6190-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color and Image Compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Couleur et Compression d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès Science. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Color: Acquisition, Perception, Coding and Rendering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Couleur numérique : Acquisition, perception, codage et rendu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, Chapitre 8, 2012, 9782746225558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118562680.ch7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00812467v1</w:t>
+                <w:t xml:space="preserve">hal-00812488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couleur et Compression d'images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Approches d'évaluation de la qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Couleur numérique : Acquisition, perception, codage et rendu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier, Chapitre 8, 2012, 9782746225558</w:t>
+              <w:t xml:space="preserve">, Lavoisier, Chapitre 10, 2012, 9782746225558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812488v1</w:t>
+                <w:t xml:space="preserve">hal-00812495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Assessment Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Color: Acquisition, Perception, Coding and Rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Wiley, pp.265-306, 2012, 9781848213463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21354,174 +21361,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches d'évaluation de la qualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Color and Image Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Couleur numérique : Acquisition, perception, codage et rendu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Color: Acquisition, Perception, Coding and Rendering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Wiley, pp.187-226, 2012, 9781848213463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118562680.ch7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812495v1</w:t>
+                <w:t xml:space="preserve">hal-00812467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding Similarity Guided License Plate Super Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21530,153 +21542,153 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Automatic Content Generation for Immersive Cinema Theater Based on Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Traparic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId481"/>
+      <w:footerReference w:type="default" r:id="rId482"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21823,51 +21835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369692v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sekhri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Amirshahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2025.117437" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezzaq Sendjasni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.130657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliakbar Bozorgian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pedersen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJID.2025.3556364" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Kebir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kacher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3718089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Andriamanalina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Moan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.570746" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebrouka Madi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khammari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18880-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Phani Kumar Malladi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Mukherjee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Chaudhury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103782" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Alaya Cheikh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2022.3181235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3228484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aberrezzaq Sendjasni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2021.9.iqsp-296" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jaballah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.9.IQSP-286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Ray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2018.2878401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2887276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cordier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Seo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13353" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekides Assefa Abebe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Booth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kervec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pouli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.05.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belhadj Tahar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.05.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rouis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2843384" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2017.08.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reinhard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086577" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330722v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2016.2583618" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouzidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ouled-Za&#239;d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4425-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saadane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.08.130" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Vasa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2480079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Amor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kammoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13682199.2016.1236066" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Kammoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.517" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPB56MXJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel Lahoulou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viennet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouridane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2016.60.6.060406" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-015-0761-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20130336" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171539v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Iatsun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2015.07.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.05.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsifouti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triantaphillidou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bilissi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Psarrou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.05.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Dang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.11.036" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T0PTZ60-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Fezza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Faraoun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2309776" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Maalouf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nicholson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1268-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Petr&#237;k" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor V&#225;sa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914914v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Bouzerdoum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Iftekharudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.06.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N31561GZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914927v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryem Hrarti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barland" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.01.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFPXFM4L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914918v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.06.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWD73HGK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781572v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bensalma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9187-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710807v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2010.0275" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tamtaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.1.013013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710801v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-012-0178-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-218MZ2TB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299145v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2011.55.6.060504" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476580v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2199854" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stoica" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120265v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2025.37.9.iqsp-251" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120240v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888173" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thu Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Moor" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACVW65960.2025.00027" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647256" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726858v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723967v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Le" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ha Le" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729225v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337664" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726844v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10223089" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729254v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rezki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337655" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729259v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Riache" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Deriche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW59549.2023.00084" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729291v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Traparic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897268" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791575v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lacharme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2022.34.9.iqsp-393" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791526v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW56448.2022.9859468" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729287v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Mukhopadhyay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897252" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729283v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897480" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506044" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791578v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2694-118X.2021.LIM-21" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791584v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashaank Mattur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506544" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791585v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506192" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791587v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amegh Bhavsar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191257" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791592v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287155" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791599v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791596v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053116" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Faouzi Alaya" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802956" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682545" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425454v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946214" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425465v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425432v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462632" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425439v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462368" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425428v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461738" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425435v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2018.8611749" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425440v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553397" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425425v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451490" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425480v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.18.COLOR-035" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629773v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503827v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503834v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629790v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.12.IQSP-228" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425485v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourodeep Biswas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2017.8310119" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294935v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Ould-Sidaty" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339854v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405750v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533160" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339850v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouddane" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mohamed Faraoun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294938v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405751v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405748v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532511" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405756v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159188v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maty Ndiaye" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Lay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159141v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853723" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294930v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574564v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026092" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158020v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026144" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158025v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025401" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159156v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043326" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159208v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2014.7018407" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159198v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Dellahi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159147v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2042482" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159122v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.110" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159204v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinquis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159126v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032602" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158028v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032601" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159130v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2014.7032275" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294929v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2014.7032287" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155652v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853664" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159151v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE-Berlin.2014.7034289" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959794v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914967v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939162v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914962v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914974v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914955v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914965v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914971v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Sdiri" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914953v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914973v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914977v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tsifouti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Triantaphillidou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Bilissi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914954v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937101v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914979v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914984v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S&#252;sstrunk" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950987v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Airieau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937096v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937098v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719352v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2012/stars/135-157" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914985v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914980v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914978v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvez Z. M. Sazzad" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914981v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912089" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624548v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915231v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045541" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628597v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628586v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benahmed Daho" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628569v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628602v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628605v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915233v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624534v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032429v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2010.5702578" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626313v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515710v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515709v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515712v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515706v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515708v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482611v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515717v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915234v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469003v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515714v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515705v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482591v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915632v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487348v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pellegrin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Anciaux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Olivier Devaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tulet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487352v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467959v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rosselli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487351v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426503v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515713v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915633v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365595v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344447v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherifi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghdadi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300674v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349060v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quoirin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341181v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#160;richter" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365594v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337244v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341245v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365590v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337176v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300689v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361323v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300643v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300654v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349059v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337204v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365592v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493606v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quintard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337700v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lerbour" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515715v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493608v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515716v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brodbeck" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352768v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528459v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004025v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pouli" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reinhard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Abebe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100412-8.00009-7" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159306v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09363-5_10" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159290v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Reiter" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pereira" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02681-7_4" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159298v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Leszczuk" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ukhanova" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02681-7_26" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915239v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6190-7_13" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5QX6HB7S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915238v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6190-7_7" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-24207988-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812467v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562680.ch7" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812488v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812461v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562680.ch9" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812495v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942266v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210040v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369692v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sekhri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Amirshahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2025.117437" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezzaq Sendjasni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.130657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Andriamanalina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Moan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.570746" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120158v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Kebir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kacher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3718089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliakbar Bozorgian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pedersen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJID.2025.3556364" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebrouka Madi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khammari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18880-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Phani Kumar Malladi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Mukherjee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Chaudhury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103782" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3228484" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Alaya Cheikh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2022.3181235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aberrezzaq Sendjasni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2021.9.iqsp-296" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jaballah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.9.IQSP-286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Ray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2018.2878401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2887276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cordier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Seo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13353" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belhadj Tahar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.05.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekides Assefa Abebe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Booth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kervec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pouli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.05.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rouis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2843384" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reinhard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086577" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2016.2583618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouzidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ouled-Za&#239;d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4425-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saadane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.08.130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFBXVNK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2017.08.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Kammoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.517" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPB56MXJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Amor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kammoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13682199.2016.1236066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel Lahoulou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viennet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouridane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2016.60.6.060406" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205349v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Vasa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2480079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Iatsun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2015.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.05.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20130336" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsifouti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triantaphillidou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bilissi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Psarrou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155506v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-015-0761-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065972v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Fezza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Faraoun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2309776" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781573v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Maalouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nicholson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1268-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Dang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.11.036" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T0PTZ60-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Bouzerdoum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Iftekharudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.06.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N31561GZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryem Hrarti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.01.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFPXFM4L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bensalma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9187-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.06.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWD73HGK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784901v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Petr&#237;k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor V&#225;sa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2010.0275" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tamtaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.1.013013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710801v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-012-0178-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-218MZ2TB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2011.55.6.060504" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342254v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2199854" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487335v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stoica" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120240v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888173" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120217v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thu Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Moor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACVW65960.2025.00027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2025.37.9.iqsp-251" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Le" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ha Le" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729304v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120335v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647256" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726844v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10223089" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337664" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729254v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rezki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337655" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Riache" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Deriche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW59549.2023.00084" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Traparic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897268" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791575v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lacharme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2022.34.9.iqsp-393" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW56448.2022.9859468" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729287v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Mukhopadhyay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897252" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729283v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897480" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791578v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2694-118X.2021.LIM-21" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791584v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashaank Mattur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506544" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506192" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791581v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506044" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amegh Bhavsar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191257" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287155" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791596v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053116" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425444v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Faouzi Alaya" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802956" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425447v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682545" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425454v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946214" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425465v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425432v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462632" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425439v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462368" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425435v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2018.8611749" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553397" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425428v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461738" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425425v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451490" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425480v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629773v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503827v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503834v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425485v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourodeep Biswas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2017.8310119" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629790v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.12.IQSP-228" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629783v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.18.COLOR-035" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339850v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouddane" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mohamed Faraoun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339854v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405750v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533160" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405748v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532511" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405751v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294938v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405756v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Ould-Sidaty" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159188v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maty Ndiaye" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Lay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294930v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159141v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853723" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159208v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2014.7018407" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159204v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinquis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159126v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032602" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159122v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.110" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159198v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Dellahi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159147v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2042482" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158028v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032601" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159130v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2014.7032275" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155652v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853664" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159151v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE-Berlin.2014.7034289" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959794v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294929v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2014.7032287" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574564v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026092" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159156v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043326" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158020v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026144" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158025v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025401" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914965v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Sdiri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914953v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914974v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914955v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914977v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tsifouti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Triantaphillidou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Bilissi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914973v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914954v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937101v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939162v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914967v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914979v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914984v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S&#252;sstrunk" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950987v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Airieau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914978v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvez Z. M. Sazzad" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914985v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914980v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719352v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2012/stars/135-157" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937096v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937098v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914981v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912089" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628597v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628586v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benahmed Daho" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628569v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628602v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628605v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915233v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624534v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032429v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2010.5702578" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626313v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915231v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045541" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624548v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515709v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515717v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515706v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515708v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482611v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515712v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469003v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515714v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515705v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915234v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482591v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515710v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467959v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rosselli" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487352v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487348v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pellegrin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Anciaux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Olivier Devaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tulet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487351v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426503v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515713v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915633v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915632v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365595v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344447v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherifi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghdadi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300674v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341245v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365590v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365594v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337244v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349060v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quoirin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341181v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#160;richter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300689v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337176v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300643v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300654v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349059v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361323v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365592v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337204v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493606v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quintard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337700v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lerbour" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515715v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493608v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515716v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brodbeck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352768v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528459v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004025v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pouli" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reinhard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Abebe" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100412-8.00009-7" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159306v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09363-5_10" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159290v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Reiter" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pereira" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02681-7_4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159298v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Leszczuk" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ukhanova" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02681-7_26" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915239v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6190-7_13" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5QX6HB7S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915238v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6190-7_7" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-24207988-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812488v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812495v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812461v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562680.ch9" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812467v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562680.ch7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942266v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210040v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>