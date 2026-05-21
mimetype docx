--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1688,378 +1688,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Attention for Rendered 3D Shapes</w:t>
+                <w:t xml:space="preserve">Towards an automatic correction of over-exposure in photographs: Application to tone-mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+                <w:t xml:space="preserve">Mekides Assefa Abebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Cordier</w:t>
+                <w:t xml:space="preserve">Alexandra Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyewon Seo</w:t>
+                <w:t xml:space="preserve">Jonathan Kervec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Pouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13353⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 168, pp.3-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719521v1</w:t>
+                <w:t xml:space="preserve">hal-01534127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low complexity intra prediction mode decision for 3D-HEVC depth coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, pp.34-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.image.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an automatic correction of over-exposure in photographs: Application to tone-mapping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual Attention for Rendered 3D Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Booth</w:t>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Kervec</w:t>
+                <w:t xml:space="preserve">Frederic Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Pouli</w:t>
+                <w:t xml:space="preserve">Hyewon Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 168, pp.3-20. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.191 - 203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534127v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptually Adaptive Lagrangian Multiplier for HEVC Guided Rate-Distortion Optimization</w:t>
               </w:r>
@@ -2071,51 +2071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.33589 - 33603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2149,64 +2149,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual Lightness Modeling for High-Dynamic-Range Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekides Assefa Abebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Pouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,51 +3057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Efficiency of Image Metrics for Evaluating the Visual Quality of 3D Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4025,285 +4025,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of perceptual image processing methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
+                <w:t xml:space="preserve">Attentional mechanisms driven adaptive quantization and selective bit allocation scheme for H.264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryem Hrarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khan Iftekharudin</w:t>
+                <w:t xml:space="preserve">Rémi Barland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 28 (8), pp.811-831. </w:t>
+              <w:t xml:space="preserve">, 2013, 28 (8), pp.843-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2013.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2013.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914914v1</w:t>
+                <w:t xml:space="preserve">hal-00914927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional mechanisms driven adaptive quantization and selective bit allocation scheme for H.264/AVC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey of perceptual image processing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miryem Hrarti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Abdeslam Bouzerdoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Barland</w:t>
+                <w:t xml:space="preserve">Khan Iftekharudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 28 (8), pp.843-855. </w:t>
+              <w:t xml:space="preserve">, 2013, 28 (8), pp.811-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2013.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914927v1</w:t>
+                <w:t xml:space="preserve">hal-00914914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binocular Energy Estimation Based on Properties of the Human Visual System</w:t>
               </w:r>
@@ -4393,64 +4393,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologically inspired approaches for visual information processing and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Bouzerdoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Iftekharudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4535,51 +4535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Petrík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4734,51 +4734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient bit allocation using new intra and inter-frame modeling for H.264∕AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miryem Hrarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5736,248 +5736,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Image Quality Prediction Guided by Perceptual Ranking Feedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Sekhri</w:t>
+                <w:t xml:space="preserve">A Distortion Aware Image Quality Assessment Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Ali Amirshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyed Ali Amirshahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10888173⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision Workshops (WACVW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society (CS); The Computer Vision Foundation (CVF), Feb 2025, Tucson (Arizona), United States. pp.170-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACVW65960.2025.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120240v1</w:t>
+                <w:t xml:space="preserve">hal-05120217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distortion Aware Image Quality Assessment Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ha Thu Nguyen</w:t>
+                <w:t xml:space="preserve">Lightweight Image Quality Prediction Guided by Perceptual Ranking Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Sekhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Ali Amirshahi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision Workshops (WACVW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Computer Society (CS); The Computer Vision Foundation (CVF), Feb 2025, Tucson (Arizona), United States. pp.170-179, </w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WACVW65960.2025.00027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10888173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120217v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Frame Selection for Improved Video Quality Assessment Through Embedding Similarity</w:t>
               </w:r>
@@ -6532,222 +6532,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self Patch Labeling Using Quality Distribution Estimation for CNN-Based 360-IQA Training</w:t>
+                <w:t xml:space="preserve">Adaptive Patch Labeling and Multi-label Feature Selection for 360-Degree Image Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif-Eddine Benkabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE International Conference on Image Processing (ICIP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2023, Kuala Lumpur, Malaysia. pp.2640-2644, </w:t>
+              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10223089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726844v1</w:t>
+                <w:t xml:space="preserve">hal-04729225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Patch Labeling and Multi-label Feature Selection for 360-Degree Image Quality Assessment</w:t>
+                <w:t xml:space="preserve">Self Patch Labeling Using Quality Distribution Estimation for CNN-Based 360-IQA Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif-Eddine Benkabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">30th IEEE International Conference on Image Processing (ICIP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, Oct 2023, Kuala Lumpur, Malaysia. pp.2640-2644, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10223089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729225v1</w:t>
+                <w:t xml:space="preserve">hal-04726844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a Video Inpainting Dataset Based on a Subjective Study</w:t>
               </w:r>
@@ -6935,326 +6935,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Normalization Methods for CNN-Based Image Quality Assessment</w:t>
+                <w:t xml:space="preserve">SAL-360IQA: A Saliency Weighted Patch-Based CNN Model for 360-Degree Images Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Traparic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897268⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Multimedia and Expo Workshops (ICMEW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Taipei City, Taiwan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW56448.2022.9859468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729291v1</w:t>
+                <w:t xml:space="preserve">hal-03791526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of comfort factors for virtual reality environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging - Image Quality and System Performance XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ei.2022.34.9.iqsp-393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAL-360IQA: A Saliency Weighted Patch-Based CNN Model for 360-Degree Images Quality Assessment</w:t>
+                <w:t xml:space="preserve">Investigating Normalization Methods for CNN-Based Image Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezzaq Sendjasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Traparic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Multimedia and Expo Workshops (ICMEW 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Taipei City, Taiwan. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4113-4117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMEW56448.2022.9859468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791526v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lighter and Faster Two-Pathway CMRNet for Video Saliency Prediction</w:t>
               </w:r>
@@ -8265,248 +8265,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Stereopair Quality Assessment Using Statistics of Monocular and Binocular Image Structures</w:t>
+                <w:t xml:space="preserve">Just Noticeable Difference Model for Asymmetrically Distorted Stereoscopic Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.430-434, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.2277-2281, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8802956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425444v1</w:t>
+                <w:t xml:space="preserve">hal-02425447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just Noticeable Difference Model for Asymmetrically Distorted Stereoscopic Images</w:t>
+                <w:t xml:space="preserve">Blind Stereopair Quality Assessment Using Statistics of Monocular and Binocular Image Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Faouzi Alaya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.2277-2281, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.430-434, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8802956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425447v1</w:t>
+                <w:t xml:space="preserve">hal-02425444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast object detection inH264/AVC and HEVC compressed domains for video surveillance</w:t>
               </w:r>
@@ -8672,547 +8672,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Perceptually Guided Rate-Distortion Optimization For HEVC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kais Rouis</w:t>
+                <w:t xml:space="preserve">Asymmetric DCT-JND for Luminance Adaptation Effects: an Application To Perceptual Video Coding in MV-HEVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.1758-1762, </w:t>
+              <w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.1797-1801, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425432v1</w:t>
+                <w:t xml:space="preserve">hal-02425428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Complexity Video Encoder for Equirectangular Projected 360 Video Content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Jung</w:t>
+                <w:t xml:space="preserve">Perceptual Video Content Analysis and Application to HEVC Quantization Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462368⟩</w:t>
+              <w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tampere, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP.2018.8611749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425439v1</w:t>
+                <w:t xml:space="preserve">hal-02425435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Video Content Analysis and Application to HEVC Quantization Refinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kais Rouis</w:t>
+                <w:t xml:space="preserve">On the possibility to achieve 6-DoF for 360 video using divergent multi- view content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bappaditya Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tampere, Finland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roma, Italy. pp.211-215, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUVIP.2018.8611749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425435v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the possibility to achieve 6-DoF for 360 video using divergent multi- view content</w:t>
+                <w:t xml:space="preserve">A Low-Complexity Video Encoder for Equirectangular Projected 360 Video Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bappaditya Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Roma, Italy. pp.211-215, </w:t>
+              <w:t xml:space="preserve">EEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.1723-1727, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425440v1</w:t>
+                <w:t xml:space="preserve">hal-02425439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric DCT-JND for Luminance Adaptation Effects: an Application To Perceptual Video Coding in MV-HEVC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Jaballah</w:t>
+                <w:t xml:space="preserve">Towards Perceptually Guided Rate-Distortion Optimization For HEVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.1797-1801, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.1758-1762, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425428v1</w:t>
+                <w:t xml:space="preserve">hal-02425432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No-Reference Quality Assessment of Stereoscopic Images Based on Binocular Combination of Local Features Statistics</w:t>
               </w:r>
@@ -9607,494 +9607,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BLOCK LEVEL ADAPTIVE MV RESOLUTION FOR VIDEO CODING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Jung</w:t>
+                <w:t xml:space="preserve">BLIND IMAGE QUALITY ASSESSMENT IN THE COMPLEX FREQUENCY DOMAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503834v1</w:t>
+                <w:t xml:space="preserve">hal-01629770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLIND IMAGE QUALITY ASSESSMENT IN THE COMPLEX FREQUENCY DOMAIN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kais Rouis</w:t>
+                <w:t xml:space="preserve">A BLOCK LEVEL ADAPTIVE MV RESOLUTION FOR VIDEO CODING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bappaditya Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629770v1</w:t>
+                <w:t xml:space="preserve">hal-01503834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Light-Compensated Saliency Prediction for Omnidirectional Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Knowledge-based Taxonomic Scheme for Full-Reference Objective Image Quality Measurement Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atidel Lahoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouridane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2017.8310119⟩</w:t>
+              <w:t xml:space="preserve">Image Quality and System Performance XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Burlingame, CA, United States. pp.64 - 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.12.IQSP-228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425485v1</w:t>
+                <w:t xml:space="preserve">hal-01629790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based Taxonomic Scheme for Full-Reference Objective Image Quality Measurement Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atidel Lahoulou</w:t>
+                <w:t xml:space="preserve">Towards Light-Compensated Saliency Prediction for Omnidirectional Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourodeep Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouridane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Burlingame, CA, United States. pp.64 - 78, </w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.12.IQSP-228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2017.8310119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629790v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Perceptually-Motivated Color Space for High Dynamic Range Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekides Assefa Abebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Pouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10243,226 +10243,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal blind image quality assessment for stereoscopic images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+                <w:t xml:space="preserve">Perceptually-adaptive quantization for stereoscopic video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DTV-CON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.4245-4249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339854v1</w:t>
+                <w:t xml:space="preserve">hal-01405750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptually-adaptive quantization for stereoscopic video coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Jaballah</w:t>
+                <w:t xml:space="preserve">Universal blind image quality assessment for stereoscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3DTV-CON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01405750v1</w:t>
+                <w:t xml:space="preserve">hal-01339854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance of 3D just noticeable difference models</w:t>
               </w:r>
@@ -10591,51 +10591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Belhadj Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Workshop on Visual Information Processing (EUVIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10939,1030 +10939,1030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Assessment of the Perceived Quality of Video Calling Services Over a Real LTE/4G Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maty Ndiaye</w:t>
+                <w:t xml:space="preserve">Color Clipping and Over-exposure Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekides Assefa Abebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Pouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kervec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Quality of Multimedia Experience (QoMEX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Costa Navarino, Greece</w:t>
+              <w:t xml:space="preserve"> Eurographics Symposium on Rendering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159188v1</w:t>
+                <w:t xml:space="preserve">hal-01294930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Clipping and Over-exposure Correction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Kervec</w:t>
+                <w:t xml:space="preserve">Asymmetric coding using Binocular Just Noticeable Difference and depth information for stereoscopic 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Faraoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Eurographics Symposium on Rendering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294930v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric coding using Binocular Just Noticeable Difference and depth information for stereoscopic 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Subjective Assessment of the Perceived Quality of Video Calling Services Over a Real LTE/4G Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maty Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Costa Navarino, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159141v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of video resolution, viewing device and audio quality on perceived multimedia quality for steaming applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naty Ould-Sidaty</w:t>
+                <w:t xml:space="preserve">On the definition of adapted audio/video profiles for high-quality video calling services over LTE/4G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maty Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. SPIE 9016, Image Quality and System Performance XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159208v1</w:t>
+                <w:t xml:space="preserve">hal-01159204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the definition of adapted audio/video profiles for high-quality video calling services over LTE/4G</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Quinquis</w:t>
+                <w:t xml:space="preserve">Visual attention modeling for 3D video using neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE 9016, Image Quality and System Performance XI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on 3D Imaging (IC3D)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Liège, Belgium. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC3D.2014.7032602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159204v1</w:t>
+                <w:t xml:space="preserve">hal-01159126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual attention modeling for 3D video using neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Iatsun</w:t>
+                <w:t xml:space="preserve">Subjective study of OTT/managed video calling services over broadband wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maty Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Dellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on 3D Imaging (IC3D)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eight International Workshop on Video Processing and Quality Metrics for Consumer Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Chandler, AZ, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159126v1</w:t>
+                <w:t xml:space="preserve">hal-01159198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Understanding and Modeling Audiovisual Saliency Based on Talking Faces</w:t>
+                <w:t xml:space="preserve">Multimodal video quality assessment for talking face analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Ould-Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Signal-Image Technology and Internet-Based Systems (SITIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco. pp.508 - 515, </w:t>
+              <w:t xml:space="preserve">Proc. SPIE 9016, Image Quality and System Performance XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, CA, United States. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2014.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2042482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159122v1</w:t>
+                <w:t xml:space="preserve">hal-01159147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective study of OTT/managed video calling services over broadband wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilyass Dellahi</w:t>
+                <w:t xml:space="preserve">Towards Understanding and Modeling Audiovisual Saliency Based on Talking Faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naty Ould-Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eight International Workshop on Video Processing and Quality Metrics for Consumer Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tenth International Conference on Signal-Image Technology and Internet-Based Systems (SITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco. pp.508 - 515, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2014.110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159198v1</w:t>
+                <w:t xml:space="preserve">hal-01159122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal video quality assessment for talking face analysis</w:t>
+                <w:t xml:space="preserve">Influence of video resolution, viewing device and audio quality on perceived multimedia quality for steaming applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naty Ould-Sidaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE 9016, Image Quality and System Performance XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, CA, United States. pp.1-9, </w:t>
+              <w:t xml:space="preserve">5th European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2042482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP.2014.7018407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159147v1</w:t>
+                <w:t xml:space="preserve">hal-01159208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No-reference perceptual blur metric for stereoscopic images</w:t>
               </w:r>
@@ -12433,77 +12433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of over-exposure using color channel correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekides Assefa Abebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Pouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kervec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12544,456 +12544,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal modeling of visual attention for stereoscopic 3D video</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Iatsun</w:t>
+                <w:t xml:space="preserve">Stereoscopic image quality metric based on local entropy and binocular just noticeable difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Faraoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5397-5401, </w:t>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2002 - 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574564v1</w:t>
+                <w:t xml:space="preserve">hal-01158025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A block artifact distortion measure for no reference video quality evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Amor</w:t>
+                <w:t xml:space="preserve">Asymmetric coding of stereoscopic 3D based on perceptual significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Faraoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Image Processing, Applications and Systems Conference (IPAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Sfax, Tunisia. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5656 - 5660, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPAS.2014.7043326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159156v1</w:t>
+                <w:t xml:space="preserve">hal-01158020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric coding of stereoscopic 3D based on perceptual significance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">A block artifact distortion measure for no reference video quality evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Faraoun</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5656 - 5660, </w:t>
+              <w:t xml:space="preserve">First International Image Processing, Applications and Systems Conference (IPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Sfax, Tunisia. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPAS.2014.7043326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158020v1</w:t>
+                <w:t xml:space="preserve">hal-01159156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoscopic image quality metric based on local entropy and binocular just noticeable difference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Spatio-temporal modeling of visual attention for stereoscopic 3D video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Faraoun</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2002 - 2006, </w:t>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5397-5401, </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158025v1</w:t>
+                <w:t xml:space="preserve">hal-01574564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual Evaluation of Digital Image Completion Quality</w:t>
               </w:r>
@@ -13353,217 +13353,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of visual fatigue/discomfort generated by S3D video using eye-tracking data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iana Iatsun</w:t>
+                <w:t xml:space="preserve">Multi-resolution patch and window-based priority for digital image inpainting problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Thanh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereoscopic Displays and Application XXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. pp.14</w:t>
+              <w:t xml:space="preserve">IPTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.280 - 284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914974v1</w:t>
+                <w:t xml:space="preserve">hal-00914955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-resolution patch and window-based priority for digital image inpainting problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trung Thanh Dang</w:t>
+                <w:t xml:space="preserve">Study of visual fatigue/discomfort generated by S3D video using eye-tracking data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Iatsun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Beghdadi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.280 - 284</w:t>
+              <w:t xml:space="preserve">Stereoscopic Displays and Application XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914955v1</w:t>
+                <w:t xml:space="preserve">hal-00914974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptable bit-rates for human face iden- tification from CCTV imagery</w:t>
               </w:r>
@@ -14100,56 +14100,69 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying and modeling the binocular energy for stereoscopic images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature based no reference continuous video quality prédiction model for coded stereo video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvez Z. M. Sazzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14158,772 +14171,759 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Amsterdam, Netherlands. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914979v1</w:t>
+                <w:t xml:space="preserve">hal-00914978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Demosaicing Technique using Geometrical Information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges of multimedia communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Süsstrunk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Orlando, United States. pp.2789 - 2792</w:t>
+              <w:t xml:space="preserve">International Conference, Advanced Communication, Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Batna, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914984v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendu basé images à partir de nuages de points denses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A biologically-inspired approach for quality evaluation of stereoscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail "Rendu" du GDR IGRV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">All About Imaging Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, London, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950987v1</w:t>
+                <w:t xml:space="preserve">hal-00937096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature based no reference continuous video quality prédiction model for coded stereo video</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafik Bensalma</w:t>
+                <w:t xml:space="preserve">Robust foveal wavelet-based object tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Amsterdam, Netherlands. pp.6</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.1489 - 1492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914978v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust foveal wavelet-based object tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+                <w:t xml:space="preserve">Stereo image coding based on the binocular compensa- tion/suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.1489 - 1492</w:t>
+              <w:t xml:space="preserve">IC3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Liège, Belgium. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914985v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo image coding based on the binocular compensa- tion/suppression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Bensalma</w:t>
+                <w:t xml:space="preserve">Perceptual metrics for static and dynamic triangle meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Petrík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Vása</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics 2012 - 33rd Annual Conference of the European Association for Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.135-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/conf/EG2012/stars/135-157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914980v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual metrics for static and dynamic triangle meshes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Corsini</w:t>
+                <w:t xml:space="preserve">Studying and modeling the binocular energy for stereoscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2012 - 33rd Annual Conference of the European Association for Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CGIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Amsterdam, Netherlands. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719352v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biologically-inspired approach for quality evaluation of stereoscopic images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient Demosaicing Technique using Geometrical Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Süsstrunk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">All About Imaging Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, London, France</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Orlando, United States. pp.2789 - 2792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937096v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of multimedia communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rendu basé images à partir de nuages de points denses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Airieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference, Advanced Communication, Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Batna, Algeria</w:t>
+              <w:t xml:space="preserve">Groupe de travail "Rendu" du GDR IGRV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937098v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical study of the correlation between interest points and gaze points</w:t>
               </w:r>
@@ -15007,407 +15007,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the quality of H.264/AVC by using a new Rate-Quantization model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a Hyperspectral Image Database for Demosaicking Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Süsstrunk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.1-11</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging: Digital Photography VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628597v1</w:t>
+                <w:t xml:space="preserve">hal-00628569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A JPEG-Like Algorithm for Compression of Single-Sensor Camera Image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Benahmed Daho</w:t>
+                <w:t xml:space="preserve">CYCLOP: A Stereo Color Image Quality Assessment Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jayanta Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging: Digital Photography VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco, United States. pp.1-12</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, Czech Republic. pp.1161-1164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628586v1</w:t>
+                <w:t xml:space="preserve">hal-00628602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Hyperspectral Image Database for Demosaicking Purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A JPEG-Like Algorithm for Compression of Single-Sensor Camera Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benahmed Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Süsstrunk</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging: Digital Photography VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628569v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYCLOP: A Stereo Color Image Quality Assessment Metric</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+                <w:t xml:space="preserve">Improving the quality of H.264/AVC by using a new Rate-Quantization model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryem Hrarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tamtaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Prague, Czech Republic. pp.1161-1164</w:t>
+              <w:t xml:space="preserve">Image Quality and System Performance VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628602v1</w:t>
+                <w:t xml:space="preserve">hal-00628597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial-temporal video quality metric based on an estimation of QoE</w:t>
               </w:r>
@@ -15475,51 +15475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive quantization based on saliency map at frame level of H.264/AVC rate control scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miryem Hrarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15622,51 +15622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15715,239 +15715,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced-reference metric based on the interest points in color images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Nauge</w:t>
+                <w:t xml:space="preserve">Towards a perceptual quality metric for computer-generated images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Airieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Picture Coding Symposium (PCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Image Quality and System Performance IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Burlingame, California State, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032429v1</w:t>
+                <w:t xml:space="preserve">hal-00626313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a perceptual quality metric for computer-generated images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Airieau</w:t>
+                <w:t xml:space="preserve">A reduced-reference metric based on the interest points in color images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance IX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nagoya, Japan. pp.610-613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2010.5702578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626313v1</w:t>
+                <w:t xml:space="preserve">hal-04032429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality estimation based on interest points through hierarchical saliency maps</w:t>
               </w:r>
@@ -16063,51 +16063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16156,191 +16156,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Comprehensive Color Stereoscopic Matching Model based on HVS Behavior</w:t>
+                <w:t xml:space="preserve">Optimizing the disparity map by the integration of HVS binocular properties for efficient coding of stereoscopic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1786-1790</w:t>
+              <w:t xml:space="preserve">3DTV-CON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tampere, Finland. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515709v1</w:t>
+                <w:t xml:space="preserve">hal-00515717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the disparity map by the integration of HVS binocular properties for efficient coding of stereoscopic images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Bensalma</w:t>
+                <w:t xml:space="preserve">Image retargeting using a bandelet-based similarity measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DTV-CON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tampere, Finland. pp.1-4</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.942-945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515717v1</w:t>
+                <w:t xml:space="preserve">hal-00515712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereo image coding based on binocular energy modeling</w:t>
               </w:r>
@@ -16648,450 +16648,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image retargeting using a bandelet-based similarity measure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+                <w:t xml:space="preserve">Towards a Comprehensive Color Stereoscopic Matching Model based on HVS Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.942-945</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1786-1790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515712v1</w:t>
+                <w:t xml:space="preserve">hal-00515709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical saliency map generation based on the human visual system properties. In Workshop on Picture Coding and Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Nauge</w:t>
+                <w:t xml:space="preserve">A no-reference color video quality metric based on a 3D multispectral wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Picture Coding and Image Processing (WPCIP),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">QoMEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway. pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469003v1</w:t>
+                <w:t xml:space="preserve">hal-00515714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A no-reference color video quality metric based on a 3D multispectral wavelet transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+                <w:t xml:space="preserve">Towards a perceptual quality metric for color stereo images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoMEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway. pp.11-16</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong Kong, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515714v1</w:t>
+                <w:t xml:space="preserve">hal-00515705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a perceptual quality metric for color stereo images</w:t>
+                <w:t xml:space="preserve">Using the HVS binocular properties for the construction of a comprehensive stereoscopic matching model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bensalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hong Kong, France. pp.CD</w:t>
+              <w:t xml:space="preserve">EUVIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, PAris, France. pp.159 - 164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515705v1</w:t>
+                <w:t xml:space="preserve">hal-00915234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the HVS binocular properties for the construction of a comprehensive stereoscopic matching model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Bensalma</w:t>
+                <w:t xml:space="preserve">A hierarchical saliency map generation based on the human visual system properties. In Workshop on Picture Coding and Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUVIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, PAris, France. pp.159 - 164</w:t>
+              <w:t xml:space="preserve">Workshop on Picture Coding and Image Processing (WPCIP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915234v1</w:t>
+                <w:t xml:space="preserve">hal-01469003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality assessment of image and video: the current status and new trends</w:t>
               </w:r>
@@ -17317,303 +17317,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New approach of Rate-Quantization Modeling for Intra and Inter Frames in H.264 Rate Control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HVS-based Quantization Steps for Validation of Digital Cinema Extended Bitrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Olivier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal and Image Processing Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Kuala Lumpur, Malaysia. pp.1-4</w:t>
+              <w:t xml:space="preserve">Human Vision and Electronic Imaging XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Jose, California, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487352v1</w:t>
+                <w:t xml:space="preserve">hal-00487348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HVS-based Quantization Steps for Validation of Digital Cinema Extended Bitrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New approach of Rate-Quantization Modeling for Intra and Inter Frames in H.264 Rate Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryem Hrarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tamtaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vision and Electronic Imaging XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, San Jose, California, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">International Conference on Signal and Image Processing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Kuala Lumpur, Malaysia. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487348v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New H.264 Intra-Rate Estimation And Inter-Rate Control Driven By improved MAD-Based Contrast Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miryem Hrarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17716,51 +17716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QOMEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18038,830 +18038,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a stereoscopic encoder/decoder for digital cinema</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Bensalma</w:t>
+                <w:t xml:space="preserve">Subjective and Objective Assesment of Visual Image Quality Metrics and Still Image Codecs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Stereoscopic Displays and Applications XIX .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Data Compression Conference 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Snowbird, United States. p 541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365595v1</w:t>
+                <w:t xml:space="preserve">hal-00341245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast enhancement using steerable filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Beghdadi</w:t>
+                <w:t xml:space="preserve">Toward an efficient objective metric based on perceptual criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Signal Processing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Sharjah, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Image Quality and System Performance V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344447v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assessment of HDPhoto - the new proposed compression algorithm.</w:t>
+                <w:t xml:space="preserve">Relation between bitrate, motion, and framerate for scoring of image sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Anciaux</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quoirin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th european conference on color in graphics, imaging and vision .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Terrassa, Spain</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Image Quality and System Performance V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, INCONNU, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300674v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective and Objective Assesment of Visual Image Quality Metrics and Still Image Codecs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Richter</w:t>
+                <w:t xml:space="preserve">Application Specific Performance Measurements of Image Compression codecs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.  richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Compression Conference 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Snowbird, United States. p 541</w:t>
+              <w:t xml:space="preserve">SPIE Optics+Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, San Diego, United States. pp.707311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341245v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an efficient objective metric based on perceptual criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image Rendering Based on a Spatial Extension of the CIECAM02</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Image Quality and System Performance V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Copper Mountain, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365590v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Rendering Based on a Spatial Extension of the CIECAM02</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Copper Mountain, United States</w:t>
+              <w:t xml:space="preserve">Annual Conference of Colour Association of Taiwan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365594v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Rendering Based on a Spatial Extension of the CIECAM02</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality assessment of HDPhoto - the new proposed compression algorithm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tulet</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of Colour Association of Taiwan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Taiwan</w:t>
+              <w:t xml:space="preserve">4th european conference on color in graphics, imaging and vision .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Terrassa, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337244v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between bitrate, motion, and framerate for scoring of image sequences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a stereoscopic encoder/decoder for digital cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bensalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Quoirin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Image Quality and System Performance V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, INCONNU, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Stereoscopic Displays and Applications XIX .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349060v1</w:t>
+                <w:t xml:space="preserve">hal-00365595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Specific Performance Measurements of Image Compression codecs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrast enhancement using steerable filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.  richter</w:t>
+                <w:t xml:space="preserve">A. Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics+Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, San Diego, United States. pp.707311</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Signal Processing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341181v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective Quality Measurement Based on Anisotropic Contrast Perceptio.</w:t>
               </w:r>
@@ -18873,51 +18873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rosselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19424,217 +19424,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of spatial adaptation for image rendering based on an extension of the CIECAM02</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tulet</w:t>
+                <w:t xml:space="preserve">Toward an efficient objective metric based on perceptual criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Madeira, Portugal. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365592v1</w:t>
+                <w:t xml:space="preserve">hal-00337204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an efficient objective metric based on perceptual criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of spatial adaptation for image rendering based on an extension of the CIECAM02</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Madeira, Portugal. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337204v1</w:t>
+                <w:t xml:space="preserve">hal-00365592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality assessment for colour reproduction using a blind metric</w:t>
               </w:r>
@@ -19899,230 +19899,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-Reference perceptual quality assessment of colour image</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Approach for Constructing an Achromatic Contrast Sensitivity Function by Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brodbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO : European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.0-5</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Atlanta, United States. pp.441-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493608v1</w:t>
+                <w:t xml:space="preserve">hal-00515716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Constructing an Achromatic Contrast Sensitivity Function by Matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No-Reference perceptual quality assessment of colour image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Brodbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Atlanta, United States. pp.441-444</w:t>
+              <w:t xml:space="preserve">EUSIPCO : European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.0-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515716v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive control of a nonlinear distributed parameter system: Real time control of a painting film drying process</w:t>
               </w:r>
@@ -20613,51 +20613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Brunnström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrien de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20840,246 +20840,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assessment of still images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of superresolution techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Color Image Processing and Analysis,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.423-447, 2013, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer, pp.181-218, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-6190-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-6190-7_13⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915239v1</w:t>
+                <w:t xml:space="preserve">hal-00915238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of superresolution techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality assessment of still images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Color Image Processing and Analysis,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.181-218, 2013, </w:t>
+              <w:t xml:space="preserve">, Springer, pp.423-447, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-6190-7_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-6190-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915238v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleur et Compression d'images</w:t>
               </w:r>
@@ -21091,51 +21091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Couleur numérique : Acquisition, perception, codage et rendu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, Chapitre 8, 2012, 9782746225558</w:t>
@@ -21190,51 +21190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Couleur numérique : Acquisition, perception, codage et rendu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, Chapitre 10, 2012, 9782746225558</w:t>
@@ -21276,51 +21276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Assessment Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21393,51 +21393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Color: Acquisition, Perception, Coding and Rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Wiley, pp.187-226, 2012, 9781848213463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21578,51 +21578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Automatic Content Generation for Immersive Cinema Theater Based on Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Traparic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21835,51 +21835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369692v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sekhri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Amirshahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2025.117437" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezzaq Sendjasni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.130657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Andriamanalina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Moan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.570746" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120158v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Kebir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kacher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3718089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliakbar Bozorgian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pedersen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJID.2025.3556364" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebrouka Madi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khammari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18880-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Phani Kumar Malladi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Mukherjee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Chaudhury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103782" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3228484" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Alaya Cheikh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2022.3181235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aberrezzaq Sendjasni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2021.9.iqsp-296" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jaballah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.9.IQSP-286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Ray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2018.2878401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2887276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cordier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Seo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13353" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belhadj Tahar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.05.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekides Assefa Abebe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Booth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kervec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pouli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.05.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rouis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2843384" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reinhard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086577" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2016.2583618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouzidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ouled-Za&#239;d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4425-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saadane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.08.130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFBXVNK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2017.08.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Kammoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.517" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPB56MXJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Amor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kammoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13682199.2016.1236066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel Lahoulou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viennet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouridane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2016.60.6.060406" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205349v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Vasa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2480079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Iatsun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2015.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.05.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20130336" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsifouti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triantaphillidou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bilissi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Psarrou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155506v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-015-0761-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065972v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Fezza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Faraoun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2309776" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781573v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Maalouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nicholson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1268-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Dang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.11.036" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T0PTZ60-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Bouzerdoum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Iftekharudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.06.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N31561GZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryem Hrarti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.01.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFPXFM4L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bensalma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9187-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.06.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWD73HGK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784901v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Petr&#237;k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor V&#225;sa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2010.0275" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tamtaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.1.013013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710801v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-012-0178-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-218MZ2TB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2011.55.6.060504" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342254v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2199854" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487335v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stoica" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120240v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888173" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120217v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thu Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Moor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACVW65960.2025.00027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2025.37.9.iqsp-251" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Le" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ha Le" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729304v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120335v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647256" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726844v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10223089" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337664" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729254v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rezki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337655" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Riache" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Deriche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW59549.2023.00084" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Traparic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897268" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791575v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lacharme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2022.34.9.iqsp-393" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW56448.2022.9859468" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729287v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Mukhopadhyay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897252" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729283v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897480" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791578v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2694-118X.2021.LIM-21" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791584v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashaank Mattur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506544" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506192" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791581v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506044" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amegh Bhavsar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191257" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287155" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791596v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053116" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425444v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Faouzi Alaya" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802956" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425447v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682545" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425454v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946214" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425465v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425432v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462632" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425439v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462368" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425435v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2018.8611749" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553397" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425428v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461738" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425425v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451490" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425480v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629773v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503827v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503834v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425485v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourodeep Biswas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2017.8310119" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629790v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.12.IQSP-228" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629783v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.18.COLOR-035" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339850v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouddane" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mohamed Faraoun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339854v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405750v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533160" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405748v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532511" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405751v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294938v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405756v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Ould-Sidaty" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159188v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maty Ndiaye" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Lay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294930v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159141v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853723" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159208v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2014.7018407" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159204v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinquis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159126v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032602" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159122v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.110" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159198v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Dellahi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159147v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2042482" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158028v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032601" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159130v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2014.7032275" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155652v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853664" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159151v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE-Berlin.2014.7034289" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959794v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294929v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2014.7032287" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574564v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026092" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159156v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043326" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158020v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026144" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158025v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025401" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914965v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Sdiri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914953v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914974v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914955v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914977v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tsifouti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Triantaphillidou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Bilissi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914973v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914954v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937101v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939162v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914967v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914979v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914984v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S&#252;sstrunk" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950987v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Airieau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914978v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvez Z. M. Sazzad" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914985v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914980v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719352v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2012/stars/135-157" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937096v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937098v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914981v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912089" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628597v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628586v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benahmed Daho" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628569v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628602v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628605v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915233v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624534v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032429v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2010.5702578" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626313v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915231v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045541" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624548v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515709v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515717v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515706v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515708v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482611v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515712v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469003v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515714v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515705v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915234v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482591v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515710v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467959v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rosselli" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487352v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487348v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pellegrin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Anciaux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Olivier Devaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tulet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487351v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426503v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515713v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915633v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915632v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365595v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344447v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherifi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghdadi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300674v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341245v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365590v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365594v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337244v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349060v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quoirin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341181v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#160;richter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300689v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337176v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300643v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300654v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349059v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361323v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365592v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337204v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493606v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quintard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337700v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lerbour" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515715v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493608v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515716v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brodbeck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352768v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528459v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004025v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pouli" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reinhard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Abebe" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100412-8.00009-7" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159306v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09363-5_10" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159290v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Reiter" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pereira" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02681-7_4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159298v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Leszczuk" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ukhanova" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02681-7_26" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915239v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6190-7_13" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5QX6HB7S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915238v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6190-7_7" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-24207988-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812488v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812495v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812461v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562680.ch9" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812467v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562680.ch7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942266v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210040v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369692v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sekhri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Amirshahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2025.117437" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezzaq Sendjasni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.130657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Andriamanalina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Moan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.570746" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120158v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Kebir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kacher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3718089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliakbar Bozorgian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pedersen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJID.2025.3556364" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebrouka Madi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khammari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18880-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Phani Kumar Malladi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Mukherjee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Chaudhury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103782" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3228484" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Alaya Cheikh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2022.3181235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aberrezzaq Sendjasni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2021.9.iqsp-296" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jaballah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.9.IQSP-286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Ray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2018.2878401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2887276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekides Assefa Abebe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Booth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kervec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pouli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.05.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Belhadj Tahar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.05.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cordier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Seo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13353" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rouis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2843384" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reinhard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086577" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2016.2583618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouzidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ouled-Za&#239;d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4425-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Sidaty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saadane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.08.130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFBXVNK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2017.08.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Kammoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.517" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPB56MXJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Amor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kammoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13682199.2016.1236066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel Lahoulou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viennet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouridane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2016.60.6.060406" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205349v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Vasa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2480079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Iatsun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2015.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.05.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20130336" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsifouti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triantaphillidou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bilissi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Psarrou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155506v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-015-0761-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065972v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Fezza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Faraoun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2309776" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781573v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Maalouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nicholson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1268-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Dang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.11.036" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T0PTZ60-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914927v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryem Hrarti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.01.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFPXFM4L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Bouzerdoum" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Iftekharudin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.06.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N31561GZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bensalma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9187-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.06.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWD73HGK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784901v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Petr&#237;k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor V&#225;sa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2010.0275" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tamtaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.1.013013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710801v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-012-0178-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-218MZ2TB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/J.ImagingSci.Technol.2011.55.6.060504" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342254v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2199854" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487335v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stoica" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thu Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Moor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACVW65960.2025.00027" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888173" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2025.37.9.iqsp-251" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Le" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Ha Le" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729304v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120335v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647256" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337664" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726844v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10223089" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729254v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rezki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337655" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Riache" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Deriche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW59549.2023.00084" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791526v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW56448.2022.9859468" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791575v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lacharme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ei.2022.34.9.iqsp-393" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729291v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Traparic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897268" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729287v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Mukhopadhyay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897252" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729283v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897480" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791578v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2694-118X.2021.LIM-21" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791584v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashaank Mattur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506544" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506192" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791581v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506044" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amegh Bhavsar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191257" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287155" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791596v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053116" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425447v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Faouzi Alaya" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682545" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425444v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802956" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425454v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946214" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425465v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425428v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461738" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2018.8611749" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425440v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553397" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462368" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462632" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425425v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451490" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425480v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629773v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503827v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629770v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503834v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629790v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.12.IQSP-228" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425485v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourodeep Biswas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2017.8310119" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629783v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.18.COLOR-035" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339850v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouddane" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mohamed Faraoun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405750v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533160" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339854v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405748v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532511" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405751v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294938v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405756v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naty Ould-Sidaty" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294930v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159141v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853723" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159188v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maty Ndiaye" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Lay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159204v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinquis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159126v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032602" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159198v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Dellahi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159147v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2042482" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159122v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.110" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159208v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2014.7018407" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158028v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2014.7032601" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159130v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2014.7032275" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155652v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853664" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159151v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE-Berlin.2014.7034289" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959794v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294929v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2014.7032287" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158025v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025401" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158020v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026144" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159156v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043326" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574564v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026092" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914965v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Sdiri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914953v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914955v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914974v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914977v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tsifouti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Triantaphillidou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Bilissi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914973v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914954v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937101v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939162v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914967v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914978v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvez Z. M. Sazzad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937098v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937096v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914985v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914980v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719352v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2012/stars/135-157" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914979v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914984v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine S&#252;sstrunk" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950987v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Airieau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914981v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912089" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628569v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628602v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628586v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benahmed Daho" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628597v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628605v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915233v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624534v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626313v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032429v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2010.5702578" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915231v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045541" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624548v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515717v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515712v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515706v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515708v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482611v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515709v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515714v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515705v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915234v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469003v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482591v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515710v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467959v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rosselli" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487348v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pellegrin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Anciaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Olivier Devaux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tulet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487352v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487351v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426503v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515713v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915633v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915632v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341245v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365590v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349060v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quoirin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341181v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#160;richter" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365594v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337244v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300674v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365595v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344447v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherifi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghdadi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300689v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337176v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300643v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300654v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349059v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361323v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337204v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365592v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493606v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quintard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337700v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lerbour" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515715v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515716v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brodbeck" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493608v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352768v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufi Tour&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528459v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004025v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pouli" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reinhard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Abebe" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100412-8.00009-7" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159306v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09363-5_10" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159290v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Reiter" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pereira" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02681-7_4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159298v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Leszczuk" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ukhanova" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02681-7_26" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915238v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6190-7_7" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-24207988-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915239v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6190-7_13" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5QX6HB7S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812488v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812495v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812461v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562680.ch9" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812467v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562680.ch7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942266v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210040v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>