--- v0 (2026-03-27)
+++ v1 (2026-04-27)
@@ -1,31394 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...31343 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed Chetouani </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de traitement du signal et d'apprentissage machine pour les interactions humains-machinesDirecteur AdjointInstitut des Systèmes Intelligents et de RobotiqueCNRS UMR7222DirecteurInserm ERL U1150 ISIR Santé</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mohamed-chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2920-4539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089021916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-5854-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POSITIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2013 Full professor in Signal processing and Machine Learning for Human-Machine Interactions, Sorbonne University (Formerly Pierre and Marie Curie University)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 Promoted to the 1st Class of Professorship (National promotion)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 Promoted to the Exceptional Class of Professorship (National promotion)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2018 Scientific Director, Batvoice AI &amp;quot;Concours Scientifique&amp;quot;, ML for speech processing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2008 Adjunct Professor at the Speech Therapist Department, Faculty of Health, Sorbonne University (formerly UPMC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2013 Associate Professor in Signal Processing at UPMC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 Temporary assistant professor, UPMC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2004 Temporary teacher, Université Paris-Est Créteil Val de Marne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INSTITUTIONS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 2007  Institute for Intelligent Systems and Robotics (CNRS UMR722), UPMC - Sorbonne University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Visiting professor, TIC Lab, International University of Rabat (UIR), Morocco (July 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Visiting researcher, University of Twente, Human Media Interaction lab (2016-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Two months in 2016 (April-May) and several short visits.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-supervising PhD student, co-organizing events, participation to research project.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University of Stirling (Scotland), Department of Computing Science & Mathematics (April 2005)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Polytechnic University of Mataro (Barcelona), Signal Processing group (July 2005)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LISIF, Laboratoire des Instruments et Systèmes d’Ile-de-France, UPMC (2001-2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summary of scientific and administrative activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy Director of the Institute of Intelligent Systems and Robotics, CNRS, Sorbonne University (&amp;gt;250 members), since January 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of the Inserm ERL U1150 ISIR Santé as part of ISIR, 3 teams of ISIR (2 labelled Inserm),  since January 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Founding Chair of the Sorbonne University Ethics Committee (2019-2023),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of National Living and Learning Lab Neurodevelopment (LiLLab) since 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy Director of SMART Labex, (2014-2021). (Director : Raja Chatila) : Human/Machine/Human Interactions In The Digital Society. Large collaborative research project (2012-2021, &amp;gt;100 participants), 8 labs : ISIR (coord.), LIP6, LIP6, laboratoire Jacques Louis Lions, L2E, STMS, Chart-LUTIN et LTCI.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Director of the Clinics of Autonomy program, (Oct. 2016-2020). A research program dedicated to improve autonomy of patients of diﬀerent age and/or disabilities.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of PIRoS research team(Perception, Interaction et Robotique Sociales), ISIR (8 permanents) (2019-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summary of teaching activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Full Professor, UFR d’ingénierie, CNU 61</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Full teaching duties in Signal processing, Pattern recognition and Human Robot Interaction (≈220h/year)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mission oﬃcer for the Inclusion of Students with Disabilities for the Faculty of Science and Engineering of Sorbonne University (&amp;gt;900 students/year), since October 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of studies &amp;quot;Licence d’Ingénierie Electronique&amp;quot; L3 (≈ 100 students, 2012 -2015) + Definition and coordination of the new accreditation program of the 3rd year (2014-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of studies &amp;quot;Cursus de Master en Ingénierie en 5 ans&amp;quot; (Figure Network) (2012 -2014).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From 2015 to 2018, I set-up an International Sorbonne University School on SMART Computational</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Social and Behavioral Sciences within the Laboratory of Excellence SMART (≈ 100 participants/year).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">This summer school is built around a cross-disciplinary program including machine learning social robotics, social signal processing, aﬀective computing, linguistics, psychology, sociology, ethics, experimental research...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of Post-Doc/Phd Programme of HumanE AI Net (One of the European Network of AI Excellence Centers - ICT-48, 2020-2024 )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">International Artificial Intelligence Doctoral Academy (AIDA), Vice-Chair (since October 2025), Management Board (since 2023), Joint initiative of the ICT-48 networks and VISION (CSA). AIDA has been created for oﬀering access to knowledge and expertise and attracting PhD talents in Europe.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination of several educational books on Human-Centered AI : (i) Human-Centered Artificial Intelligence : Advanced Lectures (Springer, 2023) : &amp;gt;400 pages, 21 chapters, (ii) Handbook on Human-AI Collaboration (Living Springer Book, &amp;gt;1000 pages) as part of the AI networks of excellence, scheduled for publication in 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chair of the first summer school at the Franco-Moroccan Research Center (July 7-11, 2025, Sorbonne University, LIP6), jointly organized with Fabrice Kordon (LIP6), main theme : Sustainable AI for  Resource-Constrained Healthcare (approximately 40 participants), Partners : University of Lorraine, University of Franche-Comté, International University of Rabat, Mohammed V University, Ibn Tofail University.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Door-to-Door Parcel Delivery From Supply Point to User’s Home With Heterogeneous Robot Team: The euROBIN First-Year Robotics Hackathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (3), pp.8-25. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2024.3501954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Interactive Robot Learning: Definition, Challenges, and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Baraka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifrah Idrees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Kessler Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdem Biyik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3779297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Interplay Between Cohesion Dimensions: a Challenge for Group Affective Emergent States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nale Lehmann- Willenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Likforman-Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2024.3349910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quietly Angry, Loudly Happy: Self-Reported Customer Satisfaction Vs. Automatically Detected Emotion In Contact Center Calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Samoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.168-192. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/is.22038.bol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing computational cost during robot navigation and human-robot interaction with a human-inspired reinforcement learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dromnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Renaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Maragos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.1297-1323. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-022-00942-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal interactivity in-and-between humans, animals and robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Briefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Dassow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricard Marxer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/is.00016.che⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Virtual Patients as a Simulation-Based Framework for Training Clinician-Patient Communication Skills: An Overview of Their Use in Psychiatric and Geriatric Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.827312. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.827312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if Social Robots Look for Productive Engagement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jauwairia Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dillenbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.55-71. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-021-00766-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIC: Curriculum Learning and Imitation for object Control in non-rewarding environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2019.2933371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Behavioral Creativity of a Proactive Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sera Buyukgoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.694177. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2021.694177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Embodied Agents Through Social Cues: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wallkötter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Tulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3457188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Motherese” Prosody in Fetal-Directed Speech: An Exploratory Study Using Automatic Social Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Parlato-Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Marques Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.646170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It Is Not the Robot Who Learns, It Is Me.&amp;quot; Treating Severe Dysgraphia Using Child-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Asselborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Johal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.596055. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.596055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Transparent Robot Learning through TDRL-based Emotional Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Broekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.352-362. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2019.2893348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents with borderline personality disorder show a higher response to stress but a lack of self-perception: Evidence through affective computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bourvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aveline Aouidad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Spodenkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Palestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.110095. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnpbp.2020.110095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does Modality Matter? Investigating the Synthesis and Effects of Multi-modal Robot Behavior on Social Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Tatarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvid Kappas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-021-00839-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in gaze behaviour during social interaction: An eye-tracking study with an embodied conversational agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (6), pp.174702182098216. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1747021820982165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement in Human-Agent Interaction: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Oertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jauwairia Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Obaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactively shaping robot behaviour with unlabeled human instructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-020-09459-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAME-ON: A Multimodal Dataset for Cohesion and Group Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nale Lehmann-Willenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Likforman-Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.124185-124203. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3005719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement in Human-Agent Interaction: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Oertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jauwairia Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Obaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.92. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2020.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior and interaction imaging at 9 months of age predict autism/intellectual disability in high-risk infants with West syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Palestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marluce Leitgel Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Afshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41398-020-0743-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social Simon effect in the tactile sensory modality: a negative finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Pérusseau-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Anastassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boukallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-019-00911-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective and Behavioural Computing: Lessons Learnt from the First Computational Paralinguistics Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Batliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, pp.156-180. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2018.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emotional component of Infant Directed-Speech: A cross-cultural study using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Parlato-Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maximilien Cadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Viaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Ghattassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (2), pp.106-113. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2019.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a motor signature in autism: Studies from human-machine interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.182-187. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-based facial representation for real-time Action Units intensity detection across datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.477-489. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-017-0645-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormonal Risk Factors for Osteoporosis: Different Profile Among Antipsychotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Maria Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Billeci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child and Adolescent Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (10), pp.719-726. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cap.2017.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguish self- and hetero-perceived stress through behavioral imaging and physiological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Spodenkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bourvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.107-114. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnpbp.2017.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Own-Body-Transformations in Children and Adolescents With Typical Development, Autism Spectrum Disorder, and Developmental Coordination Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and autism care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Palestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (6), pp.474-483. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/YCO.0000000000000455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-linguistic infants employ complex communicative loops to engage mothers in social exchanges and repair interaction ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bourvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magi Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.170274. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.170274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal Synchronization, Motor Coordination, and Control Are Impaired During a Dynamic Imitation Task in Children With Autism Spectrum Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces haptiques et tactiles pour l'autisme: une revue systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Pérusseau-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Anastassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boukallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.65-90. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.181.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying patterns of joint attention during human-robot interactions: An application for autism spectrum disorder assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Maria Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Billeci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Narzisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A natural interface based on intention prediction for semi-autonomous micromanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.17-30. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-018-0259-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children Facial Expression Production: Influence of Age, Gender, Emotion Subtype, Elicitation Condition and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.446. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOLIAH (Gaming Open Library for Intervention in Autism at Home): a 6-month single blind matched controlled exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Narzisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tilmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child and Adolescent Psychiatry and Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13034-017-0154-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Automatic Analysis of Engagement and Its Relationship to Personality in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Celiktutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.705-721. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2614525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze Behavior Consistency among Older and Younger Adults When Looking at Emotional Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.548 </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards engagement models that consider individual factors in HRI: on the relation of extroversion and negative attitude towards robots to gaze and speech during a human-robot assembly task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Provasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-016-0357-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between Automatically Extracted Motion Features and the Quality of Mother-Infant Interactions at 4 and 13 Months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Egmose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Cordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Smith-Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Skovgaard Væver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, jeux sérieux et robotique : réalité tangible ou abus de langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (5), pp.438-445. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Study of Primitive Emotional Contagion in Dyadic Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Social Science and Computer Science Workflow Processes for Studying Group Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Ming Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Group Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (5), pp.568-590. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1046496417721747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of psychotherapy videos by using synchrony signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.S147. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2017.01.1994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, jeux sérieux et robotique : réalité tangible ou abus de langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (5), pp.438-445. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated prediction of Extraversion during Human-Humanoid interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Maria Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-017-0399-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOLIAH: A Gaming Platform for Home-Based Intervention in Autism – Principles and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Narzisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tilmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Facial Action Unit Intensity Prediction with Regularized Metric Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2016.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Non-Verbal Vocalizations and Hormones during Father-Infant Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omri Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bourvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delaherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (4), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2015.2478468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction and behaviour imaging: a novel method to measure mother–infant interaction using video 3D reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Viaux-Savelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (5), pp.e816. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/tp.2016.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots Learn to Recognize Individuals from Imitative Encounters with People and Avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew N. Meltzoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.19908. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep19908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust as indicator of robot functional and social acceptance. An experimental study on user conformation to iCub answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts de l’étude des interactions précoces mère-bébé par des méthodes automatisées de traitement du signal social : applications à la psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Viaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 200 (6), pp.1203-1220. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0001-4079(19)30639-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal stress detection from multiple assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Spodenkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PP (99), pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2016.2631594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Challenges in Modelling, Analysis and Synthesis of Human Behaviour in Human–Human and Human–Machine Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vinciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.397-413. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-015-9326-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for age limits through emotional crossmodal integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Luherne-Du Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.691. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered identification with relative preservation of emotional prosody production in patients with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.106-115. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2015.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic measure of imitation during social interaction: A behavioral and hyperscanning-EEG benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delaherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.118-126. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Engagement with Social Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-015-0298-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant’s engagement and emotion as predictors of autism or intellectual disability in West syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Robel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Laznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.143-149. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00787-013-0430-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social signal processing for studying parent–infant interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Viaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1437. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Technologies for Autistic Children: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Narzisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tilmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Muratori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pioggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.722-740. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-014-9276-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Synchrony Matters during Mother-Child Interactions: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Viaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.e113571. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0113571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How children with autism spectrum disorder behave and explore the 4-dimensional (spatial 3D+time) environment during a joint attention induction task with a robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Maria Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tilmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (7), pp.814-826. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course of maternal prosodic incitation (motherese) during early development in autism: An exploratory home movie study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel S Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Saint Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Muratori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (3), pp.480-496. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/is.14.3.08cas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of using rhythmic metrics and SVM to assess dysarthric severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Selouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Doghmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas O'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Shaughnessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (3), pp.248. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBM.2014.064405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot initiative in a team learning task increases the rhythm of interaction but not the perceived engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2014.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning of Social Signatures Through Imitation Game Between a Robot and a Human Partner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tilmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (3), pp.213-225. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAMD.2014.2319861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robadom, un robot d'aide et de soutien à domicile: le point de vue des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Huei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Cristancho-Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cornuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an assistive robot for older adults: the Robadom project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Huei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Cristancho-Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Parentese Prosody and Fathers' Involvement in Interacting Facilitate Social Interaction in Infants Who Later Develop Autism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel S Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Laznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e61402. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'une collaboration socio­-affective entre une personne et le robot Jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Etre avec les robots humanoîdes. Relation. Réciprocité. Réceptivité ?, 2 ( 1), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometric Applications Related to Human Beings: There Is Life beyond Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Faundez-Zanuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Mekyska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Sesa-Nogueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Monte-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.136-151. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-012-9169-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an assistive robot for older adults: The ROBADOM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-H. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wróbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cristancho-Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.119-123. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxytocin shapes parental motion during father–infant interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omri Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delaherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (6), pp.20130828. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2013.0828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the communicative and coordination skills of children with Autism Spectrum Disorders and typically developing children using social signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delaherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bigouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.741-756. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dysarthric speech through rhythm metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-A. Selouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O’shaughnessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Doghmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.43-49. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2012.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Robadom : conception d'un robot d'assistance pour les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Huei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Cristancho-Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie [1976 - ..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tome 38 (5), pp.349-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-talk Discrimination in Human–Robot Interaction Situations for Supporting Social Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.277-289. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-013-0179-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motherese in Interaction: At the Cross-Road of Emotion and Cognition? (A Systematic Review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel S Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e78103. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0078103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of prosody: Application to atypical prosody recognition in ASD, PDD-NOS and specific language impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (5), pp.S32. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2012.05.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal synchrony: A survey of evaluation methods across disciplines and its application to ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delahaerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (5), pp.S32-S33. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2012.05.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation game between a human and a robot for the motor actions learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (5), pp.S41. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2012.05.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangelo, an European research project exploring new, ICT-supported approaches in the assessment and treatment of autistic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonfiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maharatna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Muratori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (5), pp.S33. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2012.05.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal Synchrony: A Survey of Evaluation Methods across Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delaherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Viaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.349-365. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/T-AFFC.2012.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social signal processing and personal robotics for psychopathology: Signals, communicative acts and behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (5), pp.S4. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2012.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation highlights subtle interactions between autistic babies and their parents, who are sensitive to their child's particularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Laznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (5), pp.S53. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2012.05.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Parents Recognize Autistic Deviant Behavior Long before Diagnosis? Taking into Account Interaction Using Computational Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel S Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Laznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (7), pp.e22393. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Intonation Recognition for the Prosodic Assessment of Language-Impaired Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Szaszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Robel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.1328-1342. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2010.2090147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential language markers of pathology in Autism, Pervasive Developmental Disorder Not Otherwise Specified and Specific Language Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.1402-1412. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2011.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized home video detection for motherese may help to study impaired interaction between infants who become autistic and their parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel S Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Parlato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1), pp.e6-e18. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mpr.332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and semi-supervised infant-directed speech classification for parent-infant interaction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (9-10), pp.1149. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and semi-supervised infant-directed speech classification for parent-infant interaction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (9-10), pp.1149-1161. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is MRI useful to assess labral reduction following acute anterior shoulder dislocation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Huten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvauferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (3), pp.203-7. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.otsr.2009.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What studies of family home movies can teach us about autistic infants: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel S Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Laznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.355-366. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2009.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on non-linear and non-conventional speech processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Faundez-Zanuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (9), pp.713. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing feature complementarity by evolution strategy: Application to automatic speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (9), pp.724-731. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2009.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood Linear Programming Data Fusion for Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Monte-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Faundez-Zanuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Sole-Casals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (9), pp.820. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2008.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Scale Feature Extractions for Emotional Speech Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdhaoui Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ringeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on LP-residual representations for speaker identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faundez-Zanuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (3), pp.487-494. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2008.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood linear programming data fusion for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Monte-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Faundez-Zanuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Sole-Casals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (9), pp.820-830. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2008.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing feature complementarity by evolution strategy: Application to automatic speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (9), pp.724. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2009.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant neural predictive coding applied to phoneme recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Zarader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56, pp.141-166. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2002.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-FailSense: Towards General Robotic Failure Detection with Vision-Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics &amp; Automation (ICRA 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic User Modeling for Social Robotics with Multimodal Pre-trained Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Abrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Malecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacquet Crétides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '25: International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Canberra Australia, France. pp.337-343, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3716553.3750768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What About the Children? Evaluating and Mitigating Ageism in Medical QA Benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Bahaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR Workshop on AI for Children: Healthcare, Psychology, Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USER-VLM 360: Personalized Vision Language Models with User-aware Tuning for Social Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Bahaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Abrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '25: International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Canberra Australia, France. pp.326-336, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3716553.3750767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique agrégative graduelle pour les systèmes d'argumentation bipolaires pondérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Munro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robots in Learning Scenarios: Useful Tools to Improve Students’ Attention or Potential Sources of Distraction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Truck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Florence, Italy. pp.124-134, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24670-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans' Spatial Perspective-Taking When Interacting with a Robotic Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Abrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite AI for Behavior Analysis in Social Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Carlos dos Santos Melicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linyun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latha Soorya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '23: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris France, France. pp.389-397, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3616237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation and Causal Models in Human-Machine Interaction: A Round Trip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Munro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Örebro, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation and learning dynamics under risk diversity and financial incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando P. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco S. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco C. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 21st International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2022),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03679246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLOT-V: Supervised Learning of Observer Models for Legible Robot Motion Planning in Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wallkötter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Castellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 31st IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’équivalence entre les modèles structurels causaux et les systèmes abstraits d’argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Munro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does What Users Say Match What They Do? Comparing Self-Reported Attitudes and Behaviours towards a Social Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Tatarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 31st IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatically Learning from Pedagogical Demonstrations in Multi-Goal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Caselles-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-sixth Conference on Neural Information Processing Systems (NeurIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Interplay between Social and Task Dimensions of Cohesion to Predict its Dynamics Leveraging Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Likforman-Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3462244.3479940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Gaze Behavior and Proxemics to Coordinate Conversational Roles in Group Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Tatarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Waterloo (Virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIEF: Learning to Influence through Evaluative Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive and Learning Agents Workshop (AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, London (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots for Learning - Learner-Centred Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Johal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer K Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Lemaignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI '21: ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Boulder CO, United States. pp.715-716, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3434074.3444873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding Language to Autonomously-Acquired Skills via Goal Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quietly angry: declared customer satisfaction vs. automatically detected emotion in contact center calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Samoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 3rd Intl. Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots (VIHAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching a Robot with Unlabeled Instructions: The TICS Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, London (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Valence Emotion to Predict Group Cohesion’s Dynamics: Top-down and Bottom-up Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Likforman-Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Affective Computing &amp; Intelligent Interaction (ACII 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Event Nara, Japan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception des Interactions avec un Patient Virtuel Alzheimer pour la Formation du Personnel Soignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'20.21 - 32e Conférence Francophone pour l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.17:1-12, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450522.3451337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd Edition of Solutions for Socially Intelligent HRI in Real-World Scenarios (SSIR-HRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Tatarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sera Buyukgoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaquib Tabrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI '21: ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Boulder CO USA, France. pp.694-696, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3434074.3444874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dynamics of Task and Social Cohesion from the Group Perspective Using Nonverbal Motion Capture-based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Walocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insights on Group &amp; Team Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Netherlands. pp.182-190, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395035.3425963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Explanations and Demonstrations: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Tulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wallkötter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Interactive Natural Language Technology for Explainable Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dubin, Virtual, Ireland. pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating an Observer in Interactive Reinforcement Learning to Learn Legible Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 29th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Naples, Italy. pp.760-767, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN47096.2020.9223338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Difference between Solving and Teaching in Sensorimotor Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI '20: ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom. pp.139-141, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3371382.3378284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Recognition with Attentive End-to-End Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail El Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '20: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Netherlands, France. pp.694-698, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382507.3418834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirl: enriching actor-critic RL with non-expert human teachers and a trust model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th IEEE International Conference on Robot and Human Interactive Communication, RO-MAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Role Coordinator for Groups in Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Tatarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Interaction in Socially Assistive Robots (QISAR) workshop at the 11th International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURIOUS: Intrinsically Motivated Modular Multi-Goal Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - Thirty-sixth International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934921v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How unitizing affects annotation of cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nale Lehmann-Willenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualtiero Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2019.8925527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Attribution of Emotional State - How Embodiment Features and Social Traits Affect the Perception of an Artificial Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Paetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 27th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nanjing, France. pp.495-502, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2018.8525700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Effect for the Design of Tactile Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Pérusseau-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Anastassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boukallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pisa, Italy. pp.69-79, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93445-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic-Based Interaction for Teaching Robot Behavior Compositions Using Spoken Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Paléologue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Qingdao, China. pp.421-430, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05204-1_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task Feature Learning for EEG-based Emotion Recognition Using Group Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, France. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoWriter robot: improving attention in a learning-by-teaching setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Italian Workshop on Artificial Intelligence and Robotics A workshop of the XVII International Conference of the Italian Association for Artificial Intelligence (AI*IA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOEEG: A new multimodal dataset for dynamic EEG-based emotion recognition with audiovisual elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Conneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.738-742, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based approach for Robot and Ambient System collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Intelligent Social Robots: Social Cognitive Systems in Smart Environments, in conjunction with the 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN) – Lisbon – Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining artificial curiosity and tutor guidance for environment exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Behavior Adaptation, Interaction and Learning for Assistive Robotics at IEEE RO-MAN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture recognition analysis during human-robot imitation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Guedjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France. pp.193-194, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEVLRN.2016.7846817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of embodiment on facial mimicry in HRI using computer vision-based measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Paetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, France. pp.579-586, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Link between Self-assessed Mimicry and Embodiment in HRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Paetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Companion of the 2017 ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New-York, United States. pp.245-246, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3029798.3038317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving quality of life with a narrative companion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Paléologue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, France. pp.127-134, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of individual social traits on robot learning in a human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Guedjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPENCER: A Socially Aware Service Robot for Passenger Guidance and Help in Busy Airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Triebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai A Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Breuers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Field and Service Robotics (FSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toronto, Canada. pp.607-622, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27702-8_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots Learning How and Where to Approach People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar A Islas Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmish Khambhaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, NY, United States. pp.347-353, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Analysis of Typical and Atypical Encoding of Spontaneous Emotion in the Voice of Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings INTERSPEECH 2016, 17th Annual Conference of the International Speech Communication Association (ISCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, CA, United States. pp.1210-1214, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On leveraging crowdsourced data for automatic perceived stress detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2016 - 18th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tokyo, Japan. pp.113-120, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993148.2993200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal and multilevel system for robotics treatment of autism in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Palestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Social Learning and Multimodal Interaction for Designing Artificial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3005338.3005341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A humanoid robot controlled by neurofeedback to reinforce attention in autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pallanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Italian Workshop on Artificial Intelligence and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the dynamics of individual behaviors for group detection in crowds using low-level features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Adair Islas Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 25th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States. pp.1104-1111, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training a robot with evaluative feedback and unlabeled guidance signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New York, United States. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially guided xcs: using teaching signals to boost learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO (Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain. pp.1021-1028, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739482.2768452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-Task Learning for HRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.472-481, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial Action Unit intensity prediction via Hard Multi-Task Metric Learning for Kernel Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 11th IEEE International Conference and Workshops on Automatic Face and Gesture Recognition (FG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ljubljana, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG.2015.7284868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting extraversion from non-verbal features during a face-to-face human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Rahbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement detection based on mutli-party cues for human robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xi'an, China. pp.341-347, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2015.7344593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person-specific behavioural features for automatic stress detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ljubljana, Slovenia. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG.2015.7284844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially Guided XCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO Companion '15 Proceedings of the Companion Publication of the 2015 Annual Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.1021-1028, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739482.2768452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyncPy: a Unified Open-source Analytic Library for Synchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Usta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERPERSONAL '15 Proceedings of the 1st Workshop on Modeling INTERPERsonal SynchrONy And infLuence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seattle, United States. pp.41-47, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2823513.2823520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-level context-based modeling of engagement in Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 11th IEEE International Conference and Workshops on Automatic Face and Gesture Recognition (FG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ljubljana, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG.2015.7284845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention inference learning through the interaction with a caregiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walyd Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Joint IEEE International Conferences on Development and Learning and Epigenetic Robotics (ICDL-Epirob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Genoa, Italy. pp.153-154, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEVLRN.2014.6982971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential human reaction aware mobile robot motion planner: Potential cost minimization framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar A Islas Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 RO-MAN: The 23rd IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom. pp.441-448, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2014.6926292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo2 Project: Humanoid Robot Assistant and Companion for Everyday Life: I. Situation Assessment for Social Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC: Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Torino, Italy. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation automatique de l'imitation dans l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMI2S: A Lightweight Framework for Distributed Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation, Modeling, and Programming for Autonomous Robots. SIMPAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. pp.267-278, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11900-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention prediction approach to interact naturally with the microworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besacon, France. pp.396-401, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Inter-Personal Synchrony in Extracting Social Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMIR '14 Proceedings of the 2014 Workshop on Roadmapping the Future of Multimodal Interaction Research including Business Opportunities and Challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Istanbul, Turkey. pp.9-12, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2666253.2666263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How A Navigating Robot Decides Whether To Exploit Human Cooperation: Potential Co-Cost Minimization Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI 2014 Workshop on Algorithmic Human-Robot Interaction, Bielefeld, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot initiative increases the rhythm of interaction in a team learning task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timing in Human-Robot interaction, Workshop of the 9th ACM/IEEE Int. Conf. on Human-robot interaction - HRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Coordination Assessment: Distinguishing between Shape and Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delaherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koby Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Workshop on Multimodal Pattern Recognition of Social Signals in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Berlin, Germany. pp.9-18, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37081-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Posture and Head Movements of Impaired People During Interactions with Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Maria Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Image Analysis and Processing (ICIAP) i</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Naples, Italy. pp.41-49, </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41190-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal People Engagement with iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologically Inspired Cognitive Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Palermo, Italy. pp.59-64, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34274-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of social speech signals using adaptation of segmental HMMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathish Pammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Affective Social Speech Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning object names through shared attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS - Int. Workshop on Developmental Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Coordination Assessment: Distinguishing between Shape and Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gerardeaux-Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Pattern Recognition of Social Signals in Human-Computer-Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.9-18, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37081-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INTERSPEECH 2013 Computational Paralinguistics Challenge: Social Signals, Conflict, Emotion, Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Steidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Batliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vinciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus R. Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013: 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating facial landmarks with binary map cross-correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 20th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2978-2982, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cues for making a humanoid child more ''human-like'' during social learning tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS - Int. Workshop Towards social humanoid robots: what makes interaction human-like?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tokyo, Japan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An embedded 3D human motion capture using the prediction provided from a walking model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Clady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 4th IEEE RAS &amp; EMBS International Conference on Biomedical Robotics and Biomechatronics (BioRob 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.1740-1746, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BioRob.2012.6290704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un Robot &amp;quot; Majordome &amp;quot; sur l'état psychoaffectif et cognitif de personnes âgées ayant des troubles cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Huei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Cristancho-Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGG 2012, 32ème journées annuelles de la société française de gériatrie et de gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of affects from non-facial expressions of the robot Nabaztag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Huei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Cristancho-Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISG, International Society for Gerontechnology/ISARC, International Symposium of Automation and Robotics in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning postures through an imitation game between a human and a robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delaherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, San Diego, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DevLrn.2012.6400880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and human interaction for developmental learning of objects and affordances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya Lyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gérardeaux-Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 12th IEEE-RAS International Conference on Humanoid Robots - HUMANOIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Santa Monica, United States. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Imitation Assessment in Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koby Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delaherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior Understanding. HBU 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. pp.161-173, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34014-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust continuous prediction of human emotions using multiscale dynamic cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th ACM international conference on Multimodal interaction (ICMI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santa Monica, United States. pp.501, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2388676.2388783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal human detection and fuzzy decisional engine for interactive behaviors of a mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Melchior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 3rd International Conference on Cognitive Infocommunications (CogInfoCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia. pp.395-400, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CogInfoCom.2012.6422013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multimodal Social-Emotional Behaviors in Autism Spectrum Disorders: An Interface between Social Signal Processing and Psychopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Privacy, Security, Risk and Trust (PASSAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.950-954, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SocialCom-PASSAT.2012.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Metrics of Speech Rhythm for the Assessment of Emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Schuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBADOM: The Impact of a Domestic Robot on Psychological and Cognitive State of the Elderly with Mild Cognitive Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Huei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Cristancho-Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CRI (Companion Robotics Institute) Workshop AAL User-Centric Companion Robotics Experimentoria, Supporting Socio-ethically Intelligent Assistive Technologies Adoption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of coordination in an imitation task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delaherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '11 Proceedings of the 13th international conference on multimodal interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Alicante, Spain. pp.343, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2070481.2070546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An embedded human motion capture system for an assistive walking robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Clady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 12th International Conference on Rehabilitation Robotics: Reaching Users &amp; the Community (ICORR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Zurich, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICORR.2011.5975439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of coordination level in an imitation task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delaherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J-HGBU '11 Proceedings of the 2011 joint ACM workshop on Human gesture and behavior understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Scottsdale, United States. pp.25, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072572.2072582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delaherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSPW '10 Proceedings of the 2nd international workshop on Social signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Firenze, Italy. pp.47, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1878116.1878131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Services for Elderly People: The ROBADOM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Huei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pevedic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fassert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE workshop : Robots that care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Delf, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Features Extraction for Infant Directed Speech Discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Kessous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nonlinear Speech Processing. NOLISP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vic, Spain. pp.120-127, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11509-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice and graphical-based interfaces for interaction with a robot dedicated to elderly and people with cognitive disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupourque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 RO-MAN: The 19th IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Viareggio, Italy. pp.785-790, </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2010.5598698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic gait characterization for a mobility assistance system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 11th International Conference on Control Automation Robotics &amp; Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Singapore, Singapore. pp.473-478, </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2010.5707864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Speech Classification Based on Multi View Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 20th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.4488-4491, </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for motherese detection using a semi-supervised algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Workshop on Machine Learning for Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2009.5306198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Huang transform based physiological signals analysis for emotion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Ajman, United Arab Emirates. pp.334-339, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2009.5407547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Robot/Agent backchannels during a storytelling experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Moubayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.3749-3754, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional speech characterization based on multi-features fusion for face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 3rd International Conference on Signals, Circuits and Systems (SCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody Modelling of Speech Aphasia: Case Study of Algerian Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Selouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noueddine Doghmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Technologies: from Theory to Applications (ICTTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motherese detection based on segmental and supra-segmental features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Zong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 19th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary Features for Speaker Verification Based on Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.IV-285-IV-288, </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi filter banks approach for speaker verification based on genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nonlinear Speech processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Predictors based on the Functionally Expanded Neural Networks for Speech Feature Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Engineering of Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Islamabad, Pakistan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEIS.2006.1703129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filter Bank Design for Speaker Diarization Based on Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Acoustics Speed and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.I-673-I-676, </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear predictors based on the functionally expanded neural network for speech feature extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Engineering of Intelligent Systems (ICEIS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Islamabad, Pakistan. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un algorithme génétique à la synthèse d'un prétraitement non linéaire pour la segmentation et le regroupement du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Journée d'Etudes sur la Parole (JEP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France. pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The predictive self-organizing map : application to speech features extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Zarader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Feiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Self-Organizing Maps - WSOM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00188820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear predictive models for speech processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Faundez- Zanuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on artificial neural networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, -, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive kohonen map for speech features extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks: Formal Models and Their Applications - ICANN 2005,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new nonlinear feature extraction algorithm for speaker verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Faundez-Zanuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spoken Langage Processing (ICSLP 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Iles Jeju, Corée, Unknown Region. pp.1405-1408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new nonlinear speaker parameterization algorithm for speaker identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Faundez-Zanuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Odyssey 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toledo, Spain. pp.309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifieur à prototypes et codage neuro-prédictif pour l'extraction non linéaire de caractéristiques pour la classification de phonèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole (JEP 04'),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative modular neural predictive coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 IEEE XIII Workshop on Neural Networks for Signal Processing (IEEE Cat. No.03TH8718)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France. pp.637-646, </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NNSP.2003.1318063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular neural predictive coding for discriminative feature extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustic, Speech an Signal Processing 2003 (ICASSP' 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximization of the modelisation error ration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non Linear Speech processing (NOLISP 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative training for neural predictive coding applied to speech features extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Zarader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2002 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Honolulu, United States. pp.852-857 vol.1, </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2002.1005585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modular Neural Predictive Coding architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Neural Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Singapore, Singapore. pp.452-456, </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICONIP.2002.1202211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural predictive coding for speech : the dfe-npc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium. pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant features extraction by predictive neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciryl Chavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal, Speech and Image Processing (SSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La Valette, Malta. pp.1831-1835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual emotion recognition: A dynamic, multimodal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.44-51, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Human-AI Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lukowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2026, 978-3-031-61050-9. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots (VIHAR 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mandel-Briefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Dassow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricard Marxer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2-9562029-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Behavior Understanding, 7th International Workshop, HBU 2016, Amsterdam, The Netherlands, October 16, 2016, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Cohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ali Salah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46843-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Nonlinear Speech Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Milgram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77347-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Advanced Course on Human-Centered AI: Learning Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dignum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chetouani, M.; Dignum, V.; Lukowicz, P.; Sierra, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13500, Springer International Publishing, pp.3-7, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24349-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Robot Learning: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chetouani, M.; Dignum, V.; Lukowicz, P.; Sierra, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Centered Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13500, Springer International Publishing, pp.140-172, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24349-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique de la recherche en temps de pandémie : un retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Debailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Dhombres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Chauvin; Annick Clement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorbonnavirus - Regards sur la crise du coronavirus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Essais de la Sorbonne, Sorbonne Université Presses, 2021, 979-10-231-0705-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology for Assisting During the Comprehensive Geriatric Assessment Process: The ASSESSTRONIC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Palestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuelo Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robotics Research: From Lab to Market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-247, 2020, </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22327-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Signal Processing and Socially Assistive Robotics in Developmental Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Signal Processing Part IV - Applications of Social Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316676202.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal synchrony: from social perception to social interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delaherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Judee K. Burgoon, University of Arizona Nadia Magnenat-Thalmann, Université de Genève Maja Pantic, Imperial College London Alessandro Vinciarelli, University of Glasgow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Signal Processing Part II - Machine Analysis of Social Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.202-212, 2017, Social Signal Processing, 9781316676202. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316676202.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Detection of Engagement in Groups of Children Using Rank Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaebok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiet Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Charisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Zaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-48, 2016, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46843-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Social Signal Processing (SSP) Can Help Assessment of Bonding Phenomena in Developmental Psychology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delaherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Nets and Surroundings. Smart Innovation, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-356, 2013, </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35467-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Perception of Emotional “Voices”: A Cross-Cultural Comparison among American, French and Italian Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Riviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Verbal and Nonverbal Communication and Enactment. The Processing Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.368-377, 2011, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25775-9_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Parent-Infant Behaviors Using Non-negative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">oward Autonomous, Adaptive, and Context-Aware Multimodal Interfaces. Theoretical and Practical Issues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.436-447, 2011, </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18184-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Motherese Detection for Face-to-Face Interaction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sofia Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Signals: Cognitive and Algorithmic Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.248-255, 2009, </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00525-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximising Audiovisual Correlation with Automatic Lip Tracking and Vowel Based Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometric ID Management and Multimodal Communication. BioID 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-72, 2009, </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04391-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting a Vowel Based Approach for Acted Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbal and Nonverbal Features of Human-Human and Human-Machine Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-254, 2008, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70872-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Filter Bank Approach for Speaker Verification Based on Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nonlinear Speech Processing. NOLISP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-113, 2007, </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77347-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Speech Enhancement: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Squartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bastari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nonlinear Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4391, Springer Berlin Heidelberg, pp.217-248, 2007, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71505-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sub-band Processing Framework Using Non-linear Predictive Models for Speech Feature Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analyses and Algorithms for Speech Processing. NOLISP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.284-290, 2006, </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11613107_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Speech Feature Extraction for Phoneme Classification and Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Faundez-Zanuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zarader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Speech Modeling and Applications. NN 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.344-350, 2005, </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11520153_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value analysis to outline the future of robotics in healthcare - PRAMAD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gafton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Liauzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Braive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobiAxis: An Embodied Learning Task for Teaching Multiplication with a Social Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Tatarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wallkötter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sera Buyukgoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language-Conditioned Goal Generation: a New Approach to Language Grounding in RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Feedback from Robots and Agents in a Storytelling Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Al Moubayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] eNTERFACE'08, August 4 th -August 29 th Paris, France Project 7: Final Project Report. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId864"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -31449,51 +106,643 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13A7CA98"/>
+    <w:nsid w:val="91D6C221"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="A0F12609"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="02347280"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="EC27B51F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="D12A93B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31598,50 +847,62 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -31680,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-chetouani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2920-4539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089021916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5854-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Suarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kartmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leidner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3501954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05417083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Baraka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifrah Idrees" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Kessler Faulkner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdem Biyik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Booth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779297" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Maman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nale Lehmann- Willenbrock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2024.3349910" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briefer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dassow" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.00016.che" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03829879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dromnelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00942-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Samoul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seichepine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.22038.bol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauwairia Nasir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bruno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00766-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Buyukgoz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chamoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.694177" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wallk&#246;tter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tulli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Castellano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paiva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457188" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152170v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Asselborn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zammouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.596055" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Parlato-Oliveira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saint-Georges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pellerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Marques Pereira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.646170" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03064365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bourvis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Aouidad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spodenkiewicz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Palestra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aigrain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2020.110095" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Tatarian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stower" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rudaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Kappas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00839-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Broekens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2893348" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820982165" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2019.2933371" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011388v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Oertel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Obaid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Najar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-020-09459-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ceccaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nale Lehmann-Willenbrock" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3005719" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124316v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00092" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553787v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluce Leitgel Gille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afshar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0743-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hupont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0645-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedjou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Anzalone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucenna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guigon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.08.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maximilien Cadic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ghattassi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2019.10.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix P&#233;russeau-Lambert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Anastassova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukallel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-019-00911-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Schuller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weninger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Batliner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2018.02.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076860v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.11.023" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gauthier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00676" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000455" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01714653v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magi Singer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170274" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446606v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Lim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Okuno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maria Anzalone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Billeci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cap.2017.0158" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01467" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0065" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738593v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Narzisi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422898v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0259-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422897v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00446" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322231v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefort" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Provasi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-016-0357-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518089v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avril" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Luherne-Du Boullay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00548" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422969v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Salam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Gunes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2614525" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287734v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Egmose" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Cordes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Smith-Nielsen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Skovgaard V&#230;ver" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032774v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCFGSBPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422910v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fisher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ming Chiu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046496417721747" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gargot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chetouani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2017.01.1994" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179138v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-017-0399-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422907v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jouen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tilmont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13034-017-0154-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342065v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Lecl&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Viaux-Savelon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bodeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Achard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2016.82" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279447v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N. Meltzoff" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19908" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Gaudiello" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.057" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318177v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicolle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2016.03.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Weisman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delaherche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2015.2478468" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bono" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hommel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00070" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422976v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-4079(19)30639-9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dubuisson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631594" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423006v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Plaza" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00691" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423022v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Templier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Belot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bocquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0524" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423000v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vinciarelli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esposito" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-015-9326-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422982v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.09.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158293v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boucenna" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-015-0298-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366294v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113571" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423047v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2014.03.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06VSZTVT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423111v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Muratori" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pioggia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-014-9276-x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423110v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Dahmani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Selouani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Doghmane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O'" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Shaughnessy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBM.2014.064405" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423133v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S Cassel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saint Georges" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mahdhaoui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.14.3.08cas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woody Rousseau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2014.00005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423049v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2014.2319861" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423101v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Laznik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-013-0430-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324725v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michelet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01437" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423127v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Wu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wr&#243;bel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristancho-Lacroix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamali" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZHSX86B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423118v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Rondeau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0828" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423124v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bigouret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2013.02.003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83V1G9D8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423160v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahmani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Selouani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O&#8217;shaughnessy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doghmane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2012.05.005" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832051v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Huei Wu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Wrobel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Cristancho-Lacroix" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kerherv&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423158v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Faundez-Zanuy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hussain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Mekyska" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Sesa-Nogueras" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Monte-Moreno" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9169-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423151v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-013-0179-x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F7A02BC9C9725CF7D2A529206B9081CDEEB6F42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423120v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Apicella" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078103" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852261v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1758" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832065v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Kamali" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920338v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cornuet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618730v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061402" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423194v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delahaerche" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.05.105" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G523JGMT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423204v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucena" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaussier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.05.147" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSVC7J8G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423200v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonfiglio" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliano" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maharatna" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muratori" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.05.106" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXP8L5KW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423205v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/T-AFFC.2012.12" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423198v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.04.023" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8WT5329-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423196v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Georges" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahdhaoui" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Laznik" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.05.205" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2KTBS2C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423202v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ringeval" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.05.104" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBQBGXFH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423449v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demouy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szaszak" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2090147" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423426v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2011.01.026" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4L3B8G6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423444v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Parlato" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.332" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779290v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.05.005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423438v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423441v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022393" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749006v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ropars" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Huten" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvauferrier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2009.12.004" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWGTZ7RV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423457v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2009.10.017" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-817V5QDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423462v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zarader" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.06.001" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SZF4QVT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423465v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbuillet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Zarader" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.01.005" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550282v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sole-Casals" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2008.05.009" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519132v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdhaoui Ammar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423469v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faundez-Zanuy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.08.008" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMQSDKR5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423466v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550286v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423553v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2002.08.001" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M59WMLNC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519469v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grislain" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134272v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Bahaj" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312312v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Abrini" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malecot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Lai" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquet Cr&#233;tides" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3716553.3750768" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312306v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3716553.3750767" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04648004v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Munro" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209278v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316804v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carlos dos Santos Melicio" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyun Xiang" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Dillon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latha Soorya" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616237" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04065561v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Charpentier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24670-8_12" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709609v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03739302v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709606v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828002v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caselles-Dupr&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551137v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Merhej" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P. Santos" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco S. Melo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C. Santos" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03739310v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258081v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224579v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169202v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer K Olsen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lemaignan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434074.3444873" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409892v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3479940" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429505v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426962v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224574v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121146v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akakzia" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567064v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451337" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173527v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaquib Tabrez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Hayes" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434074.3444874" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152058v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walocha" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425963" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152179v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984877v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bied" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223338" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984868v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371382.3378284" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152064v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail El Bani" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382507.3418834" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124262v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rutard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152031v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Volta" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Volpe" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2019.8925527" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934921v2" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829783v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422895v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93445-7_7" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422893v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Paetzel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525700" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422890v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pal&#233;ologue" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05204-1_41" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422892v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hajlaoui" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553390" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422901v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Denmat" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581363v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422947v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Conneau" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081305" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422943v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691767v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Guedjou" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846817" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422939v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Peters" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172361" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422938v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3029798.3038317" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566787v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172291" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692664v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172311" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01568834v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar A Islas Ram&#237;rez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmish Khambhaita" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745154" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01568853v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Triebel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai A Arras" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Beyer" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Breuers" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27702-8_40" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494014v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Marchi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-766" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422960v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993200" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422953v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Esposito" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3005338.3005341" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422951v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tanet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pallanca" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422973v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adair Islas Ramirez" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745246" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124264v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745140" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189065v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Rahbar" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422997v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344593" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364098v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284844" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423004v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2768452" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423008v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284868" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422990v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5_47" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422986v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Usta" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2823513.2823520" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423011v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284845" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124265v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989129v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423034v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_23" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423044v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878111" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423035v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walyd Abbassi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2014.6982971" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423042v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2014.6926292" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423030v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2666253.2666263" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423114v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124266v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124267v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423137v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Pammi" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423165v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37081-6_2" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NGJSS944-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423147v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Steidl" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus R. Scherer" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423139v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapp" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738613" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124268v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423157v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34274-5_16" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423122v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41190-8_5" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463273v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koby Karp" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423173v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34014-7_14" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423171v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2388676.2388783" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423162v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granata" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Melchior" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CogInfoCom.2012.6422013" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755297v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Lyubova" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G&#233;rardeaux-Viret" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651528" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423167v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaherche" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400880" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423175v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom-PASSAT.2012.111" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423192v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423178v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zong" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salini" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290704" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750334v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rigaud" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745752v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabillet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661797v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423434v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070481.2070546" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423443v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Clady" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2011.5975439" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423428v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072572.2072582" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423454v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878116.1878131" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661739v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Pevedic" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassert" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423467v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kessous" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11509-7_16" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F0RC2M0W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423452v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tapus" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupourque" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2010.5598698" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423451v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2010.5707864" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423456v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.1090" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423459v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412691" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423468v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Moubayed" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152572" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423458v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2009.5407547" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423463v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306198" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423471v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761690" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423528v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Selouani" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noueddine Doghmane" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530030" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423533v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zarader" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366905" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170177v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbuillet" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423548v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussain" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Zarader" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIS.2006.1703129" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423545v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660110" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170154v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hussain" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170155v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416478v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Faundez- Zanuy" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188820v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zarader" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Feiz" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170156v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170157v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170159v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170158v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170161v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423554v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NNSP.2003.1318063" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170160v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423561v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2002.1005585" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423557v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1202211" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170162v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170163v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciryl Chavy" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089628v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493362v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Nowak" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lukowicz" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61050-9" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429487v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mandel-Briefer" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422967v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cohn" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ali Salah" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46843-3" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423537v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Milgram" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Zarader" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77347-4" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060804v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24349-3_9" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060809v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dignum" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sierra" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24349-3_1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03237653v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422877v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Granata" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22327-4_11" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422927v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316676202.028" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422930v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/social-signal-processing/interpersonal-synchrony-from-social-perception-to-social-interaction/50D491B6C3AB7767858C80CF612C28A5" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316676202.015" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422964v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaebok Kim" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khiet Truong" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Charisi" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Zaga" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Evers" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46843-3_3" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423149v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35467-0_34" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CE66FB1D2A4A5AC5F93C58C8C1C28910E83074/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423446v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18184-9_38" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-49T0BCD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423447v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Riviello" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25775-9_34" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BVXXFDM4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423470v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sofia Cassel" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00525-1_25" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SR1QRFPW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423461v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Abel" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04391-8_9" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZX5FTMDK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423529v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70872-8_19" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1R7QT5G7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423531v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77347-4_7" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98B7G638-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423541v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Squartini" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastari" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piazza" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71505-4_12" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JZHJMNH2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423551v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11613107_25" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XF4KKBQ3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423552v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11520153_16" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LVKZ7K73-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788643v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gafton" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schiltz" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Liauzu" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Braive" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099887v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152141v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164370v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Al Moubayed" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-chetouani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2920-4539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089021916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5854-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Suarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kartmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leidner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3501954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05417083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Baraka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifrah Idrees" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Kessler Faulkner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdem Biyik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Booth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779297" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Maman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nale Lehmann- Willenbrock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2024.3349910" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Samoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seichepine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.22038.bol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03829879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dromnelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00942-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briefer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dassow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.00016.che" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauwairia Nasir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bruno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00766-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2019.2933371" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Buyukgoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chamoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.694177" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wallk&#246;tter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tulli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Castellano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paiva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457188" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Parlato-Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saint-Georges" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pellerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Marques Pereira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.646170" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Asselborn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zammouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.596055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Broekens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2893348" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03064365v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bourvis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Aouidad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spodenkiewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Palestra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aigrain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2020.110095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Tatarian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stower" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rudaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Kappas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00839-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152045v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pavic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820982165" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011388v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Oertel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Obaid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Najar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-020-09459-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ceccaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nale Lehmann-Willenbrock" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3005719" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124316v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00092" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553787v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluce Leitgel Gille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afshar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0743-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407435v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix P&#233;russeau-Lambert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Anastassova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukallel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-019-00911-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Schuller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weninger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Batliner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2018.02.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422878v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maximilien Cadic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ghattassi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2019.10.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedjou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Anzalone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucenna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guigon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.08.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422879v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hupont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0645-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446606v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Lim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Okuno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maria Anzalone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boucenna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Billeci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cap.2017.0158" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076860v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.11.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422896v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gauthier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00676" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grossard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000455" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01714653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magi Singer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170274" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422904v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01467" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0065" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738593v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Narzisi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422898v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0259-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422897v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgeois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00446" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422907v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jouen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tilmont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13034-017-0154-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422969v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Salam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Gunes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2614525" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518089v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avril" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Luherne-Du Boullay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00548" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322231v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefort" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Provasi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-016-0357-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287734v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Egmose" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Cordes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Smith-Nielsen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Skovgaard V&#230;ver" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032774v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCFGSBPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287879v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422910v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fisher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ming Chiu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046496417721747" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422935v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gargot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chetouani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2017.01.1994" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179138v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492787v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-017-0399-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422978v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bono" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hommel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00070" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318177v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicolle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2016.03.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422980v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Weisman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delaherche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2015.2478468" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342065v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Lecl&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Viaux-Savelon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bodeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Achard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2016.82" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279447v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew N. Meltzoff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19908" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Gaudiello" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefort" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.057" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422976v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-4079(19)30639-9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Dubuisson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631594" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423000v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vinciarelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esposito" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-015-9326-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423006v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Plaza" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00691" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423022v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Templier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Belot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bocquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0524" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422982v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.09.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158293v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boucenna" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-015-0298-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423101v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Laznik" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-013-0430-x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324725v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michelet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01437" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423111v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Muratori" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pioggia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-014-9276-x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366294v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113571" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423047v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2014.03.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06VSZTVT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423133v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S Cassel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saint Georges" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mahdhaoui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.14.3.08cas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423110v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Dahmani" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Selouani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Doghmane" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas O'" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Shaughnessy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBM.2014.064405" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423102v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woody Rousseau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2014.00005" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423049v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2014.2319861" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920338v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Huei Wu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Wrobel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Cristancho-Lacroix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kerherv&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cornuet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832065v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Kamali" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618730v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061402" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852261v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1758" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Faundez-Zanuy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hussain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Mekyska" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Sesa-Nogueras" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Monte-Moreno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9169-9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423127v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Wu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wr&#243;bel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristancho-Lacroix" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamali" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.003" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZHSX86B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423118v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Rondeau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0828" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423124v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bigouret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2013.02.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83V1G9D8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423160v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahmani" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Selouani" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O&#8217;shaughnessy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doghmane" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2012.05.005" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832051v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423151v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-013-0179-x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F7A02BC9C9725CF7D2A529206B9081CDEEB6F42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423120v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Apicella" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078103" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423202v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ringeval" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.05.104" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBQBGXFH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423194v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delahaerche" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.05.105" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G523JGMT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423204v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucena" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaussier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.05.147" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSVC7J8G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423200v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonfiglio" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliano" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maharatna" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muratori" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.05.106" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXP8L5KW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423205v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/T-AFFC.2012.12" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423198v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.04.023" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8WT5329-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423196v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Georges" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahdhaoui" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Laznik" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2012.05.205" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2KTBS2C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423441v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022393" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423449v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demouy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Szaszak" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2090147" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423426v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2011.01.026" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4L3B8G6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423444v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Parlato" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.332" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779290v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.05.005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423438v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749006v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ropars" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Huten" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvauferrier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2009.12.004" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWGTZ7RV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423457v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2009.10.017" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-817V5QDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423462v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zarader" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.06.001" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SZF4QVT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423465v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbuillet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Zarader" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.01.005" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550282v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sole-Casals" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2008.05.009" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519132v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdhaoui Ammar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423469v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faundez-Zanuy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.08.008" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMQSDKR5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423466v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550286v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423553v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2002.08.001" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M59WMLNC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519469v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grislain" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312312v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Abrini" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malecot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Lai" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquet Cr&#233;tides" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3716553.3750768" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134272v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Bahaj" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312306v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3716553.3750767" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04648004v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Munro" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04065561v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Charpentier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24670-8_12" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209278v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316804v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carlos dos Santos Melicio" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyun Xiang" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Dillon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latha Soorya" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616237" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03739310v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551137v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Merhej" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P. Santos" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco S. Melo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C. Santos" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709609v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03739302v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709606v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828002v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caselles-Dupr&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409892v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462244.3479940" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258081v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224579v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169202v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer K Olsen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lemaignan" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434074.3444873" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121146v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akakzia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429505v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224574v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426962v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567064v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451337" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173527v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaquib Tabrez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Hayes" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434074.3444874" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152058v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walocha" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425963" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152179v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984877v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bied" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223338" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984868v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371382.3378284" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152064v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail El Bani" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382507.3418834" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124262v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rutard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829783v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934921v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152031v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Volta" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Volpe" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2019.8925527" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422893v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Paetzel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525700" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422895v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93445-7_7" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422890v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pal&#233;ologue" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05204-1_41" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422892v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hajlaoui" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553390" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422901v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Denmat" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422947v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Conneau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081305" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422943v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581363v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691767v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Guedjou" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846817" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422939v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Peters" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172361" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422938v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3029798.3038317" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566787v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172291" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692664v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172311" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01568853v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Triebel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai A Arras" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Beyer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Breuers" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27702-8_40" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01568834v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar A Islas Ram&#237;rez" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmish Khambhaita" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745154" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494014v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Marchi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-766" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422960v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapogny" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993148.2993200" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422953v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Esposito" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3005338.3005341" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422951v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tanet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pallanca" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422973v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adair Islas Ramirez" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745246" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124264v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745140" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124265v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2768452" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422990v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5_47" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423008v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284868" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189065v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Rahbar" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422997v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344593" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364098v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284844" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423004v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422986v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Usta" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2823513.2823520" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423011v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284845" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423035v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walyd Abbassi" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2014.6982971" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423042v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2014.6926292" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989129v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423034v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_23" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423044v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878111" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423030v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2666253.2666263" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423114v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124266v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463273v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koby Karp" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37081-6_2" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NGJSS944-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423122v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41190-8_5" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423157v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34274-5_16" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423137v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Pammi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124267v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423165v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423147v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Steidl" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus R. Scherer" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423139v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapp" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738613" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124268v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423178v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zong" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salini" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290704" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750334v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rigaud" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745752v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabillet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423167v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaherche" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400880" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755297v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Lyubova" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G&#233;rardeaux-Viret" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651528" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423173v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34014-7_14" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423171v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2388676.2388783" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423162v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granata" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Melchior" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CogInfoCom.2012.6422013" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423175v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom-PASSAT.2012.111" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423192v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661797v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423434v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070481.2070546" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423443v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Clady" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2011.5975439" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423428v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072572.2072582" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423454v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878116.1878131" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661739v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Pevedic" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassert" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423467v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kessous" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11509-7_16" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F0RC2M0W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423452v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tapus" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupourque" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2010.5598698" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423451v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2010.5707864" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423456v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.1090" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423463v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306198" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423458v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2009.5407547" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423468v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Moubayed" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152572" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423459v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412691" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423528v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Selouani" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noueddine Doghmane" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530030" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423471v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761690" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423533v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zarader" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366905" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170177v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbuillet" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423548v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussain" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Zarader" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIS.2006.1703129" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423545v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660110" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170154v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hussain" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170155v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188820v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zarader" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Feiz" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416478v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Faundez- Zanuy" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170156v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170158v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170157v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170159v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423554v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NNSP.2003.1318063" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170160v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170161v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423561v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2002.1005585" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423557v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICONIP.2002.1202211" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170162v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170163v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciryl Chavy" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089628v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493362v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Nowak" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lukowicz" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61050-9" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429487v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mandel-Briefer" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422967v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cohn" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ali Salah" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46843-3" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423537v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Milgram" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Zarader" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77347-4" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060809v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dignum" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sierra" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24349-3_1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060804v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24349-3_9" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03237653v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422877v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Granata" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22327-4_11" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422927v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316676202.028" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422930v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/social-signal-processing/interpersonal-synchrony-from-social-perception-to-social-interaction/50D491B6C3AB7767858C80CF612C28A5" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316676202.015" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422964v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaebok Kim" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khiet Truong" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Charisi" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Zaga" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Evers" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46843-3_3" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423149v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35467-0_34" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CE66FB1D2A4A5AC5F93C58C8C1C28910E83074/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423447v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Riviello" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25775-9_34" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BVXXFDM4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423446v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18184-9_38" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-49T0BCD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423470v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sofia Cassel" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00525-1_25" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SR1QRFPW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423461v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Abel" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04391-8_9" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZX5FTMDK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423529v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70872-8_19" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1R7QT5G7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423531v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77347-4_7" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98B7G638-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423541v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Squartini" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastari" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piazza" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71505-4_12" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JZHJMNH2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423551v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11613107_25" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XF4KKBQ3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423552v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11520153_16" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LVKZ7K73-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788643v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gafton" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schiltz" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Liauzu" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Braive" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152141v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099887v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164370v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Al Moubayed" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>