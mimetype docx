--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -678,971 +678,958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-Order Integral Terminal Sliding-Mode Control for Perturbed Nonlinear Systems With Application to Quadrotors</w:t>
+                <w:t xml:space="preserve">Predefined-Time Formation Control for Multiagent Systems-Based on Distributed Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Labbadi</w:t>
+                <w:t xml:space="preserve">Pablo de Villeros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Diego Sánchez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gian Paolo Incremona</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+                <w:t xml:space="preserve">Alexander Loukianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Special Issue: Advanced Control and Estimation applied to Aerial Robotic Vehicles, 33 (17), pp.10278-10303. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.6608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2023.3264541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068247v1</w:t>
+                <w:t xml:space="preserve">hal-04117471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Tracking Control for a Quadrotor Subjected to Disturbances Using New Hyperplane-based Fast Terminal Sliding Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamshed Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Boukal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (4), pp.e0283195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0283195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predefined-Time Formation Control for Multiagent Systems-Based on Distributed Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Diego Sánchez-Torres</w:t>
+                <w:t xml:space="preserve">Fractional-Order Integral Terminal Sliding-Mode Control for Perturbed Nonlinear Systems With Application to Quadrotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Loukianov</w:t>
+                <w:t xml:space="preserve">Gian Paolo Incremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue: Advanced Control and Estimation applied to Aerial Robotic Vehicles, 33 (17), pp.10278-10303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2023.3264541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117471v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scale observability and constructibility of linear dynamic equations</w:t>
+                <w:t xml:space="preserve">Time scale reachability and controllability of time‐varying linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Taous‐meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 95 (8), pp.1994-2004. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (5), pp.2074-2088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2021.1890823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.2661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969245v1</w:t>
+                <w:t xml:space="preserve">hal-03969319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scale reachability and controllability of time‐varying linear systems</w:t>
+                <w:t xml:space="preserve">Time scale observability and constructibility of linear dynamic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taous‐meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (5), pp.2074-2088. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (8), pp.1994-2004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.2661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2021.1890823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969319v1</w:t>
+                <w:t xml:space="preserve">hal-03969245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self adaptive learning scheme for early diagnosis of simple and multiple switch faults in multicellular power converters</w:t>
+                <w:t xml:space="preserve">Finite-time stability and stabilization results for switched impulsive dynamical systems on time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houari Toubakh</w:t>
+                <w:t xml:space="preserve">Vipin Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moamar Sayed-Mouchaweh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+                <w:t xml:space="preserve">Muslim Malik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.03.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 358 (1), pp.674-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2020.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225092v1</w:t>
+                <w:t xml:space="preserve">hal-03426314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Efficient Implementation of an Implicit Discrete-Time Differentiator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self adaptive learning scheme for early diagnosis of simple and multiple switch faults in multicellular power converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Toubakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Eduardo Carvajal Rubio</w:t>
+                <w:t xml:space="preserve">Moamar Sayed-Mouchaweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
+                <w:t xml:space="preserve">Mohammed Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Loukianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, pp.70-74. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.222-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37394/23201.2021.20.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710953v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scale state feedback h -stabilisation of linear systems under Lipschitz-type disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (8), pp.1719-1729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1670,742 +1657,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed fault detection scheme in disturbed heterogeneous networked systems</w:t>
+                <w:t xml:space="preserve">On the Efficient Implementation of an Implicit Discrete-Time Differentiator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Taoufik</w:t>
+                <w:t xml:space="preserve">Jose Eduardo Carvajal Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Krishna Busawon</w:t>
+                <w:t xml:space="preserve">Alexander Loukianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (5), pp.2074-2088. </w:t>
+              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.70-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-021-07129-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37394/23201.2021.20.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217711v1</w:t>
+                <w:t xml:space="preserve">hal-03710953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed global fault detection scheme in multi‐agent systems with chained‐form dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A distributed fault detection scheme in disturbed heterogeneous networked systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.5386⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (5), pp.2074-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-021-07129-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424684v1</w:t>
+                <w:t xml:space="preserve">hal-04217711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis for discrete events systems described by partially observed Petri nets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Distributed global fault detection scheme in multi‐agent systems with chained‐form dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Taoufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seddik M Djouadi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2021.09.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (9), pp.3859-3877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711675v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results on abstract integro hybrid evolution system with impulses on time scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault diagnosis for discrete events systems described by partially observed Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Arichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vipin Kumar</w:t>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muslim Malik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+                <w:t xml:space="preserve">Seddik M Djouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39, pp.100986 -. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2021.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492839v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit and explicit discrete‐time realizations of homogeneous differentiators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Results on abstract integro hybrid evolution system with impulses on time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muslim Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Loukianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (9), pp.3606-3630. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.100986 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.5505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710497v1</w:t>
+                <w:t xml:space="preserve">hal-03492839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time stability and stabilization results for switched impulsive dynamical systems on time scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vipin Kumar</w:t>
+                <w:t xml:space="preserve">Implicit and explicit discrete‐time realizations of homogeneous differentiators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Eduardo Carvajal Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muslim Malik</w:t>
+                <w:t xml:space="preserve">Alexander Loukianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 358 (1), pp.674-698. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (9), pp.3606-3630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2020.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426314v1</w:t>
+                <w:t xml:space="preserve">hal-03710497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer Based Leader–Follower Bipartite Consensus With Intermittent Failures Using Lyapunov Functions and Time Scale Theory</w:t>
               </w:r>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subham Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2521,103 +2521,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Observer-Based Cyber-Attack Identification Scheme in Cooperative Networked Systems under Switching Communication Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (11), pp.1912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2651,51 +2651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability, control and observation on non-uniform time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,329 +2749,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean Square Consensus of Double-Integrator Multi-Agent Systems under Intermittent Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability analysis of a class of switched nonlinear systems using the time scale theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Poulsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+                <w:t xml:space="preserve">Seddik Djouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tomsovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2019.07.011⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, pp.195-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2019.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405351v1</w:t>
+                <w:t xml:space="preserve">hal-03468301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a class of switched nonlinear systems using the time scale theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+                <w:t xml:space="preserve">Mean Square Consensus of Double-Integrator Multi-Agent Systems under Intermittent Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Tomsovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 356 (16), pp.9076-9094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2019.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2019.02.006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468301v1</w:t>
+                <w:t xml:space="preserve">hal-03405351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Local Stabilization of Hybrid Limit Cycles in Switched Affine Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3112,424 +3112,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation of rotary inverted pendulum using HOSM observers: Experimental results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sufficient conditions for uniform exponential stability and h -stability of some classes of dynamic equations on arbitrary time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. A. Haouari</w:t>
+                <w:t xml:space="preserve">Khaled Boukerrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Viet Dang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Ali Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics and Systems Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2018.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677981v1</w:t>
+                <w:t xml:space="preserve">hal-03644208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geometric approach to nonlinear fault detection and isolation in a hybrid three-cell converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Khelouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atallah Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Boukhetala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (5), pp.1069-1088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207721.2019.1588409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient conditions for uniform exponential stability and h -stability of some classes of dynamic equations on arbitrary time scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">State estimation of rotary inverted pendulum using HOSM observers: Experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Haouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Viet Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. y Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Dynamics and Systems Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.405-415</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03644208v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control strategy for fixed-time leader–follower consensus for multi-agent systems with chained-form dynamics</w:t>
               </w:r>
@@ -3541,51 +3541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipit Anggraeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongyu Zuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3658,51 +3658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serhii Babenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3787,51 +3787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serhii Babenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3904,64 +3904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (16), pp.121-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3995,77 +3995,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid control design for limit cycle stabilisation of planar switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atallah Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4164,51 +4164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (4), pp.1744 - 1752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4236,883 +4236,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Driver’s Arm Viscoelastic Properties During Steering Vehicle Maneuver</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Stability analysis of switched linear systems on non-uniform time domain with unstable subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSMC.2016.2523915⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.14873-14878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428717v1</w:t>
+                <w:t xml:space="preserve">hal-03164172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de contrôle haptique pour la réhabilitation du membre supérieur atteint de l'enfant hémiplégique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Investigation of the Driver’s Arm Viscoelastic Properties During Steering Vehicle Maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Marouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités en MPR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (6), pp.1030-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSMC.2016.2523915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430094v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinements of some Pachpatte and Bihari inequalities on time scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Stratégie de contrôle haptique pour la réhabilitation du membre supérieur atteint de l'enfant hémiplégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elsaeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics and Systems Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (4), pp.388-401</w:t>
+              <w:t xml:space="preserve">Actualités en MPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429974v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of switched linear systems on non-uniform time domain with unstable subsystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+                <w:t xml:space="preserve">Refinements of some Pachpatte and Bihari inequalities on time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boukerrioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicaise</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Dynamics and Systems Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.388-401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2524⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03164172v1</w:t>
+                <w:t xml:space="preserve">hal-03429974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive sensor and actuator fault estimation for a class of uncertain Lipschitz nonlinear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State feedback stabilization of a class of uncertain nonlinear systems on non-uniform time domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boukerrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acs.2556⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.18-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426761v1</w:t>
+                <w:t xml:space="preserve">hal-03426989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the limit cycle stabilization of a DC/DC three-cell converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atallah Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49, pp.29-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation Scheme with Priority-Based Scheduling of Mobile Agents: Application to AGV-Based Flexible Manufacturing System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive sensor and actuator fault estimation for a class of uncertain Lipschitz nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyana Chakravarthy Veluvolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagat Jyoti Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (2), pp.271-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.2556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10846-015-0273-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03426957v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-time stabilization and consensus of nonholonomic systems</w:t>
               </w:r>
@@ -5150,51 +5150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongyu Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5222,611 +5222,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Control Design for a Class of Bilinear Systems: Application to a Multilevel Power Converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+                <w:t xml:space="preserve">Navigation Scheme with Priority-Based Scheduling of Mobile Agents: Application to AGV-Based Flexible Manufacturing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2460696⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (3-4), pp.495-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10846-015-0273-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697940v1</w:t>
+                <w:t xml:space="preserve">hal-03426957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New MPPT algorithm for PV applications based on hybrid dynamical approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Binary Control Design for a Class of Bilinear Systems: Application to a Multilevel Power Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tadjine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp.719 - 726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2460696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03430018v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switched control for reducing impact of vertical forces on road and heavy vehicle rollover avoidance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">New MPPT algorithm for PV applications based on hybrid dynamical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrazed Elmetennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tadjine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2015.2470090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.14-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215829v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State feedback stabilization of a class of uncertain nonlinear systems on non-uniform time domains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Switched control for reducing impact of vertical forces on road and heavy vehicle rollover avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Imine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97, pp.18-26. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (6), pp.4044-4052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2015.2470090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426989v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-follower fixed-time consensus for multi–agent systems with unknown nonlinear inherent dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability analysis of a class of uncertain switched systems on time scale using Lyapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kalyana Chakravarthy Veluvolu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (14), pp.2165-2170. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.13-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.1301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2014.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215015v1</w:t>
+                <w:t xml:space="preserve">hal-03184519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus for linear multi-agent system with intermittent information transmissions using the time-scale theory</w:t>
               </w:r>
@@ -5838,51 +5812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89 (1), pp.210-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5910,200 +5884,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a class of uncertain switched systems on time scale using Lyapunov functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leader-follower fixed-time consensus for multi–agent systems with unknown nonlinear inherent dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyana Chakravarthy Veluvolu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.13-23. </w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (14), pp.2165-2170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2014.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.1301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184519v1</w:t>
+                <w:t xml:space="preserve">hal-01215015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Observer Design of Tire Forces in Heavy Duty Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Khemoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (6), pp.3304-3312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6137,64 +6137,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous and Discrete State Estimation for a Class of Nonlinear Switched Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Arichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherki Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6280,64 +6280,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalyana Chakravarthy Veluvolu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (15), pp.2249-2256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6365,187 +6365,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐triggered control for multi‐agent systems with unknown non‐linear inherent dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability analysis of a class of switched linear systems on non-uniform time domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (18), pp.2266-2275. </w:t>
+              <w:t xml:space="preserve">Systems &amp; Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.24-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2013.0843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2014.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430076v1</w:t>
+                <w:t xml:space="preserve">hal-03184540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current configuration detection in hybrid systems: Application to a conjunction–disjunction mechatronics system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Arichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherki Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (8), pp.1262-1268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6604,51 +6604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active modes and switching instants identification for linear switched systems based on Discrete Particle Swarm Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6714,1476 +6714,1476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid sliding mode observer for switched linear systems with unknown inputs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self‐triggered control for multi‐agent systems with unknown non‐linear inherent dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 351 (7), pp.3987-4008. </w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (18), pp.2266-2275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2014.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2013.0843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041203v1</w:t>
+                <w:t xml:space="preserve">hal-03430076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis from robust control under environment constraint: application for traffic model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Hybrid sliding mode observer for switched linear systems with unknown inputs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyana Chakravarthy Veluvolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Performance and Supply Chain Modeling </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJBPSCM.2014.065273⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 351 (7), pp.3987-4008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2014.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020550v1</w:t>
+                <w:t xml:space="preserve">hal-03041203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a class of switched linear systems on non-uniform time domains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Analysis from robust control under environment constraint: application for traffic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Uzunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems &amp; Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 74, pp.24-31. </w:t>
+              <w:t xml:space="preserve">International Journal of Business Performance and Supply Chain Modeling </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3/4), pp.315-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2014.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJBPSCM.2014.065273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184540v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarging region of attraction in Nonlinear Polynomial Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Heavy duty vehicle tire forces estimation using variable gain sliding mode observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khemoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Imine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15837/ijccc.2013.4.152⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (2/3/4), pp 274-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJVD.2013.052710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405683v1</w:t>
+                <w:t xml:space="preserve">hal-00862909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarging the Domain of Attraction in Nonlinear Polynomial Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faiçal Hamidi</w:t>
+                <w:t xml:space="preserve">Comparison of steering forces of healthy versus disabled drivers under simulation condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">François Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15837/ijccc.2013.4.152⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.118-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615604v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterring Wheel Hand Position in Low-Speed Maneuvers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Virtual Prototyping of an Electric Power Steering Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pudlo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2013.09.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.274--283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2012.2211352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03508037v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lyapunov-based design of a modified super-twisting algorithm for the Heisenberg system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sterring Wheel Hand Position in Low-Speed Maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamci/dns020⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.133-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468427v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Prototyping of an Electric Power Steering Simulator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A Lyapunov-based design of a modified super-twisting algorithm for the Heisenberg system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pudlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2012.2211352⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2), pp.185-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dns020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747063v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency based indicator for driver differentiation during steering exercises</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+                <w:t xml:space="preserve">Enlarging region of attraction in Nonlinear Polynomial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Aggoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMSE, Journal of the Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.538-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15837/ijccc.2013.4.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468608v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steering wheel hand position in low-speed maneuvers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Enlarging the Domain of Attraction in Nonlinear Polynomial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Aggoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2013.09.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.538-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15837/ijccc.2013.4.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03624787v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy duty vehicle tire forces estimation using variable gain sliding mode observer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Frequency based indicator for driver differentiation during steering exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMSE, Journal of the Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (3), pp.34-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862909v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of steering forces of healthy versus disabled drivers under simulation condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Steering wheel hand position in low-speed maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.133-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2013.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815846⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03624761v1</w:t>
+                <w:t xml:space="preserve">hal-03624787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Bond Graphs for diagnosis of three cells converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Uzunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ould Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (20), pp.162-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8230,51 +8230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust finite time observer design for multicellular converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8347,64 +8347,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust observation of tractor-trailer vertical forces using inverse model and exact differentiator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Khemoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (1), pp.278-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8438,51 +8438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete-time normal form for left invertibility problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8581,51 +8581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (4), pp.1136-1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8685,51 +8685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8828,51 +8828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 77 (7), pp.622-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8919,51 +8919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PERTURBATION ESTIMATION TO SOLVE THE FUNDAMENTAL PROBLEM OF RESIDUAL GENERATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9107,51 +9107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Shawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumedyen Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 12th International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Riyadh, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9224,51 +9224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumedyen Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zouinkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 12th International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Riyadh, Saudi Arabia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9328,64 +9328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenqi Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.213-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9419,90 +9419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Passive Fault Tolerant Formation Tracking for Uncertain Second Order Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.199-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9664,477 +9664,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-following Formation Control of Second-order Autonomous Unmanned Systems under Switching Topologies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A global approach to fault detection in multi-agent systems with switching topologies subject to cyber-attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Taoufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Conference of the Society of Instrument and Control Engineers of Japan, SICE 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IEEE-International Conference on Control, Automation and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD52417.2021.9638777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710240v1</w:t>
+                <w:t xml:space="preserve">hal-03406876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global approach to fault detection in multi-agent systems with switching topologies subject to cyber-attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anass Taoufik</w:t>
+                <w:t xml:space="preserve">Observer Based Leader–Follower Bipartite Consensus With Intermittent Failures Using Lyapunov Functions and Time Scale Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subham Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Krishna Busawon</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Gennaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE-International Conference on Control, Automation and Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD52417.2021.9638777⟩</w:t>
+              <w:t xml:space="preserve">American Control Conference, ACC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, New Orleans, Louisiana, United States. pp.2649-2654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9482750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406876v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Based Leader–Follower Bipartite Consensus With Intermittent Failures Using Lyapunov Functions and Time Scale Theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Leader-following Formation Control of Second-order Autonomous Unmanned Systems under Switching Topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Sachan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Di Gennaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">60th Annual Conference of the Society of Instrument and Control Engineers of Japan, SICE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Tokyo, Japan. pp.779 - 784</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407441v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discretization of the Robust Exact Filtering Differentiator Based on the Matching Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Carvajal Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Loukianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 17th International Conference on Electrical Engineering, Computing Science and Automatic Control (CCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Mexico City, Mexico. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10168,103 +10168,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed global actuator fault-detection scheme for a class of linear multi-agent systems with disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.4202-4207, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10298,77 +10298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based output feedback consensus protocol for double-integrator multi-agent systems under intermittent sampled position measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.3025-3030, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10402,103 +10402,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discrete-Time Matching Filtering Differentiator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Carvajal Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Loukianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCE'20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10536,77 +10536,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Nonlinear Switched Systems on Non-uniform Time Domains with Application to Multi-Agents Consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik M Djouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tomsovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Denver, Colorado, United States. pp.2864-2869, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10640,77 +10640,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based output feedback consensus protocol for double-integrator multi-agent systems under intermittent sampled positionmeasurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10735,90 +10735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An output observer approach to actuator fault detection in multi-agent systems with linear dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.562-567, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10891,51 +10891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahyu Adhie Candra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Mechatronics, Robotics and Systems Engineering (MoRSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Bali, Indonesia. pp.86-91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10963,2671 +10963,2671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of switched systems on non-uniform time domains with non commuting matrices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Quadcopter Trajectory Tracking and Attitude Control Based on Euler Angle Limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billie Pratama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Muis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aries Subiantoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seddik Djouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.007⟩</w:t>
+              <w:t xml:space="preserve">2018 6th International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Istanbul, Turkey. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409309v1</w:t>
+                <w:t xml:space="preserve">hal-03382749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Grid Connected DFIG Based Wind Turbine Emulator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Stability of switched systems on non-uniform time domains with non commuting matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Djouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 5th International Symposium on Environment-Friendly Energies and Applications (EFEA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.37-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EFEA.2018.8617049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03655683v1</w:t>
+                <w:t xml:space="preserve">hal-03409309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output Observer for Fault Detection in Linear Systems under Disturbances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of a Grid Connected DFIG Based Wind Turbine Emulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuewu Dai</w:t>
+                <w:t xml:space="preserve">Zouheyr Dekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Binns</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Environment-Friendly Energies and Applications, EFEA 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EFEA.2018.8617076⟩</w:t>
+              <w:t xml:space="preserve">2018 5th International Symposium on Environment-Friendly Energies and Applications (EFEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFEA.2018.8617049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677941v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a wireless communication platform for multiple-mobile robots using ROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipit Anggraeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Istanbul, Turkey. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality and quantity assessment in Home-Based therapy for hemiplegic children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Output Observer for Fault Detection in Linear Systems under Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuewu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Binns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Symposium on Environment-Friendly Energies and Applications, EFEA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFEA.2018.8617076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751812⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03408606v1</w:t>
+                <w:t xml:space="preserve">hal-03677941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithm for 3-Dimensional Vehicle Routing Problem for Fleet of Multi-Agents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Quality and quantity assessment in Home-Based therapy for hemiplegic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elsaeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 6th International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751928⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Istanbul, Turkey. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382880v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadcopter Trajectory Tracking and Attitude Control Based on Euler Angle Limitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximation Algorithm for 3-Dimensional Vehicle Routing Problem for Fleet of Multi-Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aries Subiantoro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Setyawan Ajie Sukarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 6th International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Istanbul, Turkey. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382749v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartness versus embeddability: a tradeoff for the deployment of smart AGVs in industry.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hind Bril</w:t>
+                <w:t xml:space="preserve">The effects of haptic-virtual reality game therapy on brain-motor coordination for children with hemiplegia: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elsaeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Virtual Rehabilitation (ICVR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montreal, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICVR.2017.8007472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643083v1</w:t>
+                <w:t xml:space="preserve">hal-03413275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Time Tracking Control of Chained-form Nonholonomic System with External Disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pipit Anggraeni</w:t>
+                <w:t xml:space="preserve">Smartness versus embeddability: a tradeoff for the deployment of smart AGVs in industry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Control Engineering and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411386v1</w:t>
+                <w:t xml:space="preserve">hal-01643083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus of Double-Integrator Multi-Agent Systems Using Decentralized Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipit Anggraeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aries Subiantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Muis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Control Engineering and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of Switched Linear Systems on Non-Uniform Time Domain with Unstable Subsystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+                <w:t xml:space="preserve">Fixed-Time Tracking Control of Chained-form Nonholonomic System with External Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pipit Anggraeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicaise</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyu Zuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Control Engineering and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Sousse, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413007v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Generalizations of Pachpatte Inequalities on Time Scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Boukerrioua</w:t>
+                <w:t xml:space="preserve">Stability Analysis of Switched Linear Systems on Non-Uniform Time Domain with Unstable Subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Hammami</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03413033v1</w:t>
+                <w:t xml:space="preserve">hal-03413007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of haptic-virtual reality game therapy on brain-motor coordination for children with hemiplegia: A pilot study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Some Generalizations of Pachpatte Inequalities on Time Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boukerrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Virtual Rehabilitation (ICVR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montreal, Canada. pp.1-6, </w:t>
+              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICVR.2017.8007472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413275v1</w:t>
+                <w:t xml:space="preserve">hal-03413033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoid abnormal joints recruitment of upper limbs of children with hemiplegia during rehabilitation with end-effector-based haptic device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Output observer for fault detection in linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuewu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’IFRATH, 9ème édition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 14th International Conference on Industrial Informatics (INDIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Poitiers, France. pp.1262-1267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466884v1</w:t>
+                <w:t xml:space="preserve">hal-03670273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encrypted audio communication design using synchronized discrete-time hyperchaotic maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 10th International Symposium on Communication Systems, Networks and Digital Signal Processing (CSNDSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSNDSP.2016.7574015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de contrôle haptique pour la réhabilitation du membre supérieur atteint de l’enfant hémiplégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elsaeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de l’Institut Fédératif de Recherche sur le Handicap « Maintien des personnes à domicile : Télérééducation, Téléréadaptation et e-Santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection and diagnosis from a hybrid system point of view</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Avoid abnormal joints recruitment of upper limbs of children with hemiplegia during rehabilitation with end-effector-based haptic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elsaeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 4th International Symposium on Environmental Friendly Energies and Applications (EFEA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence de l’IFRATH, 9ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416898v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output observer for fault detection in linear systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Fault detection and diagnosis from a hybrid system point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoxi Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 14th International Conference on Industrial Informatics (INDIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Poitiers, France. pp.1262-1267, </w:t>
+              <w:t xml:space="preserve">2016 4th International Symposium on Environmental Friendly Energies and Applications (EFEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Belgrade, Serbia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EFEA.2016.7748778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670273v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability and Observer Design of Partially Observed Petri Nets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">On the use of the unified chaotic system in the field of secure communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brahim Cherki</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.148⟩</w:t>
+              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413837v1</w:t>
+                <w:t xml:space="preserve">hal-03416965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de trajectoire et ordonnancement d'agents mobiles : application aux systèmes de production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Observability and Observer Design of Partially Observed Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Arichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petreczky Mihaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées doctorales du GDR MACS, JDMACS'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Atlanta, United States. pp.27-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420166v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection and isolation for a multi-cellular converter based on sliding mode observer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sanda Lefteriu</w:t>
+                <w:t xml:space="preserve">Planification de trajectoire et ordonnancement d'agents mobiles : application aux systèmes de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6èmes Journées doctorales du GDR MACS, JDMACS'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414018v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode observers for T-S fuzzy systems with application to sensor fault estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fault detection and isolation for a multi-cellular converter based on sliding mode observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanda Lefteriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-5, </w:t>
+              <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.164-170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411469v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic relationship between trajectories of nominal and uncertain nonlinear systems on time scales</w:t>
               </w:r>
@@ -13652,51 +13652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudekhil Chafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13724,3001 +13724,2988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region of exponential stability of switched linear systems on time scales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sliding mode observers for T-S fuzzy systems with application to sensor fault estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Haouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis and Design of Hybrid Systems ADHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Atlanta, GA, United States. pp.93-98, </w:t>
+              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659525v1</w:t>
+                <w:t xml:space="preserve">hal-03411469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI observer gain optimization for fault detection with disturbance attenuation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Region of exponential stability of switched linear systems on time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-6, </w:t>
+              <w:t xml:space="preserve">Analysis and Design of Hybrid Systems ADHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Atlanta, GA, United States. pp.93-98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411453v1</w:t>
+                <w:t xml:space="preserve">hal-03659525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the unified chaotic system in the field of secure communication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">PI observer gain optimization for fault detection with disturbance attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuewu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416965v1</w:t>
+                <w:t xml:space="preserve">hal-03411453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of human arm viscoelastic properties during vehicle steering maneuver</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Using discrete-time hyperchaotic-based asymmetric encryption and decryption keys for secure signal transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Systems, Man and Cybernetics - SMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, San Diego, United States. pp.3342-3347, </w:t>
+              <w:t xml:space="preserve">2014 9th International Symposium on Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC.2014.6974443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2014.6923985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418715v1</w:t>
+                <w:t xml:space="preserve">hal-03469220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a data acquisition and tracking system for vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Baghli</w:t>
+                <w:t xml:space="preserve">Nondecreasing Lyapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidja Benmansour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+                <w:t xml:space="preserve">Stephan Trenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 3rd International Symposium on Environmental Friendly Energies and Applications (EFEA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Groningen, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660790v1</w:t>
+                <w:t xml:space="preserve">hal-03469257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid state estimation for a class of switched system using Petri nets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Identification of human arm viscoelastic properties during vehicle steering maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Marouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cherki Brahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862196⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Systems, Man and Cybernetics - SMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, San Diego, United States. pp.3342-3347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2014.6974443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470020v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation mechanisms in multi-agent robotic systems and their use in distributed manufacturing control: Issues and literature review</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Development of a data acquisition and tracking system for vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2014 - 40th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dallas, United States. pp.2538-2543, </w:t>
+              <w:t xml:space="preserve">2014 3rd International Symposium on Environmental Friendly Energies and Applications (EFEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2014.7048863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EFEA.2014.7059936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418663v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid sliding mode control for two cells converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Hybrid state estimation for a class of switched system using Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Arichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherki Brahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 13th International Workshop on Variable Structure Systems (VSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nantes, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VSS.2014.6881141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660842v1</w:t>
+                <w:t xml:space="preserve">hal-03470020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using discrete-time hyperchaotic-based asymmetric encryption and decryption keys for secure signal transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cooperation mechanisms in multi-agent robotic systems and their use in distributed manufacturing control: Issues and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 9th International Symposium on Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. </w:t>
+              <w:t xml:space="preserve">IECON 2014 - 40th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dallas, United States. pp.2538-2543, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2014.6923985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2014.7048863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469220v1</w:t>
+                <w:t xml:space="preserve">hal-03418663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondecreasing Lyapunov functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Hybrid sliding mode control for two cells converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benmiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah Benalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Trenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 13th International Workshop on Variable Structure Systems (VSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VSS.2014.6881141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469257v1</w:t>
+                <w:t xml:space="preserve">hal-03660842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis from robust control under environnement constraint. Application for traffic model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Stability of switched linear systems on time scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Advanced Logistics and Transport (ICALT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Sousse, Tunisia. pp.88-93, </w:t>
+              <w:t xml:space="preserve">2013 3rd International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. pp.944-949, </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAdLT.2013.6568440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020744v1</w:t>
+                <w:t xml:space="preserve">hal-03625138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-triggered control for multi-agent systems under a directed switching graph</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">State and firing sequence estimation of Petri Net application to: Manufacturing sysems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Arichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.4754-4759, </w:t>
+              <w:t xml:space="preserve">2013 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.608-613, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2013.6689613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470415v1</w:t>
+                <w:t xml:space="preserve">hal-03612266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure components detection in discrete event systems modeled by Petri net</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Analysis from robust control under environnement constraint. Application for traffic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Uzunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Systems and Control (ICSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750863⟩</w:t>
+              <w:t xml:space="preserve">2013 International Conference on Advanced Logistics and Transport (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sousse, Tunisia. pp.88-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAdLT.2013.6568440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612431v1</w:t>
+                <w:t xml:space="preserve">hal-02020744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active diagnosis for a class of switched systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-triggered control for multi-agent systems under a directed switching graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.5003-5008, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760674⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.4754-4759, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470386v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode observers for Takagi-Sugeno fuzzy models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Failure components detection in discrete event systems modeled by Petri net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Arichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Kebabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 3rd International Conference on Systems and Control (ICSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750986⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. pp.224-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615619v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of steering forces of Healthy vs Disabled drivers under simulation condition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Active diagnosis for a class of switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès de la Société de Biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.5003-5008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467455v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On sliding mode observer for a hybrid three-cell converter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sliding mode observers for Takagi-Sugeno fuzzy models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Haouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel Boukhetala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Systems and Control, ICSC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 3rd International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. pp.1061-1065, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03618327v1</w:t>
+                <w:t xml:space="preserve">hal-03615619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and firing sequence estimation of Petri Net application to: Manufacturing sysems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Comparison of steering forces of Healthy vs Disabled drivers under simulation condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2013.6689613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03612266v1</w:t>
+                <w:t xml:space="preserve">hal-03467455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of switched linear systems on time scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">On sliding mode observer for a hybrid three-cell converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Khelouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah Benalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Boukhetala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 3rd International Conference on Systems and Control (ICSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. pp.944-949, </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Systems and Control, ICSC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625138v1</w:t>
+                <w:t xml:space="preserve">hal-03618327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection &amp; isolation for a class of hybrid systems: A dedicated switched robust observer scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid bond graph diagnostic and localisation - signal signature study of three-cell converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Uzunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.E.C. Belkhiat</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Belkacem Ould Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 20th Mediterranean Conference on Control &amp; Automation (MED 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Barcelona, France. pp.984-989</w:t>
+              <w:t xml:space="preserve">2012 20th Mediterranean Conference on Control &amp; Automation (MED 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. pp.966-971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189957v1</w:t>
+                <w:t xml:space="preserve">hal-02020854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Bond Graphs for Diagnosis of Three Cells Converter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fault detection &amp; isolation for a class of hybrid systems: A dedicated switched robust observer scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E.C. Belkhiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Ould Bouamama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 20th Mediterranean Conference on Control &amp; Automation (MED 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelona, France. pp.984-989</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762634v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic velocity control for evaluation the impact of gases emissions: Case study of toll plaza</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Hybrid Bond Graphs for Diagnosis of Three Cells Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Uzunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Ould Bouamama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 2nd International Symposium on Environment-Friendly Energies and Applications (EFEA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Mexico City, Mexico. pp.162-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020852v1</w:t>
+                <w:t xml:space="preserve">hal-00762634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment for tyre vertical forces estimation on the accelerated loading facility equipement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Traffic velocity control for evaluation the impact of gases emissions: Case study of toll plaza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Uzunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Losero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Germanchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HVTT 12th International Symposium on Heavy Vehicle Transportation Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, France. 13p</w:t>
+              <w:t xml:space="preserve">2012 2nd International Symposium on Environment-Friendly Energies and Applications (EFEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Newcastle upon Tyne, Ireland. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877046v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rack force feedback for an electrical power steering simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Nehaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pudlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation (MED 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. pp.79--84, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED.2012.6265618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hybride en vue de diagnostic par l'approche hybride de Bond Graph: application à un convertisseur multicellulaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Experiment for tyre vertical forces estimation on the accelerated loading facility equipement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Imine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy van Gorp</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khemoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Germanchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">HVTT 12th International Symposium on Heavy Vehicle Transportation Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020863v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid bond graph diagnostic and localisation - signal signature study of three-cell converter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Modélisation hybride en vue de diagnostic par l'approche hybride de Bond Graph: application à un convertisseur multicellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Uzunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Ould Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy van Gorp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 20th Mediterranean Conference on Control &amp; Automation (MED 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. pp.966-971</w:t>
+              <w:t xml:space="preserve">CIFA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020854v1</w:t>
+                <w:t xml:space="preserve">hal-02020863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control theory approach for on-board estimation and monitoring of heavy duty vehicle dynamical tyre forces</w:t>
+                <w:t xml:space="preserve">Variable gain sliding mode observer for heavy duty vehicle tyre forces estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Khemoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HVTT11, International Heavy Vehicle Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Australia. 12p</w:t>
+              <w:t xml:space="preserve">VSS10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550002v1</w:t>
+                <w:t xml:space="preserve">hal-00550046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On finite time observer design for multicellular converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16733,696 +16720,709 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Variable Structure Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Mexico, Mexico. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des forces d'impact des véhicules poids lourds par différentiateurs exacts et modèle inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Khemoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA, Conférence internationale francophone d'automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle approche pour l'estimation des forces d'impact de poids lourds</w:t>
+                <w:t xml:space="preserve">Control theory approach for on-board estimation and monitoring of heavy duty vehicle dynamical tyre forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Khemoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRAC, Conférence sécurité routière, Prévention des Risques et Aides à la Conduite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France</w:t>
+              <w:t xml:space="preserve">HVTT11, International Heavy Vehicle Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Australia. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550043v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust observation of tractor-trailer vertical forces using inverse model and exact differentiator</w:t>
+                <w:t xml:space="preserve">Nouvelle approche pour l'estimation des forces d'impact de poids lourds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Khemoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE World Automotive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, France</w:t>
+              <w:t xml:space="preserve">PRAC, Conférence sécurité routière, Prévention des Risques et Aides à la Conduite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550005v1</w:t>
+                <w:t xml:space="preserve">hal-00550043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics observation and parametres identification of heavy vehicle via second ordre sliding modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Robust observation of tractor-trailer vertical forces using inverse model and exact differentiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khemoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Imine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international Workshop on Variable Structure Systems VSS'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">SAE World Automotive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594217v1</w:t>
+                <w:t xml:space="preserve">hal-00550005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des efforts latéraux à l'aide d'un observateur pour la détection du risque de mise en portefeuille des véhicules articulés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">Dynamics observation and parametres identification of heavy vehicle via second ordre sliding modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathias Liegeois</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+              <w:t xml:space="preserve">11th international Workshop on Variable Structure Systems VSS'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594213v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable gain sliding mode observer for heavy duty vehicle tyre forces estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Estimation des efforts latéraux à l'aide d'un observateur pour la détection du risque de mise en portefeuille des véhicules articulés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouteldja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Liegeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSS10</w:t>
+              <w:t xml:space="preserve">CIFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550046v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unknown input observation via sliding modes : application to vehicle contact forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Khemoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MULTI-CONFERENCE ON SYSTEMS AND CONTROL 2009 (ACC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, France. pp 1720-1725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17460,51 +17460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Observer and Observability Conditions for a Class of Hybrid Continuous-Discrete Dynamic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17555,51 +17555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical stabilization of a unicycle-type mobile robot system using higher order sliding mode control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17682,51 +17682,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Dynamical Systems : Observation and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17770,77 +17770,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Control of Underactuated Mechanical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Choukchou-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2013, 978-3-319-02636-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-02636-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17867,90 +17867,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph hybride pour la modélisation et le diagnostic des convertisseurs multicellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Uzunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Ould Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18065,51 +18065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theodor Borangiu; Damien Trentesaux; André Thomas; Olivier Cardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing. Proceedings of SOHOMA 2017</w:t>
@@ -18164,77 +18164,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Diagnosis for Switched Systems Using Mealy Machine Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Giua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosability, Security and Safety of Hybrid Dynamic and Cyber-Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.147-173, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18294,51 +18294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Djemai; M. Defoort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Dynamical Systems : Observation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 457, Springer International Publishing, pp.293-313, 2015, Lecture Notes in Control and Information Sciences, </w:t>
@@ -18370,258 +18370,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Observer for Autonomous Switching Systems with Jumps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Observation Analysis and Observer Design for a Class of Hybrid Continuous-Discrete Dynamic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Djemai; M. Defoort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 457, Springer International Publishing, pp.129-149, 2015, Lecture Notes in Control and Information Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10795-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404000v1</w:t>
+                <w:t xml:space="preserve">hal-03404026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Observation Analysis and Observer Design for a Class of Hybrid Continuous-Discrete Dynamic System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Observer for Autonomous Switching Systems with Jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Djemai; M. Defoort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 457, Springer International Publishing, pp.129-149, 2015, Lecture Notes in Control and Information Sciences, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10795-0_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404026v1</w:t>
+                <w:t xml:space="preserve">hal-03404000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des systèmes à modes multiples de fonctionnement</w:t>
+                <w:t xml:space="preserve">Diagnosis of systems with multiple operating modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Boukhobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamelin</w:t>
@@ -18653,104 +18653,104 @@
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Maria Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t>
+              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Science Publications, pp.115-154, 2012, Traité Information, Commande, Communication, IC2</w:t>
+              <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.115-154, 2012, 978-1-84821-413-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675322v1</w:t>
+                <w:t xml:space="preserve">hal-00762928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of systems with multiple operating modes</w:t>
+                <w:t xml:space="preserve">Diagnostic des systèmes à modes multiples de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Boukhobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamelin</w:t>
@@ -18782,149 +18782,149 @@
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Maria Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t>
+              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, pp.115-154, 2012, 978-1-84821-413-2</w:t>
+              <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Science Publications, pp.115-154, 2012, Traité Information, Commande, Communication, IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762928v1</w:t>
+                <w:t xml:space="preserve">hal-00675322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Based Analysis and Identification of Vehicle Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Shraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sliding Mode Based Analysis and Identification of Vehicle Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPRINGER VERLAG, 104p, bibliogr., appendix., 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18990,77 +18990,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par l’approche bond graphe d’un système hybride. Application à un convertisseur multicellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Uzunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Ould Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19136,51 +19136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serhii Babenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19250,64 +19250,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Muñoz-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Boukal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zerrougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19374,51 +19374,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19586,51 +19586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAF1B956"/>
+    <w:nsid w:val="C0333F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19817,51 +19817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-djemai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5375-9470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156102315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=ApP9SGcAAAAJ&amp;hl=nl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Mohamed_Djemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upms.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uphf.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.northumbria.ac.uk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensea.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensi-bourges.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnam.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvsq.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djema&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3538458" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068247v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Labbadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Incremona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6608" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshed Iqbal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283195" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Villeros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego S&#225;nchez-Torres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Loukianov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2023.3264541" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Ben Nasser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1890823" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous&#8208;meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2661" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Toubakh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmiloud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.03.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Carvajal Rubio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Sanchez-Torres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23201.2021.20.9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03718010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1869345" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Taoufik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-07129-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5386" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Arichi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Djouadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.09.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslim Malik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100986" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5505" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subham Dey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Taousser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Gennaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3040944" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9111912" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03690956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Martynyuk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100889" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Poulsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2019.07.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW1R3NZQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Djouadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tomsovic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.02.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benalia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2841806" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Haouari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Dang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. y Jun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khelouat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Benalia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boukhetala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1588409" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukerrioua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2018.10.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MNK2N5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pipit Anggraeni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyu Zuo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-04953-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03227535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Babenko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.08.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTFSZXHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4406" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03671746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1327723" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2749520" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Marouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pudlo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2523915" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elsaeh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03164172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2524" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyana Chakravarthy Veluvolu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagat Jyoti Rath" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2556" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-313DBTJF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.01.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426957v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-015-0273-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405104v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2016.0094" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697940v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2460696" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrazed Elmetennani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadjine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2016.10.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM42N3K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Imine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2470090" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426989v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.08.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215015v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.1301" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03184490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1065544" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03184519v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2014.12.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khemoudj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2443180" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428743v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Brahim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2415713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923396v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my van Gorp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.1004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430076v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2013.0843" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.09.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW069XCR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03649047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Boubaker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi M'Sahli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2013.09.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMTGX14V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03041203v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2014.04.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Uzunova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPSCM.2014.065273" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03184540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.09.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405683v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Hamidi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Jerbi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Aggoune" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2013.4.152" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Aggoune" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508037v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.09.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFQW0BG5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468427v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dns020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747063v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2211352" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624787v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862909v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.052710" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815846" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020695v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould Bouamama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00186" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643947v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2010.543494" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0637" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772645v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inam Belmouhoub" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.15.194-204" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mansouri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.09.010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.09.047" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762283v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170410001699030" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Floquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Perruquetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00287" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514487v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hamdaoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Dkhil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Shawan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Boussaid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM65874.2025.11313383" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514468v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouinkhi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM65874.2025.11313450" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Cai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993846" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.129" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bajic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_14" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710240v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Soni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sachan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Kamal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Ghosh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406876v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638777" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407441v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482750" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03690633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE50788.2020.9299184" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2464" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697877v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.993" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405131v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698182v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147620" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405456v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182933" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyu Adhie Candra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoRSE48060.2019.8998638" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409309v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655683v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheyr Dekali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Boumediene" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2018.8617049" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677941v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Mohamadi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Dai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2018.8617076" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408714v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mrabet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751845" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408606v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751812" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382880v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyawan Ajie Sukarno" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751928" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382749v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Pratama" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Muis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Subiantoro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751819" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643083v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411386v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411400v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413007v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413033v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2531" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413275v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR.2017.8007472" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03466884v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417324v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hammami" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2016.7574015" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420176v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416898v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxi Feng" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2016.7748778" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670273v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819361" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413837v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petreczky Mihaly" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.148" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420166v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414018v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Meziane" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Lefteriu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.521" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411469v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233054" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417210v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudekhil Chafi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233106" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659525v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.158" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411453v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233189" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416965v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233114" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418715v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2014.6974443" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660790v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Benmansour" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2014.7059936" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470020v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862196" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418663v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048863" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660842v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSS.2014.6881141" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469220v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2014.6923985" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469257v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Trenn" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020744v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568440" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470415v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760634" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612431v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kebabti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750863" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470386v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giua" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760674" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615619v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750986" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03467455v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03618327v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750924" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612266v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689613" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625138v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750970" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189957v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E.C. Belkhiat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manamanni" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messai" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762634v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Ould Bouamama" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020852v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losero" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauber" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877046v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Germanchev" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747060v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265618" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020863v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020854v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550002v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacob" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519791v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549870v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550043v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550005v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594217v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouteldja" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594213v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Liegeois" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550046v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489301v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177803v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058065v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03642560v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404386v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Choukchou-Braham" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02636-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020830v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411175v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_30" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466641v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74962-4_6" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404120v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10795-0_12" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404000v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404026v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10795-0_5" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971709v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shraim" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22224-5" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020921v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316226v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Hrytsenkoa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809804v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbadi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerrougui" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-djemai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5375-9470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156102315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=ApP9SGcAAAAJ&amp;hl=nl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Mohamed_Djemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upms.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uphf.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.northumbria.ac.uk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensea.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensi-bourges.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnam.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvsq.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djema&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3538458" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Villeros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego S&#225;nchez-Torres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Loukianov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2023.3264541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Labbadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshed Iqbal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Incremona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6608" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Ben Nasser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous&#8208;meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2661" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1890823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslim Malik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.11.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Toubakh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmiloud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.03.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03718010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1869345" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710953v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Carvajal Rubio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Sanchez-Torres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23201.2021.20.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Taoufik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-07129-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5386" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Arichi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Djouadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100986" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5505" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subham Dey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Taousser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Gennaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3040944" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9111912" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03690956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Martynyuk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100889" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Djouadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tomsovic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.02.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Poulsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2019.07.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW1R3NZQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benalia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2841806" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukerrioua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2018.10.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MNK2N5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khelouat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Benalia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boukhetala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1588409" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Haouari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Dang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. y Jun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pipit Anggraeni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyu Zuo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-04953-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03227535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Babenko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.08.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTFSZXHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4406" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03671746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1327723" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2749520" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03164172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2524" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Marouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pudlo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2523915" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430094v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elsaeh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.08.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.01.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyana Chakravarthy Veluvolu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagat Jyoti Rath" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2556" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-313DBTJF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405104v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2016.0094" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426957v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-015-0273-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697940v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2460696" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrazed Elmetennani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadjine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2016.10.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM42N3K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Imine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2470090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03184519v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2014.12.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03184490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1065544" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215015v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.1301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khemoudj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2443180" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428743v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Brahim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2415713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923396v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my van Gorp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.1004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03184540v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.09.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.09.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW069XCR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03649047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Boubaker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi M'Sahli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2013.09.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMTGX14V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2013.0843" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03041203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2014.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Uzunova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPSCM.2014.065273" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.052710" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624761v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815846" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747063v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2211352" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508037v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.09.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFQW0BG5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468427v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dns020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405683v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Hamidi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Jerbi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Aggoune" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2013.4.152" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615604v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Aggoune" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468608v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020695v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould Bouamama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00186" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643947v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2010.543494" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0637" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772645v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inam Belmouhoub" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.15.194-204" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mansouri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.09.010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.09.047" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762283v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170410001699030" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Floquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Perruquetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00287" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514487v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hamdaoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Dkhil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Shawan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Boussaid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM65874.2025.11313383" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514468v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouinkhi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM65874.2025.11313450" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Cai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993846" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.129" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bajic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_14" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406876v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638777" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407441v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482750" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710240v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Soni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sachan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Kamal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Ghosh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03690633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE50788.2020.9299184" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2464" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697877v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.993" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405131v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698182v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147620" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405456v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182933" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyu Adhie Candra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoRSE48060.2019.8998638" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Pratama" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Muis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Subiantoro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751819" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655683v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheyr Dekali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Boumediene" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2018.8617049" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408714v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mrabet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751845" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677941v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Mohamadi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Dai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2018.8617076" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408606v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751812" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382880v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyawan Ajie Sukarno" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751928" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413275v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR.2017.8007472" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643083v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411400v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411386v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413007v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413033v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2531" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670273v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819361" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417324v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hammami" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2016.7574015" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420176v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03466884v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416898v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxi Feng" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2016.7748778" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416965v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233114" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413837v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petreczky Mihaly" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.148" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420166v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414018v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Meziane" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Lefteriu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.521" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417210v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudekhil Chafi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233106" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411469v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233054" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659525v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.158" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411453v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233189" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469220v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2014.6923985" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469257v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Trenn" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418715v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2014.6974443" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660790v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Benmansour" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2014.7059936" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470020v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862196" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418663v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048863" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660842v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSS.2014.6881141" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625138v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750970" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612266v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689613" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020744v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568440" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470415v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760634" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612431v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kebabti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750863" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470386v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giua" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760674" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615619v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750986" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03467455v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03618327v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750924" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020854v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Ould Bouamama" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189957v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E.C. Belkhiat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manamanni" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messai" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762634v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020852v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losero" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauber" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747060v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265618" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877046v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Germanchev" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020863v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550046v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519791v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549870v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550002v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacob" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550043v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550005v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594217v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouteldja" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594213v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Liegeois" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489301v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177803v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058065v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03642560v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404386v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Choukchou-Braham" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02636-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020830v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411175v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_30" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466641v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74962-4_6" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404120v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10795-0_12" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404026v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10795-0_5" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404000v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971709v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shraim" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22224-5" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020921v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316226v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Hrytsenkoa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809804v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbadi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerrougui" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>