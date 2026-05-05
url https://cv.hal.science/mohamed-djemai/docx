--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -678,451 +678,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predefined-Time Formation Control for Multiagent Systems-Based on Distributed Optimization</w:t>
+                <w:t xml:space="preserve">Fractional-Order Integral Terminal Sliding-Mode Control for Perturbed Nonlinear Systems With Application to Quadrotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo de Villeros</w:t>
+                <w:t xml:space="preserve">Moussa Labbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Diego Sánchez-Torres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemaï</w:t>
+                <w:t xml:space="preserve">Gian Paolo Incremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Loukianov</w:t>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue: Advanced Control and Estimation applied to Aerial Robotic Vehicles, 33 (17), pp.10278-10303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2023.3264541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117471v1</w:t>
+                <w:t xml:space="preserve">hal-04068247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Tracking Control for a Quadrotor Subjected to Disturbances Using New Hyperplane-based Fast Terminal Sliding Mode</w:t>
+                <w:t xml:space="preserve">Predefined-Time Formation Control for Multiagent Systems-Based on Distributed Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Labbadi</w:t>
+                <w:t xml:space="preserve">Pablo de Villeros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamshed Iqbal</w:t>
+                <w:t xml:space="preserve">Juan Diego Sánchez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexander Loukianov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283195⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2023.3264541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068232v1</w:t>
+                <w:t xml:space="preserve">hal-04117471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-Order Integral Terminal Sliding-Mode Control for Perturbed Nonlinear Systems With Application to Quadrotors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Robust Tracking Control for a Quadrotor Subjected to Disturbances Using New Hyperplane-based Fast Terminal Sliding Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Defoort</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamshed Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gian Paolo Incremona</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yassine Boukal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Special Issue: Advanced Control and Estimation applied to Aerial Robotic Vehicles, 33 (17), pp.10278-10303. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.e0283195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.6608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068247v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scale reachability and controllability of time‐varying linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1195,51 +1195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scale observability and constructibility of linear dynamic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1293,1119 +1293,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time stability and stabilization results for switched impulsive dynamical systems on time scales</w:t>
+                <w:t xml:space="preserve">Self adaptive learning scheme for early diagnosis of simple and multiple switch faults in multicellular power converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vipin Kumar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Houari Toubakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moamar Sayed-Mouchaweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benmiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muslim Malik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2020.11.001⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.222-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426314v1</w:t>
+                <w:t xml:space="preserve">hal-03225092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self adaptive learning scheme for early diagnosis of simple and multiple switch faults in multicellular power converters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benmiloud</w:t>
+                <w:t xml:space="preserve">Time scale state feedback h -stabilisation of linear systems under Lipschitz-type disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.03.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (8), pp.1719-1729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2020.1869345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225092v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scale state feedback h -stabilisation of linear systems under Lipschitz-type disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+                <w:t xml:space="preserve">On the Efficient Implementation of an Implicit Discrete-Time Differentiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Eduardo Carvajal Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Alexander Loukianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (8), pp.1719-1729. </w:t>
+              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.70-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2020.1869345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37394/23201.2021.20.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718010v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Efficient Implementation of an Implicit Discrete-Time Differentiator</w:t>
+                <w:t xml:space="preserve">A distributed fault detection scheme in disturbed heterogeneous networked systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Eduardo Carvajal Rubio</w:t>
+                <w:t xml:space="preserve">Anass Taoufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexander Loukianov</w:t>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, pp.70-74. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (5), pp.2074-2088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37394/23201.2021.20.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-021-07129-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710953v1</w:t>
+                <w:t xml:space="preserve">hal-04217711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed fault detection scheme in disturbed heterogeneous networked systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Distributed global fault detection scheme in multi‐agent systems with chained‐form dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-021-07129-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (9), pp.3859-3877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217711v1</w:t>
+                <w:t xml:space="preserve">hal-03424684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed global fault detection scheme in multi‐agent systems with chained‐form dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fault diagnosis for discrete events systems described by partially observed Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Arichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik M Djouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.5386⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2021.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424684v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis for discrete events systems described by partially observed Petri nets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results on abstract integro hybrid evolution system with impulses on time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Cherki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Vipin Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muslim Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seddik M Djouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.100986 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2021.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711675v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results on abstract integro hybrid evolution system with impulses on time scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muslim Malik</w:t>
+                <w:t xml:space="preserve">Implicit and explicit discrete‐time realizations of homogeneous differentiators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Eduardo Carvajal Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+                <w:t xml:space="preserve">Alexander Loukianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39, pp.100986 -. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (9), pp.3606-3630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492839v1</w:t>
+                <w:t xml:space="preserve">hal-03710497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit and explicit discrete‐time realizations of homogeneous differentiators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
+                <w:t xml:space="preserve">Finite-time stability and stabilization results for switched impulsive dynamical systems on time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexander Loukianov</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muslim Malik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (9), pp.3606-3630. </w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 358 (1), pp.674-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.5505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2020.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710497v1</w:t>
+                <w:t xml:space="preserve">hal-03426314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer Based Leader–Follower Bipartite Consensus With Intermittent Failures Using Lyapunov Functions and Time Scale Theory</w:t>
               </w:r>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subham Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2521,103 +2521,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Observer-Based Cyber-Attack Identification Scheme in Cooperative Networked Systems under Switching Communication Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (11), pp.1912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2651,51 +2651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability, control and observation on non-uniform time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,390 +2749,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a class of switched nonlinear systems using the time scale theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+                <w:t xml:space="preserve">Mean Square Consensus of Double-Integrator Multi-Agent Systems under Intermittent Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Tomsovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 356 (16), pp.9076-9094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2019.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2019.02.006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468301v1</w:t>
+                <w:t xml:space="preserve">hal-03405351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean Square Consensus of Double-Integrator Multi-Agent Systems under Intermittent Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Local Stabilization of Hybrid Limit Cycles in Switched Affine Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benmiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Poulsen</w:t>
+                <w:t xml:space="preserve">A. Benalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 356 (16), pp.9076-9094. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.841-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2019.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2841806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405351v1</w:t>
+                <w:t xml:space="preserve">hal-03405319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Local Stabilization of Hybrid Limit Cycles in Switched Affine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benmiloud</w:t>
+                <w:t xml:space="preserve">Stability analysis of a class of switched nonlinear systems using the time scale theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Djouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benalia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Defoort</w:t>
+                <w:t xml:space="preserve">Kevin Tomsovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (2), pp.841-846. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, pp.195-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2841806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2019.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405319v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufficient conditions for uniform exponential stability and h -stability of some classes of dynamic equations on arbitrary time scales</w:t>
               </w:r>
@@ -3157,51 +3157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boukerrioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3316,51 +3316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atallah Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Boukhetala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (5), pp.1069-1088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3433,64 +3433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Viet Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. y Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics and Systems Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (3), pp.405-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3541,51 +3541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipit Anggraeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongyu Zuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3658,51 +3658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serhii Babenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3755,317 +3755,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed leader-follower consensus for a class of semilinear second order multi-agent systems using time scale theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serhii Babenko</w:t>
+                <w:t xml:space="preserve">Razumikhin-type Theorems on Practical Stability of Dynamic Equations on Time Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicaise</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (1), pp.433-450. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (16), pp.121-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.4406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479682v1</w:t>
+                <w:t xml:space="preserve">hal-03671746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razumikhin-type Theorems on Practical Stability of Dynamic Equations on Time Scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+                <w:t xml:space="preserve">Distributed leader-follower consensus for a class of semilinear second order multi-agent systems using time scale theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhii Babenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (16), pp.121-126. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.433-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671746v1</w:t>
+                <w:t xml:space="preserve">hal-03479682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid control design for limit cycle stabilisation of planar switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atallah Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4164,51 +4164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (4), pp.1744 - 1752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4236,1467 +4236,1467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of switched linear systems on non-uniform time domain with unstable subsystems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Investigation of the Driver’s Arm Viscoelastic Properties During Steering Vehicle Maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Marouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2524⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (6), pp.1030-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSMC.2016.2523915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164172v1</w:t>
+                <w:t xml:space="preserve">hal-03428717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Driver’s Arm Viscoelastic Properties During Steering Vehicle Maneuver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Stratégie de contrôle haptique pour la réhabilitation du membre supérieur atteint de l'enfant hémiplégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elsaeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualités en MPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.28-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428717v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de contrôle haptique pour la réhabilitation du membre supérieur atteint de l'enfant hémiplégique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Refinements of some Pachpatte and Bihari inequalities on time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boukerrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités en MPR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.28-29</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics and Systems Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.388-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430094v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinements of some Pachpatte and Bihari inequalities on time scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Boukerrioua</w:t>
+                <w:t xml:space="preserve">Stability analysis of switched linear systems on non-uniform time domain with unstable subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Hammami</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics and Systems Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.14873-14878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429974v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State feedback stabilization of a class of uncertain nonlinear systems on non-uniform time domains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive sensor and actuator fault estimation for a class of uncertain Lipschitz nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyana Chakravarthy Veluvolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagat Jyoti Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.08.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (2), pp.271-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.2556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426989v1</w:t>
+                <w:t xml:space="preserve">hal-03426761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the limit cycle stabilization of a DC/DC three-cell converter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fixed-time stabilization and consensus of nonholonomic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyu Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.01.010⟩</w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2016.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426978v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive sensor and actuator fault estimation for a class of uncertain Lipschitz nonlinear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Navigation Scheme with Priority-Based Scheduling of Mobile Agents: Application to AGV-Based Flexible Manufacturing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acs.2556⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (3-4), pp.495-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10846-015-0273-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03426761v1</w:t>
+                <w:t xml:space="preserve">hal-03426957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-time stabilization and consensus of nonholonomic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the limit cycle stabilization of a DC/DC three-cell converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benmiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah Benalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.29-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2016.0094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405104v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation Scheme with Priority-Based Scheduling of Mobile Agents: Application to AGV-Based Flexible Manufacturing System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+                <w:t xml:space="preserve">Binary Control Design for a Class of Bilinear Systems: Application to a Multilevel Power Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10846-015-0273-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp.719 - 726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2460696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426957v1</w:t>
+                <w:t xml:space="preserve">hal-01697940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Control Design for a Class of Bilinear Systems: Application to a Multilevel Power Converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">New MPPT algorithm for PV applications based on hybrid dynamical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrazed Elmetennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tadjine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2460696⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.14-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697940v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New MPPT algorithm for PV applications based on hybrid dynamical approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Switched control for reducing impact of vertical forces on road and heavy vehicle rollover avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Imine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tadjine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (6), pp.4044-4052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2015.2470090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2016.10.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03430018v1</w:t>
+                <w:t xml:space="preserve">hal-01215829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switched control for reducing impact of vertical forces on road and heavy vehicle rollover avoidance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">State feedback stabilization of a class of uncertain nonlinear systems on non-uniform time domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boukerrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 65 (6), pp.4044-4052. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.18-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2015.2470090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215829v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of a class of uncertain switched systems on time scale using Lyapunov functions</w:t>
               </w:r>
@@ -5708,51 +5708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, pp.13-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5812,51 +5812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89 (1), pp.210-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5903,90 +5903,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leader-follower fixed-time consensus for multi–agent systems with unknown nonlinear inherent dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalyana Chakravarthy Veluvolu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (14), pp.2165-2170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6020,90 +6020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Observer Design of Tire Forces in Heavy Duty Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Khemoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (6), pp.3304-3312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6137,64 +6137,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous and Discrete State Estimation for a Class of Nonlinear Switched Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Arichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherki Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6280,64 +6280,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalyana Chakravarthy Veluvolu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (15), pp.2249-2256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6365,1825 +6365,1825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a class of switched linear systems on non-uniform time domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self‐triggered control for multi‐agent systems with unknown non‐linear inherent dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems &amp; Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 74, pp.24-31. </w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (18), pp.2266-2275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2014.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2013.0843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184540v1</w:t>
+                <w:t xml:space="preserve">hal-03430076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current configuration detection in hybrid systems: Application to a conjunction–disjunction mechatronics system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hybrid sliding mode observer for switched linear systems with unknown inputs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyana Chakravarthy Veluvolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (8), pp.1262-1268. </w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 351 (7), pp.3987-4008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2014.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2014.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430103v1</w:t>
+                <w:t xml:space="preserve">hal-03041203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active modes and switching instants identification for linear switched systems based on Discrete Particle Swarm Optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Current configuration detection in hybrid systems: Application to a conjunction–disjunction mechatronics system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Arichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherki Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faouzi M'Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2013.09.009⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (8), pp.1262-1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2014.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649047v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐triggered control for multi‐agent systems with unknown non‐linear inherent dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Active modes and switching instants identification for linear switched systems based on Discrete Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi M'Sahli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (Part C), pp.482-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2013.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2013.0843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03430076v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid sliding mode observer for switched linear systems with unknown inputs.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Analysis from robust control under environment constraint: application for traffic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Uzunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2014.04.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Business Performance and Supply Chain Modeling </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3/4), pp.315-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJBPSCM.2014.065273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041203v1</w:t>
+                <w:t xml:space="preserve">hal-02020550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis from robust control under environment constraint: application for traffic model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Stability analysis of a class of switched linear systems on non-uniform time domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Performance and Supply Chain Modeling </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (3/4), pp.315-335. </w:t>
+              <w:t xml:space="preserve">Systems &amp; Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.24-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJBPSCM.2014.065273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2014.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020550v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy duty vehicle tire forces estimation using variable gain sliding mode observer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Sterring Wheel Hand Position in Low-Speed Maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJVD.2013.052710⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.133-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862909v1</w:t>
+                <w:t xml:space="preserve">hal-03508037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of steering forces of healthy versus disabled drivers under simulation condition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A Lyapunov-based design of a modified super-twisting algorithm for the Heisenberg system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.118-120. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2), pp.185-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dns020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624761v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Prototyping of an Electric Power Steering Simulator</w:t>
+                <w:t xml:space="preserve">Enlarging region of attraction in Nonlinear Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Faiçal Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Aggoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2012.2211352⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.538-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15837/ijccc.2013.4.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747063v1</w:t>
+                <w:t xml:space="preserve">hal-03405683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterring Wheel Hand Position in Low-Speed Maneuvers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Enlarging the Domain of Attraction in Nonlinear Polynomial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcem Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Aggoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2013.09.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.538-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15837/ijccc.2013.4.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03508037v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lyapunov-based design of a modified super-twisting algorithm for the Heisenberg system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Steering wheel hand position in low-speed maneuvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamci/dns020⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.133-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468427v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarging region of attraction in Nonlinear Polynomial Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency based indicator for driver differentiation during steering exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiçal Hamidi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Franck Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMSE, Journal of the Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (3), pp.34-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405683v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarging the Domain of Attraction in Nonlinear Polynomial Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual Prototyping of an Electric Power Steering Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (4), pp.538-547. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.274--283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15837/ijccc.2013.4.152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2012.2211352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615604v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency based indicator for driver differentiation during steering exercises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Comparison of steering forces of healthy versus disabled drivers under simulation condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMSE, Journal of the Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.118-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468608v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steering wheel hand position in low-speed maneuvers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Heavy duty vehicle tire forces estimation using variable gain sliding mode observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khemoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Imine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2013.09.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (2/3/4), pp 274-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJVD.2013.052710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03624787v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Bond Graphs for diagnosis of three cells converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Uzunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ould Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (20), pp.162-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8230,51 +8230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust finite time observer design for multicellular converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8347,64 +8347,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust observation of tractor-trailer vertical forces using inverse model and exact differentiator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Khemoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (1), pp.278-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8438,51 +8438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete-time normal form for left invertibility problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8581,51 +8581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (4), pp.1136-1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8685,51 +8685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8828,51 +8828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 77 (7), pp.622-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8919,51 +8919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PERTURBATION ESTIMATION TO SOLVE THE FUNDAMENTAL PROBLEM OF RESIDUAL GENERATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9107,51 +9107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Shawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumedyen Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 12th International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Riyadh, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9224,51 +9224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumedyen Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zouinkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 12th International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Riyadh, Saudi Arabia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9328,51 +9328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenqi Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9419,90 +9419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Passive Fault Tolerant Formation Tracking for Uncertain Second Order Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.199-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9664,477 +9664,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global approach to fault detection in multi-agent systems with switching topologies subject to cyber-attacks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Leader-following Formation Control of Second-order Autonomous Unmanned Systems under Switching Topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Sachan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE-International Conference on Control, Automation and Diagnosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">60th Annual Conference of the Society of Instrument and Control Engineers of Japan, SICE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Tokyo, Japan. pp.779 - 784</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406876v1</w:t>
+                <w:t xml:space="preserve">hal-03710240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Based Leader–Follower Bipartite Consensus With Intermittent Failures Using Lyapunov Functions and Time Scale Theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A global approach to fault detection in multi-agent systems with switching topologies subject to cyber-attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Taoufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Di Gennaro</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9482750⟩</w:t>
+              <w:t xml:space="preserve">5th IEEE-International Conference on Control, Automation and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD52417.2021.9638777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407441v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-following Formation Control of Second-order Autonomous Unmanned Systems under Switching Topologies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Observer Based Leader–Follower Bipartite Consensus With Intermittent Failures Using Lyapunov Functions and Time Scale Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subham Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Gennaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Conference of the Society of Instrument and Control Engineers of Japan, SICE 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference, ACC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, New Orleans, Louisiana, United States. pp.2649-2654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9482750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710240v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discretization of the Robust Exact Filtering Differentiator Based on the Matching Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Carvajal Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Loukianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 17th International Conference on Electrical Engineering, Computing Science and Automatic Control (CCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Mexico City, Mexico. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10162,451 +10162,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed global actuator fault-detection scheme for a class of linear multi-agent systems with disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anass Taoufik</w:t>
+                <w:t xml:space="preserve">A Discrete-Time Matching Filtering Differentiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Eduardo Carvajal Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexander Loukianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCE'20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Mexico City, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405436v1</w:t>
+                <w:t xml:space="preserve">hal-03405131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based output feedback consensus protocol for double-integrator multi-agent systems under intermittent sampled position measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.3025-3030, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete-Time Matching Filtering Differentiator</w:t>
+                <w:t xml:space="preserve">Distributed global actuator fault-detection scheme for a class of linear multi-agent systems with disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Eduardo Carvajal Rubio</w:t>
+                <w:t xml:space="preserve">Anass Taoufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juan Diego Sanchez-Torres</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCE'20</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.4202-4207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405131v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Nonlinear Switched Systems on Non-uniform Time Domains with Application to Multi-Agents Consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik M Djouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tomsovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Denver, Colorado, United States. pp.2864-2869, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10640,77 +10640,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based output feedback consensus protocol for double-integrator multi-agent systems under intermittent sampled positionmeasurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10735,90 +10735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An output observer approach to actuator fault detection in multi-agent systems with linear dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.562-567, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10891,51 +10891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahyu Adhie Candra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Mechatronics, Robotics and Systems Engineering (MoRSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Bali, Indonesia. pp.86-91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10963,274 +10963,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadcopter Trajectory Tracking and Attitude Control Based on Euler Angle Limitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a wireless communication platform for multiple-mobile robots using ROS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pipit Anggraeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billie Pratama</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mariem Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 6th International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
+              <w:t xml:space="preserve">6th International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Istanbul, Turkey. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751819⟩</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382749v1</w:t>
+                <w:t xml:space="preserve">hal-03408714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of switched systems on non-uniform time domains with non commuting matrices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Output Observer for Fault Detection in Linear Systems under Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuewu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Binns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seddik Djouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.37-42, </w:t>
+              <w:t xml:space="preserve">5th International Symposium on Environment-Friendly Energies and Applications, EFEA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EFEA.2018.8617076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409309v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Grid Connected DFIG Based Wind Turbine Emulator</w:t>
               </w:r>
@@ -11255,51 +11255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 5th International Symposium on Environment-Friendly Energies and Applications (EFEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11327,2072 +11327,2098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a wireless communication platform for multiple-mobile robots using ROS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariem Mrabet</w:t>
+                <w:t xml:space="preserve">Stability of switched systems on non-uniform time domains with non commuting matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Djouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751845⟩</w:t>
+              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.37-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408714v1</w:t>
+                <w:t xml:space="preserve">hal-03409309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output Observer for Fault Detection in Linear Systems under Disturbances</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Quality and quantity assessment in Home-Based therapy for hemiplegic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elsaeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Environment-Friendly Energies and Applications, EFEA 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EFEA.2018.8617076⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Istanbul, Turkey. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677941v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality and quantity assessment in Home-Based therapy for hemiplegic children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Approximation Algorithm for 3-Dimensional Vehicle Routing Problem for Fleet of Multi-Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setyawan Ajie Sukarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751812⟩</w:t>
+              <w:t xml:space="preserve">2018 6th International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Istanbul, Turkey. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408606v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithm for 3-Dimensional Vehicle Routing Problem for Fleet of Multi-Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quadcopter Trajectory Tracking and Attitude Control Based on Euler Angle Limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billie Pratama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Muis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setyawan Ajie Sukarno</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Aries Subiantoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 6th International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Istanbul, Turkey. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2018.8751819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382880v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of haptic-virtual reality game therapy on brain-motor coordination for children with hemiplegia: A pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Thevenon</w:t>
+                <w:t xml:space="preserve">Smartness versus embeddability: a tradeoff for the deployment of smart AGVs in industry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Virtual Rehabilitation (ICVR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413275v1</w:t>
+                <w:t xml:space="preserve">hal-01643083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartness versus embeddability: a tradeoff for the deployment of smart AGVs in industry.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+                <w:t xml:space="preserve">Consensus of Double-Integrator Multi-Agent Systems Using Decentralized Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pipit Anggraeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aries Subiantoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Muis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Control Engineering and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643083v1</w:t>
+                <w:t xml:space="preserve">hal-03411400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus of Double-Integrator Multi-Agent Systems Using Decentralized Model Predictive Control</w:t>
+                <w:t xml:space="preserve">Fixed-Time Tracking Control of Chained-form Nonholonomic System with External Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipit Anggraeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdul Muis</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyu Zuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Control Engineering and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411400v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Time Tracking Control of Chained-form Nonholonomic System with External Disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pipit Anggraeni</w:t>
+                <w:t xml:space="preserve">Stability Analysis of Switched Linear Systems on Non-Uniform Time Domain with Unstable Subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zongyu Zuo</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Control Engineering and Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411386v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of Switched Linear Systems on Non-Uniform Time Domain with Unstable Subsystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+                <w:t xml:space="preserve">Some Generalizations of Pachpatte Inequalities on Time Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boukerrioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicaise</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2524⟩</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413007v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Generalizations of Pachpatte Inequalities on Time Scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The effects of haptic-virtual reality game therapy on brain-motor coordination for children with hemiplegia: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elsaeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">2017 International Conference on Virtual Rehabilitation (ICVR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montreal, Canada. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICVR.2017.8007472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413033v1</w:t>
+                <w:t xml:space="preserve">hal-03413275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output observer for fault detection in linear systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Avoid abnormal joints recruitment of upper limbs of children with hemiplegia during rehabilitation with end-effector-based haptic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elsaeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 14th International Conference on Industrial Informatics (INDIN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence de l’IFRATH, 9ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670273v1</w:t>
+                <w:t xml:space="preserve">hal-03466884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encrypted audio communication design using synchronized discrete-time hyperchaotic maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault detection and diagnosis from a hybrid system point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoxi Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Hammami</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 10th International Symposium on Communication Systems, Networks and Digital Signal Processing (CSNDSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2016 4th International Symposium on Environmental Friendly Energies and Applications (EFEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Belgrade, Serbia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2016.7574015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EFEA.2016.7748778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417324v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de contrôle haptique pour la réhabilitation du membre supérieur atteint de l’enfant hémiplégique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Encrypted audio communication design using synchronized discrete-time hyperchaotic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l’Institut Fédératif de Recherche sur le Handicap « Maintien des personnes à domicile : Télérééducation, Téléréadaptation et e-Santé »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 10th International Symposium on Communication Systems, Networks and Digital Signal Processing (CSNDSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2016.7574015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420176v1</w:t>
+                <w:t xml:space="preserve">hal-03417324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoid abnormal joints recruitment of upper limbs of children with hemiplegia during rehabilitation with end-effector-based haptic device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie de contrôle haptique pour la réhabilitation du membre supérieur atteint de l’enfant hémiplégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elsaeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’IFRATH, 9ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l’Institut Fédératif de Recherche sur le Handicap « Maintien des personnes à domicile : Télérééducation, Téléréadaptation et e-Santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466884v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection and diagnosis from a hybrid system point of view</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Output observer for fault detection in linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuewu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 4th International Symposium on Environmental Friendly Energies and Applications (EFEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Belgrade, Serbia. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2016 IEEE 14th International Conference on Industrial Informatics (INDIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Poitiers, France. pp.1262-1267, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EFEA.2016.7748778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416898v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the unified chaotic system in the field of secure communication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Observability and Observer Design of Partially Observed Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Arichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petreczky Mihaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Krishna Busawon</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233114⟩</w:t>
+              <w:t xml:space="preserve">5th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Atlanta, United States. pp.27-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416965v1</w:t>
+                <w:t xml:space="preserve">hal-03413837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability and Observer Design of Partially Observed Petri Nets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fault detection and isolation for a multi-cellular converter based on sliding mode observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanda Lefteriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.148⟩</w:t>
+              <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.164-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413837v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de trajectoire et ordonnancement d'agents mobiles : application aux systèmes de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13414,4015 +13440,3989 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées doctorales du GDR MACS, JDMACS'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection and isolation for a multi-cellular converter based on sliding mode observer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sanda Lefteriu</w:t>
+                <w:t xml:space="preserve">Asymptotic relationship between trajectories of nominal and uncertain nonlinear systems on time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudekhil Chafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.521⟩</w:t>
+              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414018v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic relationship between trajectories of nominal and uncertain nonlinear systems on time scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Sliding mode observers for T-S fuzzy systems with application to sensor fault estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Haouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417210v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode observers for T-S fuzzy systems with application to sensor fault estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Region of exponential stability of switched linear systems on time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-5, </w:t>
+              <w:t xml:space="preserve">Analysis and Design of Hybrid Systems ADHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Atlanta, GA, United States. pp.93-98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411469v1</w:t>
+                <w:t xml:space="preserve">hal-03659525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region of exponential stability of switched linear systems on time scales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">PI observer gain optimization for fault detection with disturbance attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuewu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis and Design of Hybrid Systems ADHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Atlanta, GA, United States. pp.93-98, </w:t>
+              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659525v1</w:t>
+                <w:t xml:space="preserve">hal-03411453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI observer gain optimization for fault detection with disturbance attenuation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">On the use of the unified chaotic system in the field of secure communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411453v1</w:t>
+                <w:t xml:space="preserve">hal-03416965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using discrete-time hyperchaotic-based asymmetric encryption and decryption keys for secure signal transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Identification of human arm viscoelastic properties during vehicle steering maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Marouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 9th International Symposium on Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. </w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Systems, Man and Cybernetics - SMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, San Diego, United States. pp.3342-3347, </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2014.6923985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2014.6974443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469220v1</w:t>
+                <w:t xml:space="preserve">hal-03418715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondecreasing Lyapunov functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Development of a data acquisition and tracking system for vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Trenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 3rd International Symposium on Environmental Friendly Energies and Applications (EFEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFEA.2014.7059936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469257v1</w:t>
+                <w:t xml:space="preserve">hal-03660790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of human arm viscoelastic properties during vehicle steering maneuver</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hybrid state estimation for a class of switched system using Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Arichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherki Brahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Systems, Man and Cybernetics - SMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC.2014.6974443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03418715v1</w:t>
+                <w:t xml:space="preserve">hal-03470020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a data acquisition and tracking system for vehicles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Cooperation mechanisms in multi-agent robotic systems and their use in distributed manufacturing control: Issues and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 3rd International Symposium on Environmental Friendly Energies and Applications (EFEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IECON 2014 - 40th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dallas, United States. pp.2538-2543, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EFEA.2014.7059936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2014.7048863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660790v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid state estimation for a class of switched system using Petri nets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hybrid sliding mode control for two cells converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benmiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah Benalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cherki Brahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">2014 13th International Workshop on Variable Structure Systems (VSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VSS.2014.6881141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470020v1</w:t>
+                <w:t xml:space="preserve">hal-03660842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation mechanisms in multi-agent robotic systems and their use in distributed manufacturing control: Issues and literature review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nondecreasing Lyapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Trenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2014 - 40th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Groningen, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418663v1</w:t>
+                <w:t xml:space="preserve">hal-03469257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid sliding mode control for two cells converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Using discrete-time hyperchaotic-based asymmetric encryption and decryption keys for secure signal transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 13th International Workshop on Variable Structure Systems (VSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nantes, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2014 9th International Symposium on Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VSS.2014.6881141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2014.6923985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660842v1</w:t>
+                <w:t xml:space="preserve">hal-03469220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of switched linear systems on time scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Analysis from robust control under environnement constraint. Application for traffic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Uzunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 3rd International Conference on Systems and Control (ICSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. pp.944-949, </w:t>
+              <w:t xml:space="preserve">2013 International Conference on Advanced Logistics and Transport (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sousse, Tunisia. pp.88-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICAdLT.2013.6568440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625138v1</w:t>
+                <w:t xml:space="preserve">hal-02020744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and firing sequence estimation of Petri Net application to: Manufacturing sysems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Self-triggered control for multi-agent systems under a directed switching graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.608-613, </w:t>
+              <w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.4754-4759, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2013.6689613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612266v1</w:t>
+                <w:t xml:space="preserve">hal-03470415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis from robust control under environnement constraint. Application for traffic model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Active diagnosis for a class of switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Advanced Logistics and Transport (ICALT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICAdLT.2013.6568440⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.5003-5008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020744v1</w:t>
+                <w:t xml:space="preserve">hal-03470386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-triggered control for multi-agent systems under a directed switching graph</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Failure components detection in discrete event systems modeled by Petri net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Arichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Kebabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. pp.224-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03470415v1</w:t>
+                <w:t xml:space="preserve">hal-03612431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure components detection in discrete event systems modeled by Petri net</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Sliding mode observers for Takagi-Sugeno fuzzy models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Haouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Systems and Control (ICSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 3rd International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. pp.1061-1065, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03612431v1</w:t>
+                <w:t xml:space="preserve">hal-03615619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active diagnosis for a class of switched systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Comparison of steering forces of Healthy vs Disabled drivers under simulation condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470386v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode observers for Takagi-Sugeno fuzzy models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">On sliding mode observer for a hybrid three-cell converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Khelouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah Benalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Boukhetala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 3rd International Conference on Systems and Control (ICSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750986⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Systems and Control, ICSC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615619v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of steering forces of Healthy vs Disabled drivers under simulation condition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Stability of switched linear systems on time scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Taousser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès de la Société de Biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 3rd International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. pp.944-949, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467455v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On sliding mode observer for a hybrid three-cell converter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">State and firing sequence estimation of Petri Net application to: Manufacturing sysems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Arichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Cherki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel Boukhetala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Systems and Control, ICSC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. </w:t>
+              <w:t xml:space="preserve">2013 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.608-613, </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2013.6689613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618327v1</w:t>
+                <w:t xml:space="preserve">hal-03612266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid bond graph diagnostic and localisation - signal signature study of three-cell converter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault detection &amp; isolation for a class of hybrid systems: A dedicated switched robust observer scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem Ould Bouamama</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">D.E.C. Belkhiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 20th Mediterranean Conference on Control &amp; Automation (MED 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. pp.966-971</w:t>
+              <w:t xml:space="preserve">IEEE 20th Mediterranean Conference on Control &amp; Automation (MED 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelona, France. pp.984-989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020854v1</w:t>
+                <w:t xml:space="preserve">hal-02189957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection &amp; isolation for a class of hybrid systems: A dedicated switched robust observer scheme</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Rack force feedback for an electrical power steering simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 20th Mediterranean Conference on Control &amp; Automation (MED 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation (MED 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. pp.79--84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2012.6265618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189957v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Bond Graphs for Diagnosis of Three Cells Converter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Experiment for tyre vertical forces estimation on the accelerated loading facility equipement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Imine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Ould Bouamama</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khemoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Germanchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HVTT 12th International Symposium on Heavy Vehicle Transportation Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France. 13p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762634v1</w:t>
+                <w:t xml:space="preserve">hal-00877046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic velocity control for evaluation the impact of gases emissions: Case study of toll plaza</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Hybrid Bond Graphs for Diagnosis of Three Cells Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Uzunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Losero</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lauber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+                <w:t xml:space="preserve">Belkacem Ould Bouamama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 2nd International Symposium on Environment-Friendly Energies and Applications (EFEA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Mexico City, Mexico. pp.162-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020852v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rack force feedback for an electrical power steering simulator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Traffic velocity control for evaluation the impact of gases emissions: Case study of toll plaza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Uzunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Losero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pudlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation (MED 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 2nd International Symposium on Environment-Friendly Energies and Applications (EFEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Newcastle upon Tyne, Ireland. pp.19-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747060v1</w:t>
+                <w:t xml:space="preserve">hal-02020852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment for tyre vertical forces estimation on the accelerated loading facility equipement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modélisation hybride en vue de diagnostic par l'approche hybride de Bond Graph: application à un convertisseur multicellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Uzunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Ould Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Germanchev</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy van Gorp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HVTT 12th International Symposium on Heavy Vehicle Transportation Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, France. 13p</w:t>
+              <w:t xml:space="preserve">CIFA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877046v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hybride en vue de diagnostic par l'approche hybride de Bond Graph: application à un convertisseur multicellulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Hybrid bond graph diagnostic and localisation - signal signature study of three-cell converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Uzunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Ould Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy van Gorp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2012 20th Mediterranean Conference on Control &amp; Automation (MED 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. pp.966-971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020863v1</w:t>
+                <w:t xml:space="preserve">hal-02020854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable gain sliding mode observer for heavy duty vehicle tyre forces estimation</w:t>
+                <w:t xml:space="preserve">Control theory approach for on-board estimation and monitoring of heavy duty vehicle dynamical tyre forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Khemoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSS10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+              <w:t xml:space="preserve">HVTT11, International Heavy Vehicle Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Australia. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550046v1</w:t>
+                <w:t xml:space="preserve">hal-00550002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On finite time observer design for multicellular converter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Nouvelle approche pour l'estimation des forces d'impact de poids lourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khemoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Imine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Variable Structure Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Mexico, Mexico. pp.CDROM</w:t>
+              <w:t xml:space="preserve">PRAC, Conférence sécurité routière, Prévention des Risques et Aides à la Conduite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519791v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des forces d'impact des véhicules poids lourds par différentiateurs exacts et modèle inverse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">On finite time observer design for multicellular converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA, Conférence internationale francophone d'automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Variable Structure Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Mexico, Mexico. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549870v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control theory approach for on-board estimation and monitoring of heavy duty vehicle dynamical tyre forces</w:t>
+                <w:t xml:space="preserve">Estimation des forces d'impact des véhicules poids lourds par différentiateurs exacts et modèle inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Khemoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HVTT11, International Heavy Vehicle Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Australia. 12p</w:t>
+              <w:t xml:space="preserve">CIFA, Conférence internationale francophone d'automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550002v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle approche pour l'estimation des forces d'impact de poids lourds</w:t>
+                <w:t xml:space="preserve">Robust observation of tractor-trailer vertical forces using inverse model and exact differentiator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Khemoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRAC, Conférence sécurité routière, Prévention des Risques et Aides à la Conduite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France</w:t>
+              <w:t xml:space="preserve">SAE World Automotive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550043v1</w:t>
+                <w:t xml:space="preserve">hal-00550005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust observation of tractor-trailer vertical forces using inverse model and exact differentiator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Dynamics observation and parametres identification of heavy vehicle via second ordre sliding modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouteldja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE World Automotive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, France</w:t>
+              <w:t xml:space="preserve">11th international Workshop on Variable Structure Systems VSS'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550005v1</w:t>
+                <w:t xml:space="preserve">hal-00594217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics observation and parametres identification of heavy vehicle via second ordre sliding modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+                <w:t xml:space="preserve">Estimation des efforts latéraux à l'aide d'un observateur pour la détection du risque de mise en portefeuille des véhicules articulés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouteldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonid Fridman</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Liegeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international Workshop on Variable Structure Systems VSS'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">CIFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594217v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des efforts latéraux à l'aide d'un observateur pour la détection du risque de mise en portefeuille des véhicules articulés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Variable gain sliding mode observer for heavy duty vehicle tyre forces estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khemoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Imine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Liegeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA</w:t>
+              <w:t xml:space="preserve">VSS10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594213v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unknown input observation via sliding modes : application to vehicle contact forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Khemoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MULTI-CONFERENCE ON SYSTEMS AND CONTROL 2009 (ACC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, France. pp 1720-1725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17460,51 +17460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Observer and Observability Conditions for a Class of Hybrid Continuous-Discrete Dynamic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17555,51 +17555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical stabilization of a unicycle-type mobile robot system using higher order sliding mode control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17682,51 +17682,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Dynamical Systems : Observation and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17770,77 +17770,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Control of Underactuated Mechanical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Choukchou-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Cherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2013, 978-3-319-02636-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-02636-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17867,90 +17867,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph hybride pour la modélisation et le diagnostic des convertisseurs multicellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Uzunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Ould Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18065,51 +18065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theodor Borangiu; Damien Trentesaux; André Thomas; Olivier Cardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing. Proceedings of SOHOMA 2017</w:t>
@@ -18164,77 +18164,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Diagnosis for Switched Systems Using Mealy Machine Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Giua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosability, Security and Safety of Hybrid Dynamic and Cyber-Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.147-173, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18294,51 +18294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Djemai; M. Defoort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Dynamical Systems : Observation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 457, Springer International Publishing, pp.293-313, 2015, Lecture Notes in Control and Information Sciences, </w:t>
@@ -18389,51 +18389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Observation Analysis and Observer Design for a Class of Hybrid Continuous-Discrete Dynamic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18497,51 +18497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Observer for Autonomous Switching Systems with Jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18577,51 +18577,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of systems with multiple operating modes</w:t>
+                <w:t xml:space="preserve">Diagnostic des systèmes à modes multiples de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Boukhobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamelin</w:t>
@@ -18653,104 +18653,104 @@
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Maria Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t>
+              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, pp.115-154, 2012, 978-1-84821-413-2</w:t>
+              <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Science Publications, pp.115-154, 2012, Traité Information, Commande, Communication, IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762928v1</w:t>
+                <w:t xml:space="preserve">hal-00675322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des systèmes à modes multiples de fonctionnement</w:t>
+                <w:t xml:space="preserve">Diagnosis of systems with multiple operating modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Boukhobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamelin</w:t>
@@ -18782,149 +18782,149 @@
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Maria Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t>
+              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Science Publications, pp.115-154, 2012, Traité Information, Commande, Communication, IC2</w:t>
+              <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.115-154, 2012, 978-1-84821-413-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675322v1</w:t>
+                <w:t xml:space="preserve">hal-00762928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Based Analysis and Identification of Vehicle Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Shraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sliding Mode Based Analysis and Identification of Vehicle Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPRINGER VERLAG, 104p, bibliogr., appendix., 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18990,77 +18990,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par l’approche bond graphe d’un système hybride. Application à un convertisseur multicellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Uzunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Ould Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19136,51 +19136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serhii Babenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19250,64 +19250,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Muñoz-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Boukal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zerrougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19374,51 +19374,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19586,51 +19586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0333F6B"/>
+    <w:nsid w:val="99D48DDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19817,51 +19817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-djemai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5375-9470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156102315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=ApP9SGcAAAAJ&amp;hl=nl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Mohamed_Djemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upms.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uphf.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.northumbria.ac.uk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensea.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensi-bourges.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnam.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvsq.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djema&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3538458" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Villeros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego S&#225;nchez-Torres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Loukianov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2023.3264541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Labbadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshed Iqbal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Incremona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6608" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Ben Nasser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous&#8208;meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2661" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1890823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslim Malik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.11.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Toubakh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmiloud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.03.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03718010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1869345" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710953v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Carvajal Rubio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Sanchez-Torres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23201.2021.20.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Taoufik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-07129-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5386" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Arichi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Djouadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100986" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5505" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subham Dey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Taousser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Gennaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3040944" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9111912" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03690956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Martynyuk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100889" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Djouadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tomsovic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.02.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Poulsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2019.07.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW1R3NZQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benalia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2841806" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukerrioua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2018.10.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MNK2N5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khelouat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Benalia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boukhetala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1588409" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Haouari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Dang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. y Jun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pipit Anggraeni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyu Zuo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-04953-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03227535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Babenko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.08.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTFSZXHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4406" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03671746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1327723" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2749520" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03164172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2524" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Marouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pudlo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2523915" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430094v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elsaeh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.08.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.01.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyana Chakravarthy Veluvolu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagat Jyoti Rath" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2556" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-313DBTJF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405104v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2016.0094" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426957v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-015-0273-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697940v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2460696" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrazed Elmetennani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadjine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2016.10.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM42N3K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Imine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2470090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03184519v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2014.12.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03184490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1065544" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215015v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.1301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khemoudj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2443180" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428743v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Brahim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2415713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923396v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my van Gorp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.1004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03184540v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.09.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.09.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW069XCR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03649047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Boubaker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi M'Sahli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2013.09.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMTGX14V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2013.0843" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03041203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2014.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Uzunova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPSCM.2014.065273" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.052710" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624761v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815846" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747063v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2211352" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508037v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.09.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFQW0BG5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468427v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dns020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405683v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Hamidi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Jerbi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Aggoune" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2013.4.152" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615604v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Aggoune" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468608v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020695v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould Bouamama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00186" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643947v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2010.543494" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0637" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772645v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inam Belmouhoub" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.15.194-204" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mansouri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.09.010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.09.047" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762283v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170410001699030" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Floquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Perruquetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00287" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514487v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hamdaoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Dkhil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Shawan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Boussaid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM65874.2025.11313383" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514468v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouinkhi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM65874.2025.11313450" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Cai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993846" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.129" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bajic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_14" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406876v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638777" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407441v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482750" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710240v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Soni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sachan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Kamal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Ghosh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03690633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE50788.2020.9299184" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2464" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697877v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.993" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405131v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698182v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147620" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405456v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182933" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyu Adhie Candra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoRSE48060.2019.8998638" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Pratama" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Muis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Subiantoro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751819" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655683v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheyr Dekali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Boumediene" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2018.8617049" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408714v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mrabet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751845" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677941v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Mohamadi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Dai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2018.8617076" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408606v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751812" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382880v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyawan Ajie Sukarno" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751928" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413275v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR.2017.8007472" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643083v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411400v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411386v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413007v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413033v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2531" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670273v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819361" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417324v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hammami" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2016.7574015" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420176v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03466884v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416898v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxi Feng" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2016.7748778" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416965v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233114" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413837v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petreczky Mihaly" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.148" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420166v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414018v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Meziane" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Lefteriu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.521" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417210v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudekhil Chafi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233106" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411469v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233054" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659525v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.158" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411453v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233189" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469220v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2014.6923985" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469257v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Trenn" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418715v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2014.6974443" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660790v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Benmansour" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2014.7059936" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470020v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862196" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418663v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048863" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660842v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSS.2014.6881141" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625138v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750970" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612266v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689613" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020744v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568440" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470415v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760634" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612431v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kebabti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750863" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470386v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giua" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760674" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615619v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750986" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03467455v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03618327v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750924" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020854v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Ould Bouamama" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189957v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E.C. Belkhiat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manamanni" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messai" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762634v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020852v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losero" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauber" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747060v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265618" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877046v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Germanchev" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020863v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550046v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519791v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549870v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550002v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacob" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550043v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550005v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594217v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouteldja" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594213v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Liegeois" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489301v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177803v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058065v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03642560v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404386v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Choukchou-Braham" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02636-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020830v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411175v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_30" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466641v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74962-4_6" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404120v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10795-0_12" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404026v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10795-0_5" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404000v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971709v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shraim" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22224-5" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020921v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316226v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Hrytsenkoa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809804v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbadi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerrougui" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-djemai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5375-9470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156102315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=ApP9SGcAAAAJ&amp;hl=nl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Mohamed_Djemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isir.upms.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uphf.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.northumbria.ac.uk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensea.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensi-bourges.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnam.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvsq.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djema&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3538458" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068247v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Labbadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Incremona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6608" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Villeros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego S&#225;nchez-Torres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Loukianov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2023.3264541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshed Iqbal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Ben Nasser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous&#8208;meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2661" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1890823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Toubakh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moamar Sayed-Mouchaweh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmiloud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.03.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03718010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1869345" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Carvajal Rubio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Sanchez-Torres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37394/23201.2021.20.9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Taoufik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-07129-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5386" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Arichi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Cherki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Djouadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.09.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslim Malik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100986" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5505" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03423983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subham Dey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Taousser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Gennaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3040944" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9111912" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03690956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Martynyuk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100889" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Poulsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2019.07.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW1R3NZQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benalia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2841806" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Djouadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tomsovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.02.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukerrioua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2018.10.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MNK2N5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khelouat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Benalia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boukhetala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1588409" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Haouari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Dang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. y Jun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pipit Anggraeni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyu Zuo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-04953-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03227535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Babenko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.08.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTFSZXHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03671746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479682v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4406" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1327723" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2749520" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Marouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pudlo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2523915" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elsaeh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03164172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2524" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyana Chakravarthy Veluvolu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagat Jyoti Rath" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2556" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-313DBTJF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2016.0094" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426957v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-015-0273-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.01.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697940v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2460696" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrazed Elmetennani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadjine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2016.10.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM42N3K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Imine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2470090" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426989v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.08.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03184519v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2014.12.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03184490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1065544" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215015v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.1301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khemoudj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2443180" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428743v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherki Brahim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2415713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923396v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my van Gorp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.1004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430076v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2013.0843" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03041203v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2014.04.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.09.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW069XCR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03649047v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Boubaker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi M'Sahli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2013.09.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMTGX14V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Uzunova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPSCM.2014.065273" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03184540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2014.09.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508037v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.09.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFQW0BG5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468427v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dns020" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405683v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Hamidi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Jerbi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Aggoune" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2013.4.152" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615604v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Aggoune" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747063v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2211352" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624761v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815846" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.052710" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020695v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould Bouamama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00186" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643947v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2010.543494" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0637" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772645v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inam Belmouhoub" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.15.194-204" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mansouri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.09.010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.09.047" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762283v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170410001699030" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Floquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Perruquetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00287" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514487v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hamdaoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Dkhil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Shawan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Boussaid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM65874.2025.11313383" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514468v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouinkhi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM65874.2025.11313450" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Cai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993846" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.129" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bajic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_14" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710240v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Soni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sachan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Kamal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Ghosh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406876v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638777" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407441v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482750" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03690633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE50788.2020.9299184" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405131v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03697877v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.993" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405436v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2464" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698182v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147620" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405456v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182933" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyu Adhie Candra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoRSE48060.2019.8998638" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408714v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mrabet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751845" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677941v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Mohamadi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Dai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2018.8617076" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655683v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheyr Dekali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Boumediene" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2018.8617049" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409309v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408606v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751812" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382880v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyawan Ajie Sukarno" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751928" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382749v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Pratama" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Muis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Subiantoro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2018.8751819" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643083v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411400v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411386v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413007v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413033v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2531" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413275v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR.2017.8007472" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03466884v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416898v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxi Feng" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2016.7748778" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417324v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hammami" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2016.7574015" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420176v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670273v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819361" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413837v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petreczky Mihaly" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.148" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414018v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Meziane" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Lefteriu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.521" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420166v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417210v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudekhil Chafi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233106" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411469v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233054" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659525v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.158" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411453v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233189" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416965v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233114" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418715v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2014.6974443" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660790v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Benmansour" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFEA.2014.7059936" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470020v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862196" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418663v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048863" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660842v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSS.2014.6881141" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469257v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Trenn" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469220v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2014.6923985" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020744v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568440" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470415v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760634" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470386v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giua" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760674" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612431v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kebabti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750863" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615619v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750986" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03467455v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03618327v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750924" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625138v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750970" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612266v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689613" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189957v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E.C. Belkhiat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manamanni" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messai" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747060v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265618" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877046v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Germanchev" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762634v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Ould Bouamama" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020852v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losero" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauber" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020863v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020854v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550002v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacob" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550043v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519791v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549870v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550005v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594217v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouteldja" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594213v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Liegeois" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550046v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489301v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177803v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058065v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03642560v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404386v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Choukchou-Braham" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02636-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020830v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411175v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_30" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466641v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74962-4_6" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404120v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10795-0_12" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404026v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10795-0_5" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404000v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971709v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shraim" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22224-5" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020921v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316226v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Hrytsenkoa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809804v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbadi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerrougui" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>