--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3174,429 +3174,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BFPTool: a software tool for analysis of Biomembrane Force Probe experiments</w:t>
+                <w:t xml:space="preserve">The intellectual disability protein PAK3 regulates oligodendrocyte precursor cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Smít</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Fouquet</w:t>
+                <w:t xml:space="preserve">Majistor Raj Luxman Maglorius Renkilaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M. Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Trembleau</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Wehrlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13628-016-0033-2⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.137--148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468068v1</w:t>
+                <w:t xml:space="preserve">hal-01543617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the netrin-1 gene cause congenital mirror movements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BFPTool: a software tool for analysis of Biomembrane Force Probe experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvrick Zagar</w:t>
+                <w:t xml:space="preserve">Daniel Smít</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pincet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trembleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI95442⟩</w:t>
+              <w:t xml:space="preserve">BMC Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13628-016-0033-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390035v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intellectual disability protein PAK3 regulates oligodendrocyte precursor cell differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majistor Raj Luxman Maglorius Renkilaraj</w:t>
+                <w:t xml:space="preserve">Mutations in the netrin-1 gene cause congenital mirror movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Méneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Baudouin</w:t>
+                <w:t xml:space="preserve">Elizabeth A. Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Trouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire M. Wells</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+                <w:t xml:space="preserve">Thomas C. Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosine Wehrlé</w:t>
+                <w:t xml:space="preserve">Yvrick Zagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98, pp.137--148. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2016.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI95442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543617v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the regulatory function of CYFIP1 in the context of WAVE- and FMRP-containing complexes</w:t>
               </w:r>
@@ -4505,429 +4505,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukocyte Telomere Length in Alzheimer's Disease Patients with a Different Rate of Progression</w:t>
+                <w:t xml:space="preserve">The RhoGEF DOCK10 is essential for dendritic spine morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Tedone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Arosio</w:t>
+                <w:t xml:space="preserve">Fanny Jaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Colombo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Asselineau</w:t>
+                <w:t xml:space="preserve">Fabrice Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Wehrlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-142808⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (11), pp.2112-2127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E14-08-1310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545784v1</w:t>
+                <w:t xml:space="preserve">hal-01543622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RhoGEF DOCK10 is essential for dendritic spine morphogenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bellanger</w:t>
+                <w:t xml:space="preserve">FMRP and dendritic local translation of αCaMKII mRNA are required for the structural plasticity underlying olfactory learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Daroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Gribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Scotto-Lomassese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E14-08-1310⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (2), pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2015.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543622v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMRP and dendritic local translation of αCaMKII mRNA are required for the structural plasticity underlying olfactory learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Dubacq</w:t>
+                <w:t xml:space="preserve">Leukocyte Telomere Length in Alzheimer's Disease Patients with a Different Rate of Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Tedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Arosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Asselineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2015.07.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (3), pp.761-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-142808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188827v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of adenylate cyclase 1 (AC1): consequences on corticospinal tract development and on locomotor recovery after spinal cord injury</w:t>
               </w:r>
@@ -5608,51 +5608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purkinje cell maturation participates in the control of oligodendrocyte differentiation: role of Sonic Hedgehog and Vitronectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Bouslama-Oueghlani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Wehrlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,51 +7417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Allam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautefeuille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx3846" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04692301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Bou-Rouphael" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eschstruth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Abdou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Claude Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202234" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Tignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pottin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cabrera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92004.3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Messaoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stoufflet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Paillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Ven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88782" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Imrani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ghezal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glac143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dodet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Leu-Semenescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aerts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13799" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04136436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Trouillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dunoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Krogh Herlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109189" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Gras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ploix Maes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gallea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.15563" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237611v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Ekmen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;neret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanthi Jegatheesan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13795" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekeeb Mohammad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Doummar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Degusmao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castelnovo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(22)00085-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi-Huong Nguyen-Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pautas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mariani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2021.04.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Meira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Degos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Corsetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Berthelot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-021-00194-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubacq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba3992" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hainque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Atencio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Luton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-320283" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Laure Mariani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaigneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brefel-Courbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carri&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2019.04.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grehl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doulazmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massir&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9847" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02290865v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trembleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5927-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maugest" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eavan M Mcgovern" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mazalovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apartis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2017.00747" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deleglise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brugg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29918-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946010v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Sherrard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Morellini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jourdan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-David Arthaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006229" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Damanti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mandengue Sosso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174876" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sm&#237;t" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pincet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13628-016-0033-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Franz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Oliver" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvrick Zagar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI95442" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543617v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majistor Raj Luxman Maglorius Renkilaraj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baudouin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. Wells" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Wehrl&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2016.12.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Abekhoukh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahar Sahin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Grossi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Zongaro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.025809" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Welniarz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Morel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gallea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00514-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01612741v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Caillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Flamand-Roze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Mawusi Adanyeguh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0713-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543621v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouslama-Oueghlani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. L. M. Renkilaraj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wells" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehrie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545783v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Asselineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benlhassan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Arosio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Ferri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-142832" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Daroles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gribaudo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.07.023" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polito" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longueville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0060-15.2015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545784v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tedone" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Colombo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-142808" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543622v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaudon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bellanger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-08-1310" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nait Taleb Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Morel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaspar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2014.01.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schumm" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pollina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Jungbluth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Avci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lebrun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Wehrle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1210626110" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ru Chen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Lohof" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rochefort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2977-12.2013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543627v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Avci" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehrl&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaudon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2012.11.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNF95MXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-00800364v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouslama-Oueghlani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoru Chen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Lemaigre-Dubreuil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545808v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sebban" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.12006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WR2LMTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543629v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaelena Repici" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sclip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.03.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86RNHWK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545809v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan X. Avci" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119853109" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555453v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Akwa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bakouche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gautheron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-010-9203-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078435v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukhtouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Frederic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078419v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Capone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078454v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Journiac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pajak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vernet-Der Garabedian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domna Karagogeos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gormand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ternynck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delhaye-Bouchaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-0270(98)00072-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBR808G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545800v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kinugawa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schumm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebban" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.01.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL3SQX2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306249v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Doulazmi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778198v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tignard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pottin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geeverding" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doulazmi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cabrera" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Allam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautefeuille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx3846" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04692301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Bou-Rouphael" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eschstruth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Abdou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Claude Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202234" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Tignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pottin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cabrera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92004.3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Messaoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stoufflet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Paillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Ven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88782" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Imrani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ghezal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glac143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dodet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Leu-Semenescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aerts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13799" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04136436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Trouillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dunoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Krogh Herlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109189" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Gras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ploix Maes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gallea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.15563" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237611v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Ekmen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;neret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanthi Jegatheesan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13795" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekeeb Mohammad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Doummar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Degusmao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castelnovo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(22)00085-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi-Huong Nguyen-Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pautas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mariani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2021.04.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Meira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Degos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Corsetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Berthelot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-021-00194-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubacq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba3992" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hainque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Atencio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Luton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-320283" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Laure Mariani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaigneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brefel-Courbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carri&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2019.04.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grehl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doulazmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massir&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9847" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02290865v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trembleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5927-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maugest" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eavan M Mcgovern" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mazalovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apartis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2017.00747" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deleglise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brugg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29918-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946010v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Sherrard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Morellini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jourdan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-David Arthaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006229" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Damanti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mandengue Sosso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174876" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majistor Raj Luxman Maglorius Renkilaraj" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baudouin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. Wells" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Wehrl&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2016.12.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468068v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sm&#237;t" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pincet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13628-016-0033-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390035v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Franz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Oliver" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvrick Zagar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI95442" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Abekhoukh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahar Sahin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Grossi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Zongaro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.025809" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Welniarz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Morel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gallea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00514-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01612741v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Caillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Flamand-Roze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Mawusi Adanyeguh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0713-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543621v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouslama-Oueghlani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. L. M. Renkilaraj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wells" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehrie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545783v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Asselineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benlhassan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Arosio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Ferri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-142832" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Daroles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gribaudo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.07.023" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polito" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longueville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0060-15.2015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543622v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaudon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bellanger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-08-1310" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188827v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tedone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Colombo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-142808" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nait Taleb Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Morel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaspar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2014.01.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schumm" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pollina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Jungbluth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Avci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lebrun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Wehrle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1210626110" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ru Chen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Lohof" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rochefort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2977-12.2013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543627v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Avci" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehrl&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaudon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2012.11.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNF95MXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-00800364v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouslama-Oueghlani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoru Chen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Lemaigre-Dubreuil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545808v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sebban" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.12006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WR2LMTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543629v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaelena Repici" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sclip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.03.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86RNHWK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545809v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan X. Avci" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119853109" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555453v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Akwa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bakouche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gautheron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-010-9203-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078435v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukhtouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Frederic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078419v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Capone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078454v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Journiac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pajak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vernet-Der Garabedian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domna Karagogeos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gormand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ternynck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delhaye-Bouchaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-0270(98)00072-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBR808G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545800v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kinugawa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schumm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebban" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.01.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL3SQX2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306249v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Doulazmi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778198v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tignard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pottin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geeverding" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doulazmi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cabrera" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>