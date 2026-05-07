--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -632,6189 +632,6323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density Surface Electromyography as Biomarker of Muscle Aging</w:t>
+                <w:t xml:space="preserve">Developmental coordination disorder subtypes in children: An unsupervised clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Imrani</w:t>
+                <w:t xml:space="preserve">Domitille Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+                <w:t xml:space="preserve">Emmanuelle Ploix Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lahaye</w:t>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Ghezal</w:t>
+                <w:t xml:space="preserve">Cécile Galléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glac143⟩</w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (10), pp.1332-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.15563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996111v1</w:t>
+                <w:t xml:space="preserve">hal-05593576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Night-Time Apomorphine Infusion: Who Are the Best Candidates?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-density Surface Electromyography as Biomarker of Muscle Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Imrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cochen de Cock</w:t>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dodet</w:t>
+                <w:t xml:space="preserve">Clément Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smaranda Leu-Semenescu</w:t>
+                <w:t xml:space="preserve">Caroline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Aerts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Abril</w:t>
+                <w:t xml:space="preserve">Myriam Ghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mdc3.13799⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (1), pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glac143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148898v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital mirror movements are associated with defective polymerization of RAD51</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Night-Time Apomorphine Infusion: Who Are the Best Candidates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cochen de Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Trouillard</w:t>
+                <w:t xml:space="preserve">Pauline Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dupaigne</w:t>
+                <w:t xml:space="preserve">Smaranda Leu-Semenescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Dunoyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+                <w:t xml:space="preserve">Cécile Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten Krogh Herlin</w:t>
+                <w:t xml:space="preserve">Beatriz Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.jmg-2023-109189. </w:t>
+              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (8), pp.1192-1197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmg-2023-109189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mdc3.13799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136436v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental coordination disorder subtypes in children: An unsupervised clustering</w:t>
+                <w:t xml:space="preserve">Congenital mirror movements are associated with defective polymerization of RAD51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Gras</w:t>
+                <w:t xml:space="preserve">Oriane Trouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Ploix Maes</w:t>
+                <w:t xml:space="preserve">Pauline Dupaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dunoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Gallea</w:t>
+                <w:t xml:space="preserve">Morten Krogh Herlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (10), pp.1332-1342. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.jmg-2023-109189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/dmcn.15563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2023-109189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237589v1</w:t>
+                <w:t xml:space="preserve">hal-04136436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐Motor Symptoms and Quality of Life in Patients with PRRT2 ‐Related Paroxysmal Kinesigenic Dyskinesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental coordination disorder subtypes in children: An unsupervised clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ploix Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asya Ekmen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anais Hervé</w:t>
+                <w:t xml:space="preserve">Cecile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mdc3.13795⟩</w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (10), pp.1332-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.15563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237611v2</w:t>
+                <w:t xml:space="preserve">hal-04237589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Caffeine in ADCY5 ‐Related Dyskinesia: A Retrospective Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Non‐Motor Symptoms and Quality of Life in Patients with PRRT2 ‐Related Paroxysmal Kinesigenic Dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asya Ekmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Méneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claudio Degusmao</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanthi Jegatheesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.29006⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (7), pp.1082-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mdc3.13795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996103v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237611v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of subcutaneous night-time only apomorphine infusion to treat insomnia in patients with Parkinson’s disease (APOMORPHEE): a multicentre, randomised, controlled, double-blind crossover study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Castelnovo</w:t>
+                <w:t xml:space="preserve">Efficacy of Caffeine in ADCY5 ‐Related Dyskinesia: A Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Méneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shekeeb Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Doummar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Degusmao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(22)00085-0⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (6), pp.1294-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.29006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691762v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of floor plate Netrin-1 impairs midline crossing of corticospinal axons and leads to mirror movements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+                <w:t xml:space="preserve">Safety and efficacy of subcutaneous night-time only apomorphine infusion to treat insomnia in patients with Parkinson’s disease (APOMORPHEE): a multicentre, randomised, controlled, double-blind crossover study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cochen de Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaranda Leu-Semenescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Castelnovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108654⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (5), pp.428-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(22)00085-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145091v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical characteristics of sleep apnea in middle-old and oldest-old inpatients: symptoms and comorbidities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Monti</w:t>
+                <w:t xml:space="preserve">Loss of floor plate Netrin-1 impairs midline crossing of corticospinal axons and leads to mirror movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2021.04.017⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.108654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996115v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effect of apomorphine infusion in advanced Parkinson’s disease: a real-life study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Corsetti</w:t>
+                <w:t xml:space="preserve">Clinical characteristics of sleep apnea in middle-old and oldest-old inpatients: symptoms and comorbidities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emeline Berthelot</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vi-Huong Nguyen-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pautas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Parkinson's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41531-021-00194-7⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.179-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2021.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260149v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary cilium-dependent cAMP/PKA signaling at the centrosome regulates neuronal migration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chaulet</w:t>
+                <w:t xml:space="preserve">Long-term effect of apomorphine infusion in advanced Parkinson’s disease: a real-life study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Meira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Degos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Corsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Dubacq</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aba3992⟩</w:t>
+              <w:t xml:space="preserve">npj Parkinson's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41531-021-00194-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020853v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term follow-up in an open-label trial of triheptanoin in GLUT1 deficiency syndrome: a sustained dramatic effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Luton</w:t>
+                <w:t xml:space="preserve">Primary cilium-dependent cAMP/PKA signaling at the centrosome regulates neuronal migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stoufflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2018-320283⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (36), pp.eaba3992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aba3992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095537v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive analysis of the French NS-Park registry: Towards a nation-wide Parkinson's disease cohort?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Carrière</w:t>
+                <w:t xml:space="preserve">Long-term follow-up in an open-label trial of triheptanoin in GLUT1 deficiency syndrome: a sustained dramatic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hainque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Méneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Atencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Luton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2019.04.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 90 (11), pp.1291-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2018-320283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487631v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural circuit repair by low-intensity magnetic stimulation requires cellular magnetoreceptors and specific stimulation patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Massiré Traoré</w:t>
+                <w:t xml:space="preserve">Descriptive analysis of the French NS-Park registry: Towards a nation-wide Parkinson's disease cohort?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise-Laure Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brefel-Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aav9847⟩</w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.226 - 234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2019.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843646v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative polyadenylation produces multiple 3’ untranslated regions of odorant receptor mRNAs in mouse olfactory sensory neurons</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neural circuit repair by low-intensity magnetic stimulation requires cellular magnetoreceptors and specific stimulation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dufor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massiré Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5927-3⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (10), pp.eaav9847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aav9847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02290865v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-Related Quality of Life Is Severely Affected in Primary Orthostatic Tremor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative polyadenylation produces multiple 3’ untranslated regions of odorant receptor mRNAs in mouse olfactory sensory neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trembleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2017.00747⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5927-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700729v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02290865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulated Neurotransmission induces Trans-synaptic degeneration in reconstructed Neuronal Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-intensity electromagnetic fields induce human cryptochrome to modulate intracellular reactive oxygen species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel M. Sherrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Morellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Esawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Deleglise</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brugg</w:t>
+                <w:t xml:space="preserve">Louis-David Arthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29918-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (10), pp.e2006229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2006229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907549v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-intensity electromagnetic fields induce human cryptochrome to modulate intracellular reactive oxygen species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health-Related Quality of Life Is Severely Affected in Primary Orthostatic Tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Maugest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eavan M Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mazalovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel M. Sherrard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Louis-David Arthaut</w:t>
+                <w:t xml:space="preserve">Emmanuelle Apartis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2006229⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2017.00747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946010v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between sleep parameters, insulin resistance and age-adjusted insulin like growth factor-1 score in non diabetic older patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourron</w:t>
+                <w:t xml:space="preserve">Dysregulated Neurotransmission induces Trans-synaptic degeneration in reconstructed Neuronal Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vi-Huong Nguyen-Michel</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brugg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174876⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.11596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29918-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526405v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intellectual disability protein PAK3 regulates oligodendrocyte precursor cell differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non cell-autonomous role of DCC in the guidance of the corticospinal tract at the midline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Welniarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Pourchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majistor Raj Luxman Maglorius Renkilaraj</w:t>
+                <w:t xml:space="preserve">Cécile Gallea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Baudouin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rosine Wehrlé</w:t>
+                <w:t xml:space="preserve">Jean-Charles Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00514-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543617v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BFPTool: a software tool for analysis of Biomembrane Force Probe experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between sleep parameters, insulin resistance and age-adjusted insulin like growth factor-1 score in non diabetic older patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Damanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Smít</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Trembleau</w:t>
+                <w:t xml:space="preserve">Anne-Laure Mandengue Sosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vi-Huong Nguyen-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13628-016-0033-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.e0174876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468068v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the netrin-1 gene cause congenital mirror movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Méneret</w:t>
+                <w:t xml:space="preserve">BFPTool: a software tool for analysis of Biomembrane Force Probe experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Smít</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth A. Franz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yvrick Zagar</w:t>
+                <w:t xml:space="preserve">Frédéric Pincet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trembleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI95442⟩</w:t>
+              <w:t xml:space="preserve">BMC Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13628-016-0033-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390035v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the regulatory function of CYFIP1 in the context of WAVE- and FMRP-containing complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations in the netrin-1 gene cause congenital mirror movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Méneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A. Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Trouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabiha Abekhoukh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maurin</w:t>
+                <w:t xml:space="preserve">Yvrick Zagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.025809⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI95442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519686v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non cell-autonomous role of DCC in the guidance of the corticospinal tract at the midline</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Lamy</w:t>
+                <w:t xml:space="preserve">The intellectual disability protein PAK3 regulates oligodendrocyte precursor cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majistor Raj Luxman Maglorius Renkilaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M. Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Wehrlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00514-z⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.137--148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502372v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A randomized, controlled, double-blind, crossover trial of triheptanoin in alternating hemiplegia of childhood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isaac Mawusi Adanyeguh</w:t>
+                <w:t xml:space="preserve">New insights into the regulatory function of CYFIP1 in the context of WAVE- and FMRP-containing complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabiha Abekhoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bahar Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Zongaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-017-0713-2⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.463-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.025809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01612741v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAK3 is implicated in the switch from oligodendrocyte precursor cells to differentiated oligodendrocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Wehrie</w:t>
+                <w:t xml:space="preserve">A randomized, controlled, double-blind, crossover trial of triheptanoin in alternating hemiplegia of childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hainque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Flamand-Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Mawusi Adanyeguh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (1), pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-017-0713-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543621v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01612741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-10 Production in Response to Amyloid-beta Differs between Slow and Fast Decliners in Patients with Alzheimer's Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leukocyte Telomere Length in Alzheimer's Disease Patients with a Different Rate of Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Tedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Arosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evelyn Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Asselineau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 46 (4), pp.837-842. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-142832⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 46 (3), pp.761-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-142808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545783v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragile X Mental Retardation Protein and Dendritic Local Translation of the Alpha Subunit of the Calcium/Calmodulin-Dependent Kinase II Messenger RNA Are Required for the Structural Plasticity Underlying Olfactory Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simona Gribaudo</w:t>
+                <w:t xml:space="preserve">The RhoGEF DOCK10 is essential for dendritic spine morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Wehrlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2015.07.023⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (11), pp.2112-2127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E14-08-1310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370236v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Effects of PDE10A Inhibitors on Striatopallidal Neurons Require Phosphatase Inhibition by DARPP-32</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Doulazmi</w:t>
+                <w:t xml:space="preserve">FMRP and dendritic local translation of αCaMKII mRNA are required for the structural plasticity underlying olfactory learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Daroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Gribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Scotto-Lomassese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0060-15.2015⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (2), pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2015.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545399v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RhoGEF DOCK10 is essential for dendritic spine morphogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+                <w:t xml:space="preserve">Interleukin-10 Production in Response to Amyloid-beta Differs between Slow and Fast Decliners in Patients with Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Benlhassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Arosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E14-08-1310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (4), pp.837-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-142832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543622v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMRP and dendritic local translation of αCaMKII mRNA are required for the structural plasticity underlying olfactory learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Dubacq</w:t>
+                <w:t xml:space="preserve">PAK3 is implicated in the switch from oligodendrocyte precursor cells to differentiated oligodendrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouslama-Oueghlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. L. M. Renkilaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wehrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134 (1, SI), pp.243-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188827v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukocyte Telomere Length in Alzheimer's Disease Patients with a Different Rate of Progression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Asselineau</w:t>
+                <w:t xml:space="preserve">Fragile X Mental Retardation Protein and Dendritic Local Translation of the Alpha Subunit of the Calcium/Calmodulin-Dependent Kinase II Messenger RNA Are Required for the Structural Plasticity Underlying Olfactory Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Daroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Gribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Scotto-Lomassese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-142808⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2015.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545784v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of adenylate cyclase 1 (AC1): consequences on corticospinal tract development and on locomotor recovery after spinal cord injury</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Selective Effects of PDE10A Inhibitors on Striatopallidal Neurons Require Phosphatase Inhibition by DARPP-32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Polito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Gangarossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doulazmi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2014.01.001⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (4), pp.ENEURO.0060-15.2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0060-15.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543626v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging-related episodic memory decline: are emotions the key?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carolin Jungbluth</w:t>
+                <w:t xml:space="preserve">Lack of adenylate cyclase 1 (AC1): consequences on corticospinal tract development and on locomotor recovery after spinal cord injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nait Taleb Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scotto-Lomassese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2013.00002⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1549, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2014.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545796v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of thyroid hormone receptors shared and specific functions in neural cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Morel</w:t>
+                <w:t xml:space="preserve">Klf9 is necessary and sufficient for Purkinje cell survival in organotypic culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. X. Avci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wehrlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1210626110⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcn.2012.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278425v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mature Purkinje Cells Require the Retinoic Acid-Related Orphan Receptor-alpha (ROR alpha) to Maintain Climbing Fiber Mono-Innervation and Other Adult Characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging-related episodic memory decline: are emotions the key?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Pollina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Ru Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Heck</w:t>
+                <w:t xml:space="preserve">Marion Depre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann M. Lohof</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Morel</w:t>
+                <w:t xml:space="preserve">Carolin Jungbluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2977-12.2013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2013.00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541331v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klf9 is necessary and sufficient for Purkinje cell survival in organotypic culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide analysis of thyroid hormone receptors shared and specific functions in neural cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Avci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lebrun</w:t>
+                <w:t xml:space="preserve">Clement Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. X. Avci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Jaudon</w:t>
+                <w:t xml:space="preserve">Rosine Wehrle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcn.2012.11.010⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (8), pp.E766-E775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1210626110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01543627v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purkinje cell maturation participates in the control of oligodendrocyte differentiation: role of Sonic Hedgehog and Vitronectin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yolande Lemaigre-Dubreuil</w:t>
+                <w:t xml:space="preserve">Mature Purkinje Cells Require the Retinoic Acid-Related Orphan Receptor-alpha (ROR alpha) to Maintain Climbing Fiber Mono-Innervation and Other Adult Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Ru Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann M. Lohof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (22), pp.9546+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2977-12.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800364v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Apnea in Elderly Adults with Chronic Insomnia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
+                <w:t xml:space="preserve">Purkinje cell maturation participates in the control of oligodendrocyte differentiation: role of Sonic Hedgehog and Vitronectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bouslama-Oueghlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Wehrlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Mariani</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoru Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Lemaigre-Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jgs.12006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e49015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01545808v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific inhibition of the JNK pathway promotes locomotor recovery and neuroprotection after mouse spinal cord injury</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Morel</w:t>
+                <w:t xml:space="preserve">Sleep Apnea in Elderly Adults with Chronic Insomnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Sclip</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (12), pp.2366-U15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.12006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543629v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone triggers the developmental loss of axonal regenerative capacity via thyroid hormone receptor alpha 1 and kruppel-like factor 9 in Purkinje cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rosine Wehrle</w:t>
+                <w:t xml:space="preserve">Specific inhibition of the JNK pathway promotes locomotor recovery and neuroprotection after mouse spinal cord injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariaelena Repici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoru Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Sclip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1119853109⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.710--721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545809v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related Purkinje cell death is steroid dependent: RORα haplo-insufficiency impairs plasma and cerebellar steroids and Purkinje cell survival.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvette Akwa</w:t>
+                <w:t xml:space="preserve">Thyroid hormone triggers the developmental loss of axonal regenerative capacity via thyroid hormone receptor alpha 1 and kruppel-like factor 9 in Purkinje cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan X. Avci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Wehrle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Gautheron</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-010-9203-3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (35), pp.14206-14211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1119853109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555453v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RORa, a pivotal nuclear receptor for Purkinje neuron survival and differentiation: From development to ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Boukhtouche</w:t>
+                <w:t xml:space="preserve">Age-related Purkinje cell death is steroid dependent: RORα haplo-insufficiency impairs plasma and cerebellar steroids and Purkinje cell survival.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Janmaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Akwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brugg</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bakouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cerebellum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (4), pp.565-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-010-9203-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078435v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEREBELLAR PURKINJE CELL LOSS IN HETEROZYGOUS RORA+/-MICE: A LONGITUDINAL STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Capone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Capone</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Frederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Bakouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Lemaigre-Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTITATIVE ANALYSIS OF MICROGLIAL CELLS IN THE DEGENERATING CEREBELLUM OF THE STAGGERER (RORAsg/sg) MUTANT MOUSE</w:t>
+                <w:t xml:space="preserve">RORa, a pivotal nuclear receptor for Purkinje neuron survival and differentiation: From development to ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Journiac</w:t>
+                <w:t xml:space="preserve">Fatiha Boukhtouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brugg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurogenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 19, pp.143-154</w:t>
+              <w:t xml:space="preserve">The Cerebellum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5, pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078454v1</w:t>
+                <w:t xml:space="preserve">hal-00078435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">QUANTITATIVE ANALYSIS OF MICROGLIAL CELLS IN THE DEGENERATING CEREBELLUM OF THE STAGGERER (RORAsg/sg) MUTANT MOUSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Journiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pajak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Vernet-Der Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19, pp.143-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sustained delivery of immunoglobulins from polymer microsources on a narrow surface of the developing rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domna Karagogeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Ternynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Delhaye-Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 84 (1-2), pp.17-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0165-0270(98)00072-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6824,175 +6958,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome d’apnées du sommeil chez les personnes âgées insomniaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kinugawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doulazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Congrès du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Bordeaux, France. 43 (2), pp.125-126, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7002,275 +7136,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar granular neuron progenitors exit their germinative niche via Barhl1 mediated silencing of T-Cell Factor transcriptional activity</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Laminin γ1-dependent basement membranes are instrumental to ensure proper olfactory placode shape, position and boundary with the brain, as well as olfactory axon development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Pottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Geeverding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306249v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminin γ1-dependent basement membranes are instrumental to ensure proper olfactory placode shape, position and boundary with the brain, as well as olfactory axon development</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Cerebellar granular neuron progenitors exit their germinative niche via Barhl1 mediated silencing of T-Cell Factor transcriptional activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Bou-Rouphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Eschstruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asna Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Claude Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778198v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7417,51 +7551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Allam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautefeuille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx3846" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04692301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Bou-Rouphael" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eschstruth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Abdou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Claude Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202234" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Tignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pottin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cabrera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92004.3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Messaoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stoufflet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Paillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Ven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88782" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Imrani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ghezal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glac143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dodet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Leu-Semenescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aerts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13799" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04136436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Trouillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dunoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Krogh Herlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109189" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Gras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ploix Maes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gallea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.15563" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237611v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Ekmen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;neret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanthi Jegatheesan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13795" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekeeb Mohammad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Doummar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Degusmao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castelnovo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(22)00085-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi-Huong Nguyen-Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pautas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mariani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2021.04.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Meira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Degos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Corsetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Berthelot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-021-00194-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubacq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba3992" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hainque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Atencio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Luton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-320283" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Laure Mariani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaigneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brefel-Courbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carri&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2019.04.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grehl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doulazmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massir&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9847" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02290865v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trembleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5927-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maugest" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eavan M Mcgovern" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mazalovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apartis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2017.00747" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deleglise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brugg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29918-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946010v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Sherrard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Morellini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jourdan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-David Arthaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006229" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Damanti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mandengue Sosso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174876" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majistor Raj Luxman Maglorius Renkilaraj" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baudouin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. Wells" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Wehrl&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2016.12.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468068v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sm&#237;t" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pincet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13628-016-0033-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390035v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Franz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Oliver" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvrick Zagar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI95442" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Abekhoukh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahar Sahin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Grossi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Zongaro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.025809" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Welniarz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Morel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gallea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00514-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01612741v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Caillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Flamand-Roze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Mawusi Adanyeguh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0713-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543621v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouslama-Oueghlani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. L. M. Renkilaraj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wells" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehrie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545783v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Asselineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benlhassan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Arosio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Ferri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-142832" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Daroles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gribaudo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.07.023" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polito" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longueville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0060-15.2015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543622v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaudon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bellanger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-08-1310" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188827v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tedone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Colombo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-142808" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nait Taleb Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Morel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaspar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2014.01.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schumm" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pollina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Jungbluth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Avci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lebrun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Wehrle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1210626110" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ru Chen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Lohof" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rochefort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2977-12.2013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543627v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Avci" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehrl&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaudon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2012.11.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNF95MXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-00800364v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouslama-Oueghlani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoru Chen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Lemaigre-Dubreuil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545808v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sebban" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.12006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WR2LMTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543629v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaelena Repici" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sclip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.03.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86RNHWK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545809v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan X. Avci" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119853109" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555453v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Akwa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bakouche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gautheron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-010-9203-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078435v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukhtouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Frederic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078419v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Capone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078454v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Journiac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pajak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vernet-Der Garabedian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domna Karagogeos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gormand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ternynck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delhaye-Bouchaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-0270(98)00072-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBR808G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545800v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kinugawa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schumm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebban" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.01.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL3SQX2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306249v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Doulazmi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778198v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tignard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pottin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geeverding" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doulazmi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cabrera" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Allam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hautefeuille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx3846" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04692301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Bou-Rouphael" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eschstruth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Abdou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Claude Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202234" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Tignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pottin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cabrera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92004.3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Messaoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stoufflet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Paillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Ven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88782" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Gras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ploix Maes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gall&#233;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.15563" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Imrani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ghezal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glac143" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dodet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Leu-Semenescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aerts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13799" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04136436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Trouillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dunoyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Krogh Herlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gallea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237611v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Ekmen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;neret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanthi Jegatheesan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Herv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13795" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekeeb Mohammad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Doummar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Degusmao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castelnovo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(22)00085-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108654" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03996115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Monti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi-Huong Nguyen-Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pautas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mariani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2021.04.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Meira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Degos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Corsetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Berthelot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-021-00194-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubacq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba3992" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hainque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Atencio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Luton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2018-320283" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Laure Mariani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaigneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brefel-Courbon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carri&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2019.04.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843646v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grehl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doulazmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massir&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9847" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02290865v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trembleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5927-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01946010v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Sherrard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Morellini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jourdan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-David Arthaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006229" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maugest" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eavan M Mcgovern" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mazalovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apartis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2017.00747" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907549v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deleglise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brugg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29918-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502372v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Welniarz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gallea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00514-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526405v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Damanti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mandengue Sosso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174876" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468068v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sm&#237;t" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pincet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13628-016-0033-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Franz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Oliver" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvrick Zagar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI95442" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majistor Raj Luxman Maglorius Renkilaraj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baudouin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. Wells" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Wehrl&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2016.12.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Abekhoukh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahar Sahin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Grossi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Zongaro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.025809" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01612741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Caillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Flamand-Roze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Mawusi Adanyeguh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-017-0713-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tedone" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Arosio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Colombo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Ferri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Asselineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-142808" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaudon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bellanger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-08-1310" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Daroles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gribaudo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.07.023" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545783v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benlhassan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-142832" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543621v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouslama-Oueghlani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. L. M. Renkilaraj" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wells" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehrie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370236v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545399v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polito" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longueville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0060-15.2015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nait Taleb Ali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Morel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaspar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2014.01.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543627v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Avci" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wehrl&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaudon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2012.11.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNF95MXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545796v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schumm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pollina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Jungbluth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Avci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lebrun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Wehrle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1210626110" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541331v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ru Chen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Lohof" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rochefort" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2977-12.2013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-00800364v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouslama-Oueghlani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoru Chen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Lemaigre-Dubreuil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545808v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sebban" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.12006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WR2LMTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543629v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaelena Repici" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sclip" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.03.014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86RNHWK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan X. Avci" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119853109" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555453v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Akwa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bakouche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gautheron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-010-9203-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078419v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Capone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Frederic" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078435v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukhtouche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078454v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Journiac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pajak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Vernet-Der Garabedian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572783v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domna Karagogeos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gormand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ternynck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Delhaye-Bouchaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-0270(98)00072-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBR808G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545800v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kinugawa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schumm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebban" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.01.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL3SQX2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778198v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tignard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pottin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geeverding" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doulazmi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cabrera" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306249v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Doulazmi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>