--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1130,138 +1130,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaMath and MathGeAr Projects: Students' Perceptions of Mathematics in Engineering Courses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Lealdino Filho</w:t>
+                <w:t xml:space="preserve">Kinesthetic Promotion of Function Graph Recognition at University Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Demerdash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Filho Lealdino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mercat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El-Demerdash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Mathematical Education (ICME-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Hambourg, Germany. pp.24 - 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/rg.2.1.1696.1527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337878v1</w:t>
+                <w:t xml:space="preserve">hal-01546444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Design of Educational Digital Resources for Promoting Creative Mathematical Thinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1270,194 +1279,185 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Demerdash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Labs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICME-13 International Congress on Mathematical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinesthetic Promotion of Function Graph Recognition at University Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaMath and MathGeAr Projects: Students' Perceptions of Mathematics in Engineering Courses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lealdino Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Demerdash</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Mercat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Mathematical Education (ICME-13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/rg.2.1.1696.1527⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01546444v1</w:t>
+                <w:t xml:space="preserve">hal-01337878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring and Making Online Creative Digital Math Books for Creative Mathematical Thinking</w:t>
               </w:r>
@@ -1469,51 +1469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lealdino Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bokhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Kortenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1724,51 +1724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Demerdash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Labs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICME-13 International Congress on Mathematical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2315,51 +2315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Demerdash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Labs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uses of Technology in Primary and Secondary Mathematics Education. ICME-13 Monographs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-300, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2586,51 +2586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F93AC93F"/>
+    <w:nsid w:val="A5A88000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2817,51 +2817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-el-demerdash" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5852-3961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/NSU-6414-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Essonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Demerdash" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/armin.2025.455530" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1605;&#1581;&#1605;&#1583; &#1575;&#1604;&#1587;&#1740;&#1583; &#1571;&#1581;&#1605;&#1583; &#1575;&#1604;&#1583;&#1605;&#1585;&#1583;&#1575;&#1588;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1571;&#1605;&#1604; &#1605;&#1581;&#1605;&#1583; &#1605;&#1582;&#1578;&#1575;&#1585; &#1575;&#1604;&#1581;&#1606;&#1601;&#1740;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/ARMIN.2018.81688" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lealdino Filho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/adn.10.1.6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Filho Lealdino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1605;&#1585;&#1601;&#1600;&#1600;&#1600;&#1578; &#1581;&#1575;&#1605;&#1600;&#1600;&#1600;&#1583; &#1605;&#1581;&#1605;&#1600;&#1600;&#1583; &#1607;&#1575;&#1606;&#1610;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1605;&#1581;&#1605;&#1583; &#1575;&#1604;&#1587;&#1610;&#1583; &#1571;&#1581;&#1605;&#1583; &#1575;&#1604;&#1583;&#1605;&#1600;&#1585;&#1583;&#1575;&#1588;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/mktm.2015.113172" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El&#173;-Demerdash&#8203;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Labs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.1.1696.1527" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bokhove" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62597-3_123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19741-4_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76575-4_15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02065030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Sayed Ahmed El-Demerdash" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-el-demerdash" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5852-3961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/NSU-6414-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Essonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Demerdash" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/armin.2025.455530" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1605;&#1581;&#1605;&#1583; &#1575;&#1604;&#1587;&#1740;&#1583; &#1571;&#1581;&#1605;&#1583; &#1575;&#1604;&#1583;&#1605;&#1585;&#1583;&#1575;&#1588;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1571;&#1605;&#1604; &#1605;&#1581;&#1605;&#1583; &#1605;&#1582;&#1578;&#1575;&#1585; &#1575;&#1604;&#1581;&#1606;&#1601;&#1740;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/ARMIN.2018.81688" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lealdino Filho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/adn.10.1.6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Filho Lealdino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1605;&#1585;&#1601;&#1600;&#1600;&#1600;&#1578; &#1581;&#1575;&#1605;&#1600;&#1600;&#1600;&#1583; &#1605;&#1581;&#1605;&#1600;&#1600;&#1583; &#1607;&#1575;&#1606;&#1610;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1605;&#1581;&#1605;&#1583; &#1575;&#1604;&#1587;&#1610;&#1583; &#1571;&#1581;&#1605;&#1583; &#1575;&#1604;&#1583;&#1605;&#1600;&#1585;&#1583;&#1575;&#1588;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/mktm.2015.113172" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El&#173;-Demerdash&#8203;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Labs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.1.1696.1527" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bokhove" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62597-3_123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19741-4_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76575-4_15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02065030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Sayed Ahmed El-Demerdash" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>