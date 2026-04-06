--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -244,4770 +244,5147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Scale Reproduction of Fan Pressurization Measurements in a Wind Tunnel: Design and Characterization of a New Experimental Facility</w:t>
+                <w:t xml:space="preserve">Advancing the Net Zero emission building concept: Integrating photovoltaics and electrical storage for NZEB environmental performance in different energy and climate contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Mélois</w:t>
+                <w:t xml:space="preserve">Mohamed Oualid Mghazli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Dung Tran</w:t>
+                <w:t xml:space="preserve">Myriam Bahrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassam Moujalled</w:t>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouzha Lamdouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (2), pp.400. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.113331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings14020400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910960v1</w:t>
+                <w:t xml:space="preserve">hal-05572357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating meteorological files of future climates with heatwaves in urban context to evaluate building overheating: An energy-efficient dwelling case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bassam Moujalled</w:t>
+                <w:t xml:space="preserve">Temporal dynamics in life cycle assessment: Comparing static and dynamic characterization factors for climate impact assessment and mitigation potential of NZEB prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oualid Mghazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouzha Lamdouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111874⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 529, pp.146820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664751v1</w:t>
+                <w:t xml:space="preserve">hal-05572522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of an active-passive system for cooling application in buildings improved with free cooling for enhanced solidification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Stritih</w:t>
+                <w:t xml:space="preserve">Assessment of building performance indicators using fuzzy DEMATEL approach: Comparing early-career and mid-expert perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Er-Retby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oualid Mghazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2023.104960⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114, pp.114241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286594v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal properties of insulation materials from rice straw and natural binders for buildings</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model-Scale Reproduction of Fan Pressurization Measurements in a Wind Tunnel: Design and Characterization of a New Experimental Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mélois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Moujalled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.130770⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings14020400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047203v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty in building fan pressurization tests: Review and gaps in research</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Moujalled</w:t>
+                <w:t xml:space="preserve">Generating meteorological files of future climates with heatwaves in urban context to evaluate building overheating: An energy-efficient dwelling case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Moujalled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104455⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 263, pp.111874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669528v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of fluids and promising materials as advanced inter-pane media in multi-glazing windows for thermal and energy performance improvement: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric study of an active-passive system for cooling application in buildings improved with free cooling for enhanced solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zavrl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Tomc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujian Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+                <w:t xml:space="preserve">M. Dovjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cantin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mike Coillot</w:t>
+                <w:t xml:space="preserve">U. Stritih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111458⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99, pp.104960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2023.104960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083582v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance of PCM-to-air heat exchangers in hot desert climate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+                <w:t xml:space="preserve">Hygrothermal properties of insulation materials from rice straw and natural binders for buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaping Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M El-Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology for the Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23744731.2020.1778399⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 372, pp.130770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.130770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987295v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupant presence and behavior: A major issue for building energy performance simulation and assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty in building fan pressurization tests: Review and gaps in research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mélois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.R. Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Laaroussi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Si-Larbi</w:t>
+                <w:t xml:space="preserve">B. Moujalled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.104455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966858v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of an improved PCM-to-air heat exchanger for building envelope applications – An experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Letizia Roccamena</w:t>
+                <w:t xml:space="preserve">Application of fluids and promising materials as advanced inter-pane media in multi-glazing windows for thermal and energy performance improvement: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Coillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.02.072⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867801v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried water-phase change material storage for load shifting: A parametric study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance analysis of an improved PCM-to-air heat exchanger for building envelope applications – An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Zeng</w:t>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoling Cao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110428⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 199, pp.704-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.02.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987282v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New qualitative approach based on data analysis of European building stock and retrofit market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buried water-phase change material storage for load shifting: A parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Laaroussi</w:t>
+                <w:t xml:space="preserve">Yanping Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bahrar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lubomir Klimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102452⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227, pp.110428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966850v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer modelling and experimental investigation of phase change hysteresis of PCMs: The state-of-the-art review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New qualitative approach based on data analysis of European building stock and retrofit market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Zavrl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubomír Klimeš</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uroš Stritih</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114572⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.102452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867803v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance prediction of an existing building with framing system using the IRT method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupant presence and behavior: A major issue for building energy performance simulation and assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Draoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Benhmidou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Draoui</w:t>
+                <w:t xml:space="preserve">A. Si-Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17512549.2020.1781689⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.102420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987291v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an innovative thermal energy storage technology at low temperatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frutos Dordelly J.C.</w:t>
+                <w:t xml:space="preserve">Thermal performance of PCM-to-air heat exchangers in hot desert climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17512549.2019.1618732⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology for the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (10), pp.1371-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23744731.2020.1778399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084620v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling and experimental validation of pcm-to-air heat exchangers: application of ventilated building envelopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+                <w:t xml:space="preserve">Computer modelling and experimental investigation of phase change hysteresis of PCMs: The state-of-the-art review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomír Klimeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Charvát</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmood Mastani Joybari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El-Mankibi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Martin Zálešák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10th International Conference IAQVEC 2019: Indoor Air Quality, Ventilation and Energy Conservation in Buildings 5–7 September 2019, Bari, Italy, 609, pp.032047. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, pp.114572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/3/032047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116316v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of tracer gas-based methods for the characterization of natural ventilation performance: Comparative analysis of their accuracy</w:t>
+                <w:t xml:space="preserve">Thermal performance prediction of an existing building with framing system using the IRT method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Remion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bassam Moujalled</w:t>
+                <w:t xml:space="preserve">Hajar Benhmidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Draoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106180⟩</w:t>
+              <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17512549.2020.1781689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156684v1</w:t>
+                <w:t xml:space="preserve">hal-02987291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing a vertical earth-to-air heat exchanger system using tubular phase change material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pengcheng Sun</w:t>
+                <w:t xml:space="preserve">Optimization of an innovative thermal energy storage technology at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M El-Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuisheng Li</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frutos Dordelly J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 237, pp.117763. </w:t>
+              <w:t xml:space="preserve">Advances in Building Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.238-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.117763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17512549.2019.1618732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116355v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic data mining-based framework to discover potential energy waste patterns in residential buildings</w:t>
+                <w:t xml:space="preserve">Enhancing a vertical earth-to-air heat exchanger system using tubular phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Li</w:t>
+                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthik Panchabikesan</w:t>
+                <w:t xml:space="preserve">Pengcheng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhun Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+                <w:t xml:space="preserve">Shuisheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 199, pp.562-578. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.117763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.07.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.117763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116336v1</w:t>
+                <w:t xml:space="preserve">hal-03116355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and evaluating a new earth-to-air heat exchanger system in hot summer and cold winter areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
+                <w:t xml:space="preserve">Opportunities and challenges of PCM-to-air heat exchangers (PAHXs) for building free cooling applications—A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dardir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shuisheng Li</w:t>
+                <w:t xml:space="preserve">Karthik Panchabikesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2019.01.506⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.157-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116357v1</w:t>
+                <w:t xml:space="preserve">hal-03116321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and challenges of PCM-to-air heat exchangers (PAHXs) for building free cooling applications—A comprehensive review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of a vertical earth-to-air heat exchanger system integrated with annular phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2019.02.011⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.433-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.02.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116321v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis on the driving factors and patterns of window opening and closing behaviour in French households</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+                <w:t xml:space="preserve">Experimental analysis of a PCM integrated solar chimney under laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Frutos Dordelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Remion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Arce Landa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.1332-1348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.06.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/7/072060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03116341v1</w:t>
+                <w:t xml:space="preserve">hal-03116329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of a vertical earth-to-air heat exchanger system integrated with annular phase change material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
+                <w:t xml:space="preserve">Analysis on the driving factors and patterns of window opening and closing behaviour in French households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karthik Panchabikesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tingting Yang</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.02.069⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 609, pp.072060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/7/072060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116365v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of a PCM integrated solar chimney under laboratory conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Carlos Frutos Dordelly</w:t>
+                <w:t xml:space="preserve">Systematic data mining-based framework to discover potential energy waste patterns in residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Panchabikesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.06.065⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 199, pp.562-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116329v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the numerical model of an innovative PCM based thermal storage system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Letizia Roccamena</w:t>
+                <w:t xml:space="preserve">Designing and evaluating a new earth-to-air heat exchanger system in hot summer and cold winter areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuisheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2019.04.014⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.6087-6092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2019.01.506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116406v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a vertical earth-to-air heat exchanger system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengxuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuisheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 183, pp.241-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2018.12.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the impact of unsteady airflows on tracer gas measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bassam Moujalled</w:t>
+                <w:t xml:space="preserve">Development and validation of the numerical model of an innovative PCM based thermal storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Stathopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/3/032028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.100740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2019.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116399v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics analysis of effects of encapsulated phase change materials (PCMs) in cement mortars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaochuang Cai</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the impact of unsteady airflows on tracer gas measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Remion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 119, pp.51-63. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 609, pp.032028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/3/032028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116323v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of PCM-to-air heat exchanger for integration in building envelope–modeling and validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+                <w:t xml:space="preserve">Multiphysics analysis of effects of encapsulated phase change materials (PCMs) in cement mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ilyes Djamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaochuang Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Klimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.08.003⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.51-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116276v1</w:t>
+                <w:t xml:space="preserve">hal-03116323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupant behaviour: a major issue for building energy performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Bahrar</w:t>
+                <w:t xml:space="preserve">Development of PCM-to-air heat exchanger for integration in building envelope–modeling and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dardir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Si-Larbi</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Klimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/7/072050⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.367-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378198v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and parametric study of a vertical earth-to-air heat exchanger system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occupant behaviour: a major issue for building energy performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Draoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Si-Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.01.098⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 609, pp.072050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/7/072050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116378v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental test bed design and development for PCM-water exchangers characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling and parametric study of a vertical earth-to-air heat exchanger system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengcheng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2017.11.018⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.220-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.01.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116220v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study on the use of microencapsulated phase change materials (PCMs) in textile reinforced concrete panels for energy storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Ilyes Djamai</w:t>
+                <w:t xml:space="preserve">Review of tracer gas-based methods for the characterization of natural ventilation performance: Comparative analysis of their accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Remion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michelle Salvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2018.06.014⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.106180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116192v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencer design for awning windows: Modified Helmholtz resonators with perforated foam</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Stabat</w:t>
+                <w:t xml:space="preserve">Numerical modelling and experimental validation of pcm-to-air heat exchangers: application of ventilated building envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dardir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Marchio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed El-Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp 1-9. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10th International Conference IAQVEC 2019: Indoor Air Quality, Ventilation and Energy Conservation in Buildings 5–7 September 2019, Bari, Italy, 609, pp.032047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12273-017-0365-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/3/032047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518270v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating, ventilating and cooling impacts of double windows on historic buildings in Mediterranean area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Coillot</w:t>
+                <w:t xml:space="preserve">Experimental test bed design and development for PCM-water exchangers characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Cantin</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Stathopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9th Mediterranean Congress - HVAC Historical Buildings Retrofit in the Mediterranean Area may 2017 Matera, 133, pp.28-41. </w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.241-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2017.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090224v1</w:t>
+                <w:t xml:space="preserve">hal-03116220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile reinforced concrete multiscale mechanical modelling: Application to TRC sandwich panels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study on the use of microencapsulated phase change materials (PCMs) in textile reinforced concrete panels for energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Ilyes Djamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Salvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41, pp.455-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2018.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116228v1</w:t>
+                <w:t xml:space="preserve">hal-03116192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global modelling approach of natural ventilation with acoustic and daylighting constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silencer design for awning windows: Modified Helmholtz resonators with perforated foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Perret-Gentil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-France Barthelmé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+                <w:t xml:space="preserve">Riccardo Issoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Stabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14733315.2016.1214393⟩</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12273-017-0365-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461765v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of single-sided ventilation with acoustic shutters on windows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juslin Koffi</w:t>
+                <w:t xml:space="preserve">Heating, ventilating and cooling impacts of double windows on historic buildings in Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Issoglio</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9th Mediterranean Congress - HVAC Historical Buildings Retrofit in the Mediterranean Area may 2017 Matera, 133, pp.28-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12273-015-0246-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848092v1</w:t>
+                <w:t xml:space="preserve">hal-02090224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of hybrid ventilation performance using two simulation tools</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Inard</w:t>
+                <w:t xml:space="preserve">Textile reinforced concrete multiscale mechanical modelling: Application to TRC sandwich panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ilyes Djamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312252v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A global modelling approach of natural ventilation with acoustic and daylighting constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuqing Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Perret-Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Barthelmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.233-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14733315.2016.1214393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of single-sided ventilation with acoustic shutters on windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juslin Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Issoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (6), pp.689 - 700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12273-015-0246-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of hybrid ventilation performance using two simulation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (8), pp.908-926</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence du climat sur le potentiel d'un système de ventilation naturelle assistée d'un ventilateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1 (n.a.), pp.20-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5017,2013 +5394,2117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of indoor environment and window use in French dwellings monitored during a summer with heatwaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A study of the indoor environment and window use in French dwellings monitored during a summer with heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd AIVC -11th TightVent &amp; 9th venticool Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AIVC, Oct 2023, Copenhague, Denmark. https://www.aivc.org/resource/study-indoor-environment-and-window-use-french-dwellings-monitored-during-summer-heatwaves</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215053v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the indoor environment and window use in French dwellings monitored during a summer with heatwaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A study of indoor environment and window use in French dwellings monitored during a summer with heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd AIVC -11th TightVent &amp; 9th venticool Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">, AIVC, Oct 2023, Copenhague, Denmark. https://www.aivc.org/resource/study-indoor-environment-and-window-use-french-dwellings-monitored-during-summer-heatwaves</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556754v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Wind Impact on Building Air Leakage Measurements Using a Model Scale Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Mélois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El-Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rémi Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAQ 2020: Indoor Environmental Quality Performance Approaches Transitioning from IAQ to IEQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account occupant behavior during heatwaves in building simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El-Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATE 2022 - RESILIENT COMFORT: Climate Change, COVID and Ventilation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of thermal insulation materials based on rice straw and natural binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaping Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El-Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIMA 2022 The 14th REHVA HVAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced scale reproduction of building pressurization tests in a wind tunnel: design and characterization of a new experiment facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Mélois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El-Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rémi Carrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International BUILDAIR Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of new analysis methodologies to assess dynamic airflow rate with the tracer gas decay method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of the impact of unsteady airflows on tracer gas measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Remion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th AIVC Conference - From energy crisis to sustainable indoor climate - 40 years of AIVC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">10th IAQVEC conference, Healthy Nearly Zero Energy Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335798v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the impact of unsteady airflows on tracer gas measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Test of new analysis methodologies to assess dynamic airflow rate with the tracer gas decay method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Remion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAQVEC conference, Healthy Nearly Zero Energy Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t>
+              <w:t xml:space="preserve">40th AIVC Conference - From energy crisis to sustainable indoor climate - 40 years of AIVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335811v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of natural ventilation systems: a review of existing methods</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards holistic building optimization using a computing environment that enable interoperability between numerical tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Souyri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Enciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th AIVC conference "Smart ventilation for buildings"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273310v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracer Gas Measurement of Natural Ventilation Systems: Impact of Unsteady Airflows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bassam Moujalled</w:t>
+                <w:t xml:space="preserve">Experimental analysis and model verification of a new earth-to-air heat exchanger system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Jerry Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roomvent &amp; Ventilation 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 4th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Beirut, Lebanon. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2018.8597904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273329v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards holistic building optimization using a computing environment that enable interoperability between numerical tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Vers une optimisation intégrée des bâtiments basée sur un environnement permettant l'interopérabilité des outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L A Serafim Guardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Brunotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Enciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">IBPSA France :Conférence Francophone de l'International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982647v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and model verification of a new earth-to-air heat exchanger system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Letizia Roccamena</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigations of a PCM integrated solar chimney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Carlos Frutos Dordelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 4th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Beirut, Lebanon. pp.1-7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/REDEC.2018.8597904⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Beirut, Lebanon. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2018.8597941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116207v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une optimisation intégrée des bâtiments basée sur un environnement permettant l'interopérabilité des outils numériques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracer Gas Measurement of Natural Ventilation Systems: Impact of Unsteady Airflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Remion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Moujalled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France :Conférence Francophone de l'International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Roomvent &amp; Ventilation 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982641v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigations of a PCM integrated solar chimney</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Carlos Frutos Dordelly</w:t>
+                <w:t xml:space="preserve">Assessing the performance of natural ventilation systems: a review of existing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Remion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mike Coillot</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deleersnyder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 4th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th AIVC conference "Smart ventilation for buildings"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116198v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERFORMANCE EVALUATION OF NATURAL VENTILATION THROUGH WINDOWS WITH HORIZONTAL BLADE SHUTTERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuqing Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Issoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslin Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Stabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIAQ conference of Indoor Air 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control strategies for hybrid ventilation simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIC 2002, AIVC Conference Energy efficient and healthy buildings in sustainable cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, France. pp.437-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of a hybrid-ventilated room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Air Distribution in Rooms, RoomVent'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, France. pp.493-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In-Situ Assessment of Indoor Air Quality Through Monitoring Key Environmental Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joud Aldakheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiphysics and Multiscale Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 555, Springer Nature Singapore, pp.263-270, 2025, Lecture Notes in Civil Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-8317-5_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mouvements d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre blanc sur les recherches en énergétique des bâtiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des MINES, collection Développement durable, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7033,161 +7514,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comfort-Oriented Metamorphic House (COMETAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Baldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Banâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Dominici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] PI 1998, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7334,51 +7815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171496v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Zhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18686/cest249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline M&#233;lois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Moujalled" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14020400" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hostein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111874" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zavrl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tomc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mankibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dovjak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stritih" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104960" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El-Mankibi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130770" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;lois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Carri&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moujalled" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujian Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111458" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dardir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Haghighat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2020.1778399" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahrar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Draoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Si-Larbi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Roccamena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.02.072" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zeng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Cao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Yuan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Klimes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110428" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laaroussi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bahrar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zavrl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Stritih" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102452" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Klime&#353;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Charv&#225;t" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Mastani Joybari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Z&#225;le&#353;&#225;k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114572" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Benhmidou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Draoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2020.1781689" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frutos Dordelly J.C." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2019.1618732" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Mankibi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/3/032047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Remion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106180" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxuan Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Sun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuisheng Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.117763" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Panchabikesan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Yu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.07.032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116357v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun (jerry) Yu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.506" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.02.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/7/072060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.02.069" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Frutos Dordelly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arce Landa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.06.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Stathopoulos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.04.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116361v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.12.100" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/3/032028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djamai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Si Larbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochuang Cai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.02.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.08.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378198v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bahrar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Si-Larbi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/7/072050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.01.098" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116220v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.11.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116192v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2018.06.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090224v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.367" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.07.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848092v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-015-0246-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312191v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;mi Carri&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335798v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273310v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jobert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleersnyder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982647v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brunotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Enciu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116207v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Jerry Yu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8597904" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Serafim Guardini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116198v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Frutos Dordelly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8597941" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312511v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312411v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldoni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ban&#226;tre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dominici" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171496v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Zhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18686/cest249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oualid Mghazli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bahrar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouatassim Charai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Lamdouar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113331" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Er-Retby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline M&#233;lois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Moujalled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14020400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hostein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zavrl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tomc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mankibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dovjak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stritih" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104960" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El-Mankibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130770" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;lois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Carri&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moujalled" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujian Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111458" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dardir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Roccamena" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Haghighat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.02.072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zeng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Cao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Yuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Klimes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110428" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laaroussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zavrl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Stritih" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102452" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahrar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Draoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Si-Larbi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2020.1778399" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Klime&#353;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Charv&#225;t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Mastani Joybari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Z&#225;le&#353;&#225;k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114572" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Benhmidou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Draoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2020.1781689" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frutos Dordelly J.C." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2019.1618732" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxuan Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Sun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuisheng Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.117763" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Panchabikesan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.02.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116365v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun (jerry) Yu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.02.069" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Frutos Dordelly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Remion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arce Landa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.06.065" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/7/072060" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.07.032" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116357v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.506" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116361v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.12.100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Stathopoulos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.04.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/3/032028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116323v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djamai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Si Larbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochuang Cai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.02.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116276v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.08.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bahrar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Si-Larbi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/7/072050" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116378v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.01.098" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Mankibi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/3/032047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.11.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2018.06.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.367" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116228v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848092v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-015-0246-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312191v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;mi Carri&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335811v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brunotte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Enciu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116207v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Jerry Yu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8597904" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982641v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Serafim Guardini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Frutos Dordelly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8597941" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273329v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jobert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleersnyder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312411v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574582v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joud Aldakheel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8317-5_39" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldoni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ban&#226;tre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dominici" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>