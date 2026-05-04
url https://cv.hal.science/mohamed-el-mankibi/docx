--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -127,521 +127,521 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of hygrothermal behavior of a novel bio-based panel: Experiment and numerical simulation</w:t>
+                <w:t xml:space="preserve">Temporal dynamics in life cycle assessment: Comparing static and dynamic characterization factors for climate impact assessment and mitigation potential of NZEB prototypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaping Zhou</w:t>
+                <w:t xml:space="preserve">Mohamed Oualid Mghazli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+                <w:t xml:space="preserve">Myriam Bahrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Xiang</w:t>
+                <w:t xml:space="preserve">Nouzha Lamdouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Energy Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (1), pp.249. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 529, pp.146820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18686/cest249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171496v1</w:t>
+                <w:t xml:space="preserve">hal-05572522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the Net Zero emission building concept: Integrating photovoltaics and electrical storage for NZEB environmental performance in different energy and climate contexts</w:t>
+                <w:t xml:space="preserve">Assessment of building performance indicators using fuzzy DEMATEL approach: Comparing early-career and mid-expert perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Houda Er-Retby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oualid Mghazli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bahrar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114, pp.114241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572357v1</w:t>
+                <w:t xml:space="preserve">hal-05572366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics in life cycle assessment: Comparing static and dynamic characterization factors for climate impact assessment and mitigation potential of NZEB prototypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Advancing the Net Zero emission building concept: Integrating photovoltaics and electrical storage for NZEB environmental performance in different energy and climate contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oualid Mghazli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bahrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouzha Lamdouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146820⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.113331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572522v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of building performance indicators using fuzzy DEMATEL approach: Comparing early-career and mid-expert perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of hygrothermal behavior of a novel bio-based panel: Experiment and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaping Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Er-Retby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bahrar</w:t>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 114, pp.114241. </w:t>
+              <w:t xml:space="preserve">Clean Energy Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18686/cest249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572366v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Scale Reproduction of Fan Pressurization Measurements in a Wind Tunnel: Design and Characterization of a New Experimental Facility</w:t>
               </w:r>
@@ -1008,64 +1008,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of insulation materials from rice straw and natural binders for buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaping Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El-Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1340,642 +1340,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of an improved PCM-to-air heat exchanger for building envelope applications – An experimental study</w:t>
+                <w:t xml:space="preserve">Occupant presence and behavior: A major issue for building energy performance simulation and assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+                <w:t xml:space="preserve">Y. Laaroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Roccamena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+                <w:t xml:space="preserve">M. Bahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+                <w:t xml:space="preserve">A. Draoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Si-Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.02.072⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.102420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867801v1</w:t>
+                <w:t xml:space="preserve">hal-02966858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried water-phase change material storage for load shifting: A parametric study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal performance of PCM-to-air heat exchangers in hot desert climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoling Cao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110428⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology for the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (10), pp.1371-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23744731.2020.1778399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987282v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New qualitative approach based on data analysis of European building stock and retrofit market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Laaroussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bahrar</w:t>
+                <w:t xml:space="preserve">Eva Zavrl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uroš Stritih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63, pp.102452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupant presence and behavior: A major issue for building energy performance simulation and assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Si-Larbi</w:t>
+                <w:t xml:space="preserve">Performance analysis of an improved PCM-to-air heat exchanger for building envelope applications – An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102420⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 199, pp.704-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.02.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966858v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance of PCM-to-air heat exchangers in hot desert climate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Buried water-phase change material storage for load shifting: A parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Klimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology for the Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (10), pp.1371-1386. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227, pp.110428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23744731.2020.1778399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987295v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer modelling and experimental investigation of phase change hysteresis of PCMs: The state-of-the-art review</w:t>
               </w:r>
@@ -2013,51 +2013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmood Mastani Joybari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Zálešák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 263, pp.114572. </w:t>
@@ -2212,51 +2212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an innovative thermal energy storage technology at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El-Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2310,2074 +2310,2074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing a vertical earth-to-air heat exchanger system using tubular phase change material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling and experimental validation of pcm-to-air heat exchangers: application of ventilated building envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed El-Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.117763⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10th International Conference IAQVEC 2019: Indoor Air Quality, Ventilation and Energy Conservation in Buildings 5–7 September 2019, Bari, Italy, 609, pp.032047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/3/032047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116355v1</w:t>
+                <w:t xml:space="preserve">hal-03116316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and challenges of PCM-to-air heat exchangers (PAHXs) for building free cooling applications—A comprehensive review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+                <w:t xml:space="preserve">Review of tracer gas-based methods for the characterization of natural ventilation performance: Comparative analysis of their accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Remion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanping Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2019.02.011⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.106180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116321v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of a vertical earth-to-air heat exchanger system integrated with annular phase change material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Enhancing a vertical earth-to-air heat exchanger system using tubular phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengxuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengcheng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tingting Yang</w:t>
+                <w:t xml:space="preserve">Shuisheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.02.069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.117763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.117763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116365v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of a PCM integrated solar chimney under laboratory conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic data mining-based framework to discover potential energy waste patterns in residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Carlos Frutos Dordelly</w:t>
+                <w:t xml:space="preserve">Karthik Panchabikesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.06.065⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 199, pp.562-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116329v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis on the driving factors and patterns of window opening and closing behaviour in French households</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing and evaluating a new earth-to-air heat exchanger system in hot summer and cold winter areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karthik Panchabikesan</w:t>
+                <w:t xml:space="preserve">Tingting Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+                <w:t xml:space="preserve">Shuisheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 609, pp.072060. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.6087-6092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/7/072060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2019.01.506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116341v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic data mining-based framework to discover potential energy waste patterns in residential buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Analysis on the driving factors and patterns of window opening and closing behaviour in French households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Panchabikesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.07.032⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 609, pp.072060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/7/072060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116336v1</w:t>
+                <w:t xml:space="preserve">hal-03116341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and evaluating a new earth-to-air heat exchanger system in hot summer and cold winter areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of a vertical earth-to-air heat exchanger system integrated with annular phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengxuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2019.01.506⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.433-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.02.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116357v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a vertical earth-to-air heat exchanger system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shuisheng Li</w:t>
+                <w:t xml:space="preserve">Experimental analysis of a PCM integrated solar chimney under laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Frutos Dordelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Remion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Arce Landa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2018.12.100⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.1332-1348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116361v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the numerical model of an innovative PCM based thermal storage system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Letizia Roccamena</w:t>
+                <w:t xml:space="preserve">Opportunities and challenges of PCM-to-air heat exchangers (PAHXs) for building free cooling applications—A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Panchabikesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Stathopoulos</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 24, pp.100740. </w:t>
+              <w:t xml:space="preserve">, 2019, 22, pp.157-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2019.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116406v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the impact of unsteady airflows on tracer gas measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bassam Moujalled</w:t>
+                <w:t xml:space="preserve">Development and validation of the numerical model of an innovative PCM based thermal storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Stathopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/3/032028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.100740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2019.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116399v1</w:t>
+                <w:t xml:space="preserve">hal-03116406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics analysis of effects of encapsulated phase change materials (PCMs) in cement mortars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaochuang Cai</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a vertical earth-to-air heat exchanger system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuisheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 183, pp.241-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2018.12.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116323v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of PCM-to-air heat exchanger for integration in building envelope–modeling and validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the impact of unsteady airflows on tracer gas measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Remion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Klimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.08.003⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 609, pp.032028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/3/032028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116276v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupant behaviour: a major issue for building energy performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Laaroussi</w:t>
+                <w:t xml:space="preserve">Multiphysics analysis of effects of encapsulated phase change materials (PCMs) in cement mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ilyes Djamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bahrar</w:t>
+                <w:t xml:space="preserve">Gaochuang Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Si-Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/7/072050⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.51-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378198v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and parametric study of a vertical earth-to-air heat exchanger system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of PCM-to-air heat exchanger for integration in building envelope–modeling and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Klimes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.01.098⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.367-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116378v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of tracer gas-based methods for the characterization of natural ventilation performance: Comparative analysis of their accuracy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bassam Moujalled</w:t>
+                <w:t xml:space="preserve">Occupant behaviour: a major issue for building energy performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bahrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Draoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Si-Larbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106180⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 609, pp.072050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/7/072050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156684v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling and experimental validation of pcm-to-air heat exchangers: application of ventilated building envelopes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical modeling and parametric study of a vertical earth-to-air heat exchanger system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengcheng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10th International Conference IAQVEC 2019: Indoor Air Quality, Ventilation and Energy Conservation in Buildings 5–7 September 2019, Bari, Italy, 609, pp.032047. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.220-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/3/032047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.01.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116316v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental test bed design and development for PCM-water exchangers characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Stathopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37, pp.241-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4411,90 +4411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study on the use of microencapsulated phase change materials (PCMs) in textile reinforced concrete panels for energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bahrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Ilyes Djamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Salvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4779,90 +4779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile reinforced concrete multiscale mechanical modelling: Application to TRC sandwich panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Ilyes Djamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bahrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5402,51 +5402,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the indoor environment and window use in French dwellings monitored during a summer with heatwaves</w:t>
+                <w:t xml:space="preserve">A study of indoor environment and window use in French dwellings monitored during a summer with heatwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
@@ -5468,93 +5468,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd AIVC -11th TightVent &amp; 9th venticool Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">, AIVC, Oct 2023, Copenhague, Denmark. https://www.aivc.org/resource/study-indoor-environment-and-window-use-french-dwellings-monitored-during-summer-heatwaves</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556754v1</w:t>
+                <w:t xml:space="preserve">hal-05215053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of indoor environment and window use in French dwellings monitored during a summer with heatwaves</w:t>
+                <w:t xml:space="preserve">A study of the indoor environment and window use in French dwellings monitored during a summer with heatwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
@@ -5576,69 +5576,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd AIVC -11th TightVent &amp; 9th venticool Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AIVC, Oct 2023, Copenhague, Denmark. https://www.aivc.org/resource/study-indoor-environment-and-window-use-french-dwellings-monitored-during-summer-heatwaves</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215053v1</w:t>
+                <w:t xml:space="preserve">hal-04556754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Wind Impact on Building Air Leakage Measurements Using a Model Scale Experiment</w:t>
               </w:r>
@@ -5840,64 +5840,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of thermal insulation materials based on rice straw and natural binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaping Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El-Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6037,921 +6037,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the impact of unsteady airflows on tracer gas measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Test of new analysis methodologies to assess dynamic airflow rate with the tracer gas decay method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Remion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAQVEC conference, Healthy Nearly Zero Energy Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t>
+              <w:t xml:space="preserve">40th AIVC Conference - From energy crisis to sustainable indoor climate - 40 years of AIVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335811v1</w:t>
+                <w:t xml:space="preserve">hal-02335798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of new analysis methodologies to assess dynamic airflow rate with the tracer gas decay method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of the impact of unsteady airflows on tracer gas measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Remion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th AIVC Conference - From energy crisis to sustainable indoor climate - 40 years of AIVC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">10th IAQVEC conference, Healthy Nearly Zero Energy Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335798v1</w:t>
+                <w:t xml:space="preserve">hal-02335811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards holistic building optimization using a computing environment that enable interoperability between numerical tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the performance of natural ventilation systems: a review of existing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Remion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Moujalled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fraisse</w:t>
+                <w:t xml:space="preserve">Romuald Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Souyri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Deleersnyder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">39th AIVC conference "Smart ventilation for buildings"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982647v1</w:t>
+                <w:t xml:space="preserve">hal-02273310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and model verification of a new earth-to-air heat exchanger system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Letizia Roccamena</w:t>
+                <w:t xml:space="preserve">Tracer Gas Measurement of Natural Ventilation Systems: Impact of Unsteady Airflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Remion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 4th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Roomvent &amp; Ventilation 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Espoo, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116207v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une optimisation intégrée des bâtiments basée sur un environnement permettant l'interopérabilité des outils numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Towards holistic building optimization using a computing environment that enable interoperability between numerical tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Souyri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Brunotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Enciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France :Conférence Francophone de l'International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982641v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigations of a PCM integrated solar chimney</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Carlos Frutos Dordelly</w:t>
+                <w:t xml:space="preserve">Experimental analysis and model verification of a new earth-to-air heat exchanger system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Jerry Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 4th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Beirut, Lebanon. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/REDEC.2018.8597941⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Beirut, Lebanon. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2018.8597904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116198v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracer Gas Measurement of Natural Ventilation Systems: Impact of Unsteady Airflows</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une optimisation intégrée des bâtiments basée sur un environnement permettant l'interopérabilité des outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L A Serafim Guardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Enciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roomvent &amp; Ventilation 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">IBPSA France :Conférence Francophone de l'International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273329v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of natural ventilation systems: a review of existing methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bassam Moujalled</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigations of a PCM integrated solar chimney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Carlos Frutos Dordelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deleersnyder</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Coillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th AIVC conference "Smart ventilation for buildings"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 4th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Beirut, Lebanon. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2018.8597941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273310v1</w:t>
+                <w:t xml:space="preserve">hal-03116198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERFORMANCE EVALUATION OF NATURAL VENTILATION THROUGH WINDOWS WITH HORIZONTAL BLADE SHUTTERS</w:t>
               </w:r>
@@ -7310,51 +7310,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Assessment of Indoor Air Quality Through Monitoring Key Environmental Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bahrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joud Aldakheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7815,51 +7815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171496v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Zhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18686/cest249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oualid Mghazli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bahrar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouatassim Charai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Lamdouar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113331" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Er-Retby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline M&#233;lois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Moujalled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14020400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hostein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zavrl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tomc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mankibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dovjak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stritih" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104960" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El-Mankibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130770" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;lois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Carri&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moujalled" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujian Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111458" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dardir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Roccamena" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Haghighat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.02.072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zeng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Cao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Yuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Klimes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110428" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laaroussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zavrl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Stritih" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102452" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahrar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Draoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Si-Larbi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2020.1778399" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Klime&#353;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Charv&#225;t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Mastani Joybari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Z&#225;le&#353;&#225;k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114572" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Benhmidou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Draoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2020.1781689" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frutos Dordelly J.C." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2019.1618732" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxuan Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Sun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuisheng Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.117763" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Panchabikesan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.02.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116365v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun (jerry) Yu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.02.069" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Frutos Dordelly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Remion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arce Landa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.06.065" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/7/072060" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.07.032" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116357v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.506" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116361v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.12.100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Stathopoulos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.04.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/3/032028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116323v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djamai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Si Larbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochuang Cai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.02.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116276v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.08.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bahrar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Si-Larbi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/7/072050" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116378v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.01.098" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Mankibi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/3/032047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.11.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2018.06.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.367" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116228v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848092v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-015-0246-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312191v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;mi Carri&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335811v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brunotte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Enciu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116207v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Jerry Yu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8597904" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982641v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Serafim Guardini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Frutos Dordelly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8597941" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273329v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jobert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleersnyder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312411v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574582v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joud Aldakheel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8317-5_39" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldoni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ban&#226;tre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dominici" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572522v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oualid Mghazli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bahrar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Lamdouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146820" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Er-Retby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114241" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouatassim Charai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18686/cest249" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline M&#233;lois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Moujalled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14020400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hostein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zavrl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tomc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mankibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dovjak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stritih" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104960" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El-Mankibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130770" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;lois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Carri&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moujalled" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujian Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111458" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahrar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Draoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Si-Larbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102420" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dardir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Haghighat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2020.1778399" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laaroussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zavrl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Stritih" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102452" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Roccamena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.02.072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zeng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Yuan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Klimes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110428" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Klime&#353;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Charv&#225;t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Mastani Joybari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Z&#225;le&#353;&#225;k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114572" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Benhmidou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Draoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2020.1781689" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frutos Dordelly J.C." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2019.1618732" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Mankibi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/3/032047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Remion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106180" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxuan Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Sun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuisheng Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.117763" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Panchabikesan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Yu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.07.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116357v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun (jerry) Yu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Yang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.506" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/7/072060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.02.069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Frutos Dordelly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arce Landa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.06.065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.02.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116406v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Stathopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.04.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.12.100" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/3/032028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djamai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Si Larbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochuang Cai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.02.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.08.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bahrar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Si-Larbi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/7/072050" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.01.098" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.11.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2018.06.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.367" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116228v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848092v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-015-0246-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312191v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215053v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;mi Carri&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273310v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jobert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleersnyder" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brunotte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Enciu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116207v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Jerry Yu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8597904" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Serafim Guardini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116198v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Frutos Dordelly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8597941" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312411v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574582v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joud Aldakheel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8317-5_39" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldoni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ban&#226;tre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dominici" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>