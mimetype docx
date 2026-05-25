--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -374,274 +374,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the Net Zero emission building concept: Integrating photovoltaics and electrical storage for NZEB environmental performance in different energy and climate contexts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of hygrothermal behavior of a novel bio-based panel: Experiment and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouatassim Charai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nouzha Lamdouar</w:t>
+                <w:t xml:space="preserve">Yaping Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113331⟩</w:t>
+              <w:t xml:space="preserve">Clean Energy Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18686/cest249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572357v1</w:t>
+                <w:t xml:space="preserve">hal-05171496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of hygrothermal behavior of a novel bio-based panel: Experiment and numerical simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+                <w:t xml:space="preserve">Advancing the Net Zero emission building concept: Integrating photovoltaics and electrical storage for NZEB environmental performance in different energy and climate contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oualid Mghazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bahrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Xiang</w:t>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouzha Lamdouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Energy Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (1), pp.249. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.113331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18686/cest249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171496v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Scale Reproduction of Fan Pressurization Measurements in a Wind Tunnel: Design and Characterization of a New Experimental Facility</w:t>
               </w:r>
@@ -1008,64 +1008,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of insulation materials from rice straw and natural binders for buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaping Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El-Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1574,408 +1574,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New qualitative approach based on data analysis of European building stock and retrofit market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance analysis of an improved PCM-to-air heat exchanger for building envelope applications – An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Laaroussi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eva Zavrl</w:t>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Uroš Stritih</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102452⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 199, pp.704-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.02.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966850v1</w:t>
+                <w:t xml:space="preserve">hal-02867801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of an improved PCM-to-air heat exchanger for building envelope applications – An experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+                <w:t xml:space="preserve">Buried water-phase change material storage for load shifting: A parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Roccamena</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yanping Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Klimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.02.072⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227, pp.110428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867801v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried water-phase change material storage for load shifting: A parametric study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New qualitative approach based on data analysis of European building stock and retrofit market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoling Cao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+                <w:t xml:space="preserve">Yousra Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bahrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanping Yuan</w:t>
+                <w:t xml:space="preserve">Eva Zavrl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubomir Klimes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uroš Stritih</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 227, pp.110428. </w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.102452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987282v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer modelling and experimental investigation of phase change hysteresis of PCMs: The state-of-the-art review</w:t>
               </w:r>
@@ -2212,51 +2212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an innovative thermal energy storage technology at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El-Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2310,1195 +2310,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling and experimental validation of pcm-to-air heat exchangers: application of ventilated building envelopes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of tracer gas-based methods for the characterization of natural ventilation performance: Comparative analysis of their accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El-Mankibi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+                <w:t xml:space="preserve">Gabriel Remion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Moujalled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10th International Conference IAQVEC 2019: Indoor Air Quality, Ventilation and Energy Conservation in Buildings 5–7 September 2019, Bari, Italy, 609, pp.032047. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.106180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/3/032047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116316v1</w:t>
+                <w:t xml:space="preserve">hal-02156684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of tracer gas-based methods for the characterization of natural ventilation performance: Comparative analysis of their accuracy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling and experimental validation of pcm-to-air heat exchangers: application of ventilated building envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Remion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+                <w:t xml:space="preserve">Mohamed El-Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 160, pp.106180. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10th International Conference IAQVEC 2019: Indoor Air Quality, Ventilation and Energy Conservation in Buildings 5–7 September 2019, Bari, Italy, 609, pp.032047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/3/032047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156684v1</w:t>
+                <w:t xml:space="preserve">hal-03116316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing a vertical earth-to-air heat exchanger system using tubular phase change material</w:t>
+                <w:t xml:space="preserve">Systematic data mining-based framework to discover potential energy waste patterns in residential buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
+                <w:t xml:space="preserve">Jun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengcheng Sun</w:t>
+                <w:t xml:space="preserve">Karthik Panchabikesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuisheng Li</w:t>
+                <w:t xml:space="preserve">Zhun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 237, pp.117763. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 199, pp.562-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.117763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116355v1</w:t>
+                <w:t xml:space="preserve">hal-03116336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic data mining-based framework to discover potential energy waste patterns in residential buildings</w:t>
+                <w:t xml:space="preserve">Designing and evaluating a new earth-to-air heat exchanger system in hot summer and cold winter areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Li</w:t>
+                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthik Panchabikesan</w:t>
+                <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhun Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+                <w:t xml:space="preserve">Tingting Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuisheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.07.032⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.6087-6092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2019.01.506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116336v1</w:t>
+                <w:t xml:space="preserve">hal-03116357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and evaluating a new earth-to-air heat exchanger system in hot summer and cold winter areas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shuisheng Li</w:t>
+                <w:t xml:space="preserve">Opportunities and challenges of PCM-to-air heat exchangers (PAHXs) for building free cooling applications—A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Panchabikesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2019.01.506⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.157-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116357v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis on the driving factors and patterns of window opening and closing behaviour in French households</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of a vertical earth-to-air heat exchanger system integrated with annular phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Li</w:t>
+                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthik Panchabikesan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/7/072060⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.433-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.02.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116341v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of a vertical earth-to-air heat exchanger system integrated with annular phase change material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tingting Yang</w:t>
+                <w:t xml:space="preserve">Experimental analysis of a PCM integrated solar chimney under laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Frutos Dordelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Remion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Arce Landa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.02.069⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.1332-1348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116365v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of a PCM integrated solar chimney under laboratory conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Carlos Frutos Dordelly</w:t>
+                <w:t xml:space="preserve">Analysis on the driving factors and patterns of window opening and closing behaviour in French households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Panchabikesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.06.065⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 609, pp.072060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/7/072060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116329v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and challenges of PCM-to-air heat exchangers (PAHXs) for building free cooling applications—A comprehensive review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+                <w:t xml:space="preserve">Enhancing a vertical earth-to-air heat exchanger system using tubular phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengcheng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuisheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22, pp.157-175. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.117763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2019.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.117763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116321v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of the numerical model of an innovative PCM based thermal storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3558,90 +3558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a vertical earth-to-air heat exchanger system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengxuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuisheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3686,131 +3686,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the impact of unsteady airflows on tracer gas measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bassam Moujalled</w:t>
+                <w:t xml:space="preserve">Development of PCM-to-air heat exchanger for integration in building envelope–modeling and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dardir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariborz Haghighat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Klimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 609, pp.032028. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.367-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/3/032028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116399v1</w:t>
+                <w:t xml:space="preserve">hal-03116276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics analysis of effects of encapsulated phase change materials (PCMs) in cement mortars</w:t>
               </w:r>
@@ -3920,144 +3933,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of PCM-to-air heat exchanger for integration in building envelope–modeling and validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Dardir</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the impact of unsteady airflows on tracer gas measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Remion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Klimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 190, pp.367-385. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 609, pp.032028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/3/032028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116276v1</w:t>
+                <w:t xml:space="preserve">hal-03116399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupant behaviour: a major issue for building energy performance</w:t>
               </w:r>
@@ -4173,103 +4173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling and parametric study of a vertical earth-to-air heat exchanger system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengxuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhun (jerry) Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengcheng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 172, pp.220-231. </w:t>
@@ -4301,261 +4301,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental test bed design and development for PCM-water exchangers characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Letizia Roccamena</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study on the use of microencapsulated phase change materials (PCMs) in textile reinforced concrete panels for energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ilyes Djamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Stathopoulos</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Salvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, pp.241-249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2017.11.018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 41, pp.455-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2018.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116220v1</w:t>
+                <w:t xml:space="preserve">hal-03116192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study on the use of microencapsulated phase change materials (PCMs) in textile reinforced concrete panels for energy storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Ilyes Djamai</w:t>
+                <w:t xml:space="preserve">Experimental test bed design and development for PCM-water exchangers characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michelle Salvia</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Stathopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 41, pp.455-468. </w:t>
+              <w:t xml:space="preserve">, 2018, 37, pp.241-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2018.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2017.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116192v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silencer design for awning windows: Modified Helmholtz resonators with perforated foam</w:t>
               </w:r>
@@ -4669,261 +4669,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating, ventilating and cooling impacts of double windows on historic buildings in Mediterranean area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Coillot</w:t>
+                <w:t xml:space="preserve">Textile reinforced concrete multiscale mechanical modelling: Application to TRC sandwich panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ilyes Djamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9th Mediterranean Congress - HVAC Historical Buildings Retrofit in the Mediterranean Area may 2017 Matera, 133, pp.28-41. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.22-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090224v1</w:t>
+                <w:t xml:space="preserve">hal-03116228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile reinforced concrete multiscale mechanical modelling: Application to TRC sandwich panels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amir Si Larbi</w:t>
+                <w:t xml:space="preserve">Heating, ventilating and cooling impacts of double windows on historic buildings in Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 135, pp.22-35. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9th Mediterranean Congress - HVAC Historical Buildings Retrofit in the Mediterranean Area may 2017 Matera, 133, pp.28-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116228v1</w:t>
+                <w:t xml:space="preserve">hal-02090224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global modelling approach of natural ventilation with acoustic and daylighting constraints</w:t>
               </w:r>
@@ -5726,230 +5726,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account occupant behavior during heatwaves in building simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Musy</w:t>
+                <w:t xml:space="preserve">Development and characterization of thermal insulation materials based on rice straw and natural binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaping Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El-Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATE 2022 - RESILIENT COMFORT: Climate Change, COVID and Ventilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Edinbourg, Ecosse, United Kingdom</w:t>
+              <w:t xml:space="preserve">CLIMA 2022 The 14th REHVA HVAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556759v1</w:t>
+                <w:t xml:space="preserve">hal-03899211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of thermal insulation materials based on rice straw and natural binder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+                <w:t xml:space="preserve">Taking into account occupant behavior during heatwaves in building simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Moujalled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El-Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMA 2022 The 14th REHVA HVAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">CATE 2022 - RESILIENT COMFORT: Climate Change, COVID and Ventilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899211v1</w:t>
+                <w:t xml:space="preserve">hal-04556759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced scale reproduction of building pressurization tests in a wind tunnel: design and characterization of a new experiment facility</w:t>
               </w:r>
@@ -6043,51 +6043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of new analysis methodologies to assess dynamic airflow rate with the tracer gas decay method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Remion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6138,51 +6138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the impact of unsteady airflows on tracer gas measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Remion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6227,243 +6227,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of natural ventilation systems: a review of existing methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Tracer Gas Measurement of Natural Ventilation Systems: Impact of Unsteady Airflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Remion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deleersnyder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th AIVC conference "Smart ventilation for buildings"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">Roomvent &amp; Ventilation 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273310v1</w:t>
+                <w:t xml:space="preserve">hal-02273329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracer Gas Measurement of Natural Ventilation Systems: Impact of Unsteady Airflows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Assessing the performance of natural ventilation systems: a review of existing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Remion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deleersnyder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roomvent &amp; Ventilation 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">39th AIVC conference "Smart ventilation for buildings"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273329v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards holistic building optimization using a computing environment that enable interoperability between numerical tools</w:t>
               </w:r>
@@ -6568,286 +6568,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and model verification of a new earth-to-air heat exchanger system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+                <w:t xml:space="preserve">Vers une optimisation intégrée des bâtiments basée sur un environnement permettant l'interopérabilité des outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhun Jerry Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tingting Yang</w:t>
+                <w:t xml:space="preserve">L A Serafim Guardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Enciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 4th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IBPSA France :Conférence Francophone de l'International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116207v1</w:t>
+                <w:t xml:space="preserve">hal-01982641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une optimisation intégrée des bâtiments basée sur un environnement permettant l'interopérabilité des outils numériques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Enciu</w:t>
+                <w:t xml:space="preserve">Experimental analysis and model verification of a new earth-to-air heat exchanger system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Roccamena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Jerry Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France :Conférence Francophone de l'International Building Performance Simulation Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 4th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Beirut, Lebanon. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2018.8597904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982641v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigations of a PCM integrated solar chimney</w:t>
               </w:r>
@@ -7815,51 +7815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572522v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oualid Mghazli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bahrar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Lamdouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146820" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Er-Retby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114241" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouatassim Charai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18686/cest249" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline M&#233;lois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Moujalled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14020400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hostein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zavrl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tomc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mankibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dovjak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stritih" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104960" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El-Mankibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130770" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;lois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Carri&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moujalled" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujian Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111458" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahrar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Draoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Si-Larbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102420" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dardir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Haghighat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2020.1778399" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laaroussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zavrl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Stritih" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102452" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Roccamena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.02.072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zeng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Yuan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Klimes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110428" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Klime&#353;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Charv&#225;t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Mastani Joybari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Z&#225;le&#353;&#225;k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114572" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Benhmidou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Draoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2020.1781689" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frutos Dordelly J.C." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2019.1618732" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Mankibi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/3/032047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Remion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106180" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxuan Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Sun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuisheng Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.117763" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Panchabikesan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Yu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.07.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116357v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun (jerry) Yu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Yang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.506" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/7/072060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.02.069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Frutos Dordelly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arce Landa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.06.065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.02.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116406v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Stathopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.04.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.12.100" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/3/032028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djamai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Si Larbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochuang Cai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.02.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.08.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bahrar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Si-Larbi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/7/072050" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.01.098" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.11.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2018.06.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.367" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116228v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848092v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-015-0246-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312191v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215053v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;mi Carri&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273310v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jobert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleersnyder" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brunotte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Enciu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116207v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Jerry Yu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8597904" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Serafim Guardini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116198v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Frutos Dordelly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8597941" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312411v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574582v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joud Aldakheel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8317-5_39" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldoni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ban&#226;tre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dominici" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572522v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oualid Mghazli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bahrar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Lamdouar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146820" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Er-Retby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114241" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Zhou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18686/cest249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouatassim Charai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113331" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline M&#233;lois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Moujalled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14020400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hostein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zavrl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tomc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mankibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dovjak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stritih" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104960" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El-Mankibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130770" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;lois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Carri&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moujalled" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujian Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Coillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111458" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahrar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Draoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Si-Larbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102420" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dardir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Haghighat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2020.1778399" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Roccamena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.02.072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zeng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Cao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Yuan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Klimes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110428" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laaroussi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zavrl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Stritih" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102452" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Klime&#353;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Charv&#225;t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Mastani Joybari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Z&#225;le&#353;&#225;k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114572" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Benhmidou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Draoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2020.1781689" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frutos Dordelly J.C." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2019.1618732" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Remion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106180" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Mankibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/3/032047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Panchabikesan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Yu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.07.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxuan Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun (jerry) Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuisheng Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.506" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.02.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.02.069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Frutos Dordelly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arce Landa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.06.065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/7/072060" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Sun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.117763" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116406v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Stathopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.04.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.12.100" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116276v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.08.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilyes Djamai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Si Larbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochuang Cai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.02.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/3/032028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bahrar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Si-Larbi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/7/072050" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.01.098" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2018.06.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2017.11.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116228v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.07.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.367" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848092v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-015-0246-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312191v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215053v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;mi Carri&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273329v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273310v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jobert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleersnyder" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brunotte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Enciu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982641v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Serafim Guardini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116207v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Jerry Yu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8597904" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116198v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Frutos Dordelly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8597941" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312411v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574582v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joud Aldakheel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8317-5_39" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldoni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ban&#226;tre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dominici" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>