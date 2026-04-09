--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -169,351 +169,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biochar and compost and their interaction on carbon and nitrogen mineralization in a Saharan sandy soil</w:t>
+                <w:t xml:space="preserve">Reactivity towards Na of biochars produced from date palm residues with different oxygen proportions during pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+                <w:t xml:space="preserve">Vincent Miconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42, pp.e01002. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1455, pp.012006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2025.e01002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1455/1/012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249894v1</w:t>
+                <w:t xml:space="preserve">hal-04964016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity towards Na of biochars produced from date palm residues with different oxygen proportions during pyrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of biochar and compost and their interaction on carbon and nitrogen mineralization in a Saharan sandy soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ponthieu</w:t>
+                <w:t xml:space="preserve">H. Oueriemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Beucher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Miconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1455, pp.012006. </w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.e01002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1455/1/012006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2025.e01002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964016v1</w:t>
+                <w:t xml:space="preserve">hal-05249894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen budget and barley response to organic amendments in a sandy soil under simulated arid climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badji Tandina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -603,51 +603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -724,64 +724,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Date Palm Residues to Improve Soil Properties: The Case of Compost and Biochar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Kavvadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -845,51 +845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamics of Phosphorus Uptake and Remobilization during the Grain Development Period in Durum Wheat Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -979,51 +979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus uptake and partitioning in two durum wheat cultivars with contrasting biomass allocation as affected by different P supply during grain filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1141,77 +1141,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient uptake and leaching in a sandy soil amended with biochar and compost obtained from date palm residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1266,51 +1266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of common bean to water stress and ozone during seed filling: focus on some physiological and agronomical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,103 +1391,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the stability of date-palm based biochar and compost in soil by C mineralization kinetics and Rock-Eval analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Oueriemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Rahma Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISADAE International Conference on The Impact of Soil Amendments on Dryland Agro-Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
@@ -1516,103 +1516,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity towards Na of biochars produced from palm date residues with different oxygen proportions during pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISADAE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
@@ -1641,51 +1641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus partitioning and accumulation in durum wheat plants as affected by post-anthesis phosphorus supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1794,51 +1794,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contribution of pre- and post-anthesis phosphorus uptake to grain P in durum wheat plants grown under contrasting P levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1947,51 +1947,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'allocation du phosphore prélevé et de sa remobilisation pendant le remplissage du grain chez le blé dur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université de Bordeaux, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020BORD0258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2108,51 +2108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D06720B"/>
+    <w:nsid w:val="F55D6ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2339,51 +2339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-el-mazlouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7904-7025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05249894v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Le Guyader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oueriemmi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e01002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04964016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Beucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miconnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1455/1/012006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badji Tandina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.70008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01146-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04624277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kavvadias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Boumaraf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems8030069" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chesseron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04444-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04886428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dianoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04796513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oueriemmi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rahma Zoghlami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04886406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03628357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-el-mazlouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7904-7025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04964016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Beucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Le Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miconnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1455/1/012006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05249894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oueriemmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2025.e01002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badji Tandina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.70008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01146-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04624277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kavvadias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Boumaraf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems8030069" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chesseron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04444-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04886428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dianoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04796513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oueriemmi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Rahma Zoghlami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04886406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03628357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>