--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -2108,51 +2108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F55D6ECD"/>
+    <w:nsid w:val="9661E074"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>