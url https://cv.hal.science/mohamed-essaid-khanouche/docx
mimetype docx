--- v0 (2026-03-17)
+++ v1 (2026-05-10)
@@ -1308,499 +1308,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering-Based Diversity in Service Recommendation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online and Physical Internet of Behaviors: A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chawki Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essaid Khanouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benouaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Essaid Khanouche</w:t>
+                <w:t xml:space="preserve">Lamia Cheklat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirine Ghedira-Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Web Information Systems Engineering conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-0570-5_23⟩</w:t>
+              <w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Séville, Spain. pp.3522-3531, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PROCS.2024.09.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800402v1</w:t>
+                <w:t xml:space="preserve">hal-04806105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-preserving Hybrid Learning Framework for Healthcare</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Transformer and LSTM Model for Electricity Consumption Forecasting and User’s Behavior Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Bouhamoum</w:t>
+                <w:t xml:space="preserve">Laldja Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chawki Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essaid Khanouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Masmoudi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Séville, Spain. pp.3420-3429, </w:t>
+              <w:t xml:space="preserve">25th International Web Information Systems Engineering conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Doha, Qatar. pp.349-363, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.PROCS.2024.09.215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-0573-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809176v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online and Physical Internet of Behaviors: A literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Chawki Abbes</w:t>
+                <w:t xml:space="preserve">Clustering-Based Diversity in Service Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Essaid Khanouche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.PROCS.2024.09.204⟩</w:t>
+              <w:t xml:space="preserve">25th International Web Information Systems Engineering conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Doha, Qatar. pp.312-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-0570-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806105v1</w:t>
+                <w:t xml:space="preserve">hal-04800402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transformer and LSTM Model for Electricity Consumption Forecasting and User’s Behavior Influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Privacy-preserving Hybrid Learning Framework for Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orhan Ermis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jensen Selwyn Joymangul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laldja Ziani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anis Chawki Abbes</w:t>
+                <w:t xml:space="preserve">Redouane Bouhamoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Essaid Khanouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Web Information Systems Engineering conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Doha, Qatar. pp.349-363, </w:t>
+              <w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Séville, Spain. pp.3420-3429, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-0573-6_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.PROCS.2024.09.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800089v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRSU-net: Depth-Residual Separable U-net model for Semantic Segmentation</w:t>
               </w:r>
@@ -2349,51 +2349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Atmani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaid Khanouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahror Belaid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chibani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Cherifi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeyr Farah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-026-01633-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-025-01481-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hammoum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Khoulalene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-024-00389-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hameche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.123683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djenadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Mendil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124998" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106277" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09779-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Attal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kerkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.01.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chawki Abbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0570-5_23" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Ermis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Selwyn Joymangul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouhamoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Masmoudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2024.09.215" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cheklat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Biennier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2024.09.204" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laldja Ziani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arbane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chibani Abdelghani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24209-1_11" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Atmani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaid Khanouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahror Belaid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chibani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Cherifi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeyr Farah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-026-01633-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-025-01481-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hammoum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Khoulalene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-024-00389-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hameche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.123683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djenadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Mendil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124998" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106277" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09779-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Attal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kerkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.01.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chawki Abbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cheklat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Biennier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2024.09.204" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laldja Ziani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0570-5_23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Ermis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Selwyn Joymangul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouhamoum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Masmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2024.09.215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arbane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chibani Abdelghani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191106" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24209-1_11" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>