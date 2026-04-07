--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -166,9440 +166,12482 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized voltage vector selection for dual-star induction motor: Robust predictive direct torque control-based hysteresis-free approach</w:t>
+                <w:t xml:space="preserve">An improved active disturbance rejection control for voltage stabilization and performance enhancement in hybrid photovoltaic battery based DC microgrids via red-tailed hawk algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Kasri</w:t>
+                <w:t xml:space="preserve">Syphax Ihammouchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Ouari</w:t>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Belkhier</w:t>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Ziane</w:t>
+                <w:t xml:space="preserve">Houssam Eddine Ghadbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+                <w:t xml:space="preserve">Toufik Rekioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 152, pp.120743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2025.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2026.120743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339543v1</w:t>
+                <w:t xml:space="preserve">hal-05557193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced grid current and DC voltage regulations for three level four leg rectifier DC microgrid under uncertainty and disturbances</w:t>
+                <w:t xml:space="preserve">Robust Nonlinear Control of a 3×2 Stacked Multicellular Inverter Using Neural Network-Based Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Chebabhi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Salah Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Karim Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Djeriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicu Bizon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-09603-w⟩</w:t>
+              <w:t xml:space="preserve">The Eurasia Proceedings of Science Technology Engineering and Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38, pp.56-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55549/epstem.1202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477208v1</w:t>
+                <w:t xml:space="preserve">hal-05557185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced Active Disturbance Rejection Control Scheme for DC Voltage Regulation in Photovoltaic Grid-Connected Four-Leg Inverter Using a Sliding Mode Observer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized voltage vector selection for dual-star induction motor: Robust predictive direct torque control-based hysteresis-free approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defdaf Mabrouk</w:t>
+                <w:t xml:space="preserve">Amel Kasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syphax Ihammouchen</w:t>
+                <w:t xml:space="preserve">Kamel Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Belkhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicu Bizon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benbouhenni Habib</w:t>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.18623 - 18643. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2025.3533015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2025.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174257v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis and fault-tolerant control strategy for interleaved boost DC/DC converter dedicated to PEM fuel cell applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault Tolerant Control Based on Direct Adaptive Fuzzy Position Controller for a Helicopter-Like Twin Rotor MIMO System: Design and Real Time Experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Meradi</w:t>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouahid Bouchhida</w:t>
+                <w:t xml:space="preserve">Mohammed Zinelaabidine Ghellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Benaissa</w:t>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkheir Abdesselam</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loutfi Benyettou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Berrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEGAM- Journal of Engineering and Technology for Industrial Applications (ITEGAM-JETIA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5935/jetia.v11i51.1420⟩</w:t>
+              <w:t xml:space="preserve">Iranian Journal of Science and Technology, Transactions of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (2), pp.545-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40998-025-00793-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174104v1</w:t>
+                <w:t xml:space="preserve">hal-05557824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Unbalanced Coordinate Transformation withSuper-TwistingControl and Observation for Unbalance and Disturbance Load Voltage Mitigations in Stand Alone Four-Leg Inverters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Enhanced grid current and DC voltage regulations for three level four leg rectifier DC microgrid under uncertainty and disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Djamel Ziane</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Benbouhenni</w:t>
+                <w:t xml:space="preserve">Naamane Debdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benkhoris Mohamed Fouad</w:t>
+                <w:t xml:space="preserve">Guessabi Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicu Bizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3558869⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.23938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-09603-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026931v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Sensorless PMSM Control with Improved Back-EMF Observer and Adaptive Parameter Estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Enhanced Active Disturbance Rejection Control Scheme for DC Voltage Regulation in Photovoltaic Grid-Connected Four-Leg Inverter Using a Sliding Mode Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Djerioui</w:t>
+                <w:t xml:space="preserve">Chebabhi Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemza Mekki</w:t>
+                <w:t xml:space="preserve">Defdaf Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Ihammouchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicu Bizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Zeghlache</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benbouhenni Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (7), pp.1238. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.18623 - 18643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics14071238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/access.2025.3533015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241454v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust adaptive type-3 fuzzy fault-tolerant control for quadrotor aircraft under uncertainties and disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+                <w:t xml:space="preserve">Fault diagnosis and fault-tolerant control strategy for interleaved boost DC/DC converter dedicated to PEM fuel cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Djerad</w:t>
+                <w:t xml:space="preserve">Samir Meradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilal Rahali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Djerioui</w:t>
+                <w:t xml:space="preserve">Ouahid Bouchhida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loutfi Benyettou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amar Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkheir Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40430-025-05786-5⟩</w:t>
+              <w:t xml:space="preserve">ITEGAM- Journal of Engineering and Technology for Industrial Applications (ITEGAM-JETIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5935/jetia.v11i51.1420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379445v1</w:t>
+                <w:t xml:space="preserve">hal-05174104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Linear State Observer–Based PLL‐Less Vector‐Oriented Control Method for a Three‐Phase PWM Rectifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A nonlinear observer-based control strategy for hybrid energy storage systems to improve voltage disturbance rejection in DC microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Ihammouchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/etep/7191464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-30789-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026947v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a 25 kV–50 Hz Railway-Substation Power Supply Based on a Back-to-Back Modular Multilevel Converter Topology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Robust Grid-Voltage-Modulated Direct Power Control Strategy for Three-Phase Four-Leg Rectifiers Under Uncertainties and Disturbances Using Super-Twisting and Nonlinear Varying-Gain Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chebabhi Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Tournoux</w:t>
+                <w:t xml:space="preserve">Barkat Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+                <w:t xml:space="preserve">Debdouche Naamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Terrien</w:t>
+                <w:t xml:space="preserve">Ihammouchen Syphax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Garmier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benkhoris Mohamed Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (6), pp.1318. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.175624-175651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en17061318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3619428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531517v1</w:t>
+                <w:t xml:space="preserve">hal-05557803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Adaptive Speed Control for the DC Motor Based on a Modified MRAC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D Unbalanced Coordinate Transformation withSuper-TwistingControl and Observation for Unbalance and Disturbance Load Voltage Mitigations in Stand Alone Four-Leg Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Nesri</w:t>
+                <w:t xml:space="preserve">Said Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Benkadi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Habib Benbouhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benkhoris Mohamed Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Komunikácie - vedecké listy Žilinskej univerzity v Žiline / Communications - Scientific Letters of the University of Žilina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26552/com.c.2024.055⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3558869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080369v1</w:t>
+                <w:t xml:space="preserve">hal-05026931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Optimization of a Five-Phase Permanent Magnet Synchronous Machine Exploiting the Fundamental and Third Harmonic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Djamel Ziane</w:t>
+                <w:t xml:space="preserve">Type-2 Fuzzy Adaptive Fault Tolerant Control Based on Disturbance Observer for Mobile Manipulator UAV Subject to External Disturbances and Parametric Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Benyettou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/machines12020117⟩</w:t>
+              <w:t xml:space="preserve">Unmanned systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2301385026500238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528723v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Based on Adaptative Fuzzy Control of Double-Star Permanent Synchronous Motor Supplied by PWM Inverters for Electric Propulsion of Ships</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Decentralized adaptive virtual impedance control for robust power sharing and circulating current suppression in parallel inverters for three-phase islanded microgrid applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naamane Debdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math12101451⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.5639-5655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2025.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594344v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3 kW Wind Energy Conversion System Emulator Using a Grid-Connected Doubly-Fed Induction Generator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
+                <w:t xml:space="preserve">A nonlinear observer-based control strategy for hybrid energy storage systems to improve voltage disturbance rejection in DC microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Ihammouchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/act13120487⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-30789-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073779v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modeling Approach in View of Vector Control and Behavior Analysis of a Multi-Three-Phase Star Permanent Magnet Synchronous Motor Drive</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust Sensorless PMSM Control with Improved Back-EMF Observer and Adaptive Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemza Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17071567⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (7), pp.1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics14071238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528721v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Integral Sliding Mode Control with Chattering Elimination Considering the Actuator Faults and External Disturbances for Trajectory Tracking of 4Y Octocopter Aircraft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Robust adaptive type-3 fuzzy fault-tolerant control for quadrotor aircraft under uncertainties and disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Djerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Benyettou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr12112431⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (10), pp.483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40430-025-05786-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078673v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Fault-Tolerant Control of a Five-Phase Permanent Magnet Synchronous Motor under an Open-Circuit Fault</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Djamel Ziane</w:t>
+                <w:t xml:space="preserve">Enhancing space vector modulation control in parallel multicellular converters using artificial neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Karim Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Achar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yaichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Djeriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14125190⟩</w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107 (10), pp.13529-13545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00202-025-03223-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720634v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of Robust H∞ Control for Improving Disturbance Rejection of Grid-Connected Three-Phase PWM Rectifiers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+                <w:t xml:space="preserve">Backstepping sliding mode control based on adaptive type-3 fuzzy system of a transformable quadcopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Abdessamad Dahoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Benyettou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17092166⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (7), pp.265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40435-025-01774-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594706v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Post-Fault Reconfiguration Strategy under Open-Phase Operation Conditions of Asymmetrical Double-Star Induction Machines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kaci Ghedamsi</w:t>
+                <w:t xml:space="preserve">Enhanced Linear State Observer–Based PLL‐Less Vector‐Oriented Control Method for a Three‐Phase PWM Rectifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Defdaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16155740⟩</w:t>
+              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/etep/7191464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391429v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network controller for five phases shunt active power filter applied for five phase embarked electrical network</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigation of a 25 kV–50 Hz Railway-Substation Power Supply Based on a Back-to-Back Modular Multilevel Converter Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Garmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Power Electronics and Drive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11591/ijpeds.v14.i2.pp1024-1032⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17061318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610533v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a real-time singularity-based fault diagnosis method for five-phase PMSG-based tidal current applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Optimization of a Five-Phase Permanent Magnet Synchronous Machine Exploiting the Fundamental and Third Harmonic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Oukrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2023.07.038⟩</w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines12020117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391392v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of PI Controller Parameters by GWO Algorithm for Five-Phase Asynchronous Motor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Adaptive Speed Control for the DC Motor Based on a Modified MRAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Nesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Benkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guedida Sifelislam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16104251⟩</w:t>
+              <w:t xml:space="preserve">Komunikácie - vedecké listy Žilinskej univerzity v Žiline / Communications - Scientific Letters of the University of Žilina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.C38 - C46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26552/com.c.2024.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391457v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Adaptive Fuzzy Backstepping Control for 2-DOF Laboratory Helicopter System with Improved Tracking Performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Robust Control Based on Adaptative Fuzzy Control of Double-Star Permanent Synchronous Motor Supplied by PWM Inverters for Electric Propulsion of Ships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15866/ireaco.v16i2.23442⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), pp.1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math12101451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610548v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Fault-tolerant Control for Surface Permanent Magnet Synchronous Motor Under Demagnetization Fault</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a 3 kW Wind Energy Conversion System Emulator Using a Grid-Connected Doubly-Fed Induction Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Boukais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koussaila Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Rahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/PPee.22464⟩</w:t>
+              <w:t xml:space="preserve"> Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/act13120487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594716v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWO-super-twisting integral sliding mode control of 60 KW PV system based on interleaved boost converter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daia Eddine Oussama Mohamed Cherif</w:t>
+                <w:t xml:space="preserve">Dynamic Modeling Approach in View of Vector Control and Behavior Analysis of a Multi-Three-Phase Star Permanent Magnet Synchronous Motor Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Oukrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30765/er.2167⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (7), pp.1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17071567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610546v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FTC Design via Multiple SOGIs with Suppression of Harmonic Disturbances for Five-Phase PMSG-Based Tidal Current Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptive Integral Sliding Mode Control with Chattering Elimination Considering the Actuator Faults and External Disturbances for Trajectory Tracking of 4Y Octocopter Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemza Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Benyettou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse9060574⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), pp.2431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr12112431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628488v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear quadratic controller for two-interleaved boost converter associated with PEMFC emulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Fault-Tolerant Control of a Five-Phase Permanent Magnet Synchronous Motor under an Open-Circuit Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemza Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Benaissa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.5190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14125190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415917v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of parallel multicellular DC/AC converter including monolithic inter-cell transformer in a real-time environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+                <w:t xml:space="preserve">Sensorless Control of BLDC Motor Based on ESO with an Active Harmonic Compensator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemza Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (5), pp.960-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40313-024-01109-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416112v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Robust Digital Non-Linear Control for Power Factor Correction—Arc Welding Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust Adaptive Speed Control for the DC Motor Based on a Modified MRAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Nesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Benkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guedida Sifelislam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peyofougou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14040991⟩</w:t>
+              <w:t xml:space="preserve">Komunikácie - vedecké listy Žilinskej univerzity v Žiline / Communications - Scientific Letters of the University of Žilina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.C38-C46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26552/com.C.2024.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057460v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESO-based FTC strategy via dual-loop compensations for 5-phase PMSG integrated tidal applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design and Implementation of Robust H∞ Control for Improving Disturbance Rejection of Grid-Connected Three-Phase PWM Rectifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Ait Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Rahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Boukais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Electronics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1587/elex.18.20210177⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.2166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17092166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628527v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Active FTC Strategy Using Generalized Proportional Integral Observers Applied to Five-Phase PMSG based Tidal Current Energy Conversion Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Neural network controller for five phases shunt active power filter applied for five phase embarked electrical network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Laala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualaga Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13246645⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Power Electronics and Drive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11591/ijpeds.v14.i2.pp1024-1032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628496v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VPSO-SVM-Based Open-Circuit Faults Diagnosis of Five-Phase Marine Current Generator Sets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
+                <w:t xml:space="preserve">A New Post-Fault Reconfiguration Strategy under Open-Phase Operation Conditions of Asymmetrical Double-Star Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koussaila Iffouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessam Amrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaci Ghedamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (22), pp.6004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13226004⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16 (15), pp.5740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16155740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142012v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Polyphase Induction Motor on Photovoltaic Water Pumping System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of a real-time singularity-based fault diagnosis method for five-phase PMSG-based tidal current applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Deboucha Abdelhakim</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/jesa.530602⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (1), pp.501-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2023.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628532v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Analysis Model of Stator Open Phase Faults in a Five-Phase Induction Motor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Optimization of PI Controller Parameters by GWO Algorithm for Five-Phase Asynchronous Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houari Azeddine</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Berrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/jesa.530207⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (10), pp.4251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16104251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628531v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different time horizon-based battery energy management strategies on residential microgrid profitability</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust Adaptive Fuzzy Backstepping Control for 2-DOF Laboratory Helicopter System with Improved Tracking Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Berrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101340⟩</w:t>
+              <w:t xml:space="preserve">International Review of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15866/ireaco.v16i2.23442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628502v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness Based Grey Wolf Control for Load Voltage Unbalance Mitigation in Three-Phase Four-Leg Voltage Source Inverters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Active Fault-tolerant Control for Surface Permanent Magnet Synchronous Motor Under Demagnetization Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemza Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2957966⟩</w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPee.22464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442917v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least square support vectors machines approach to diagnosis of stator winding short circuit fault in induction motor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">GWO-super-twisting integral sliding mode control of 60 KW PV system based on interleaved boost converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Karim Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daia Eddine Oussama Mohamed Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostyka </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29354/diag/130283⟩</w:t>
+              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30765/er.2167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141986v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential microgrid energy management considering flexibility services opportunities and forecast uncertainties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+                <w:t xml:space="preserve">Active fault tolerant control based on backstepping controller and non linear adaptive observer for double star induction machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Berrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Intelligent Engineering and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.587-600</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628503v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency improvement of a vector-controlled dual star induction machine drive system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+                <w:t xml:space="preserve">Linear quadratic controller for two-interleaved boost converter associated with PEMFC emulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualaga Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zellouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (2), pp.125-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628505v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of a Converter-Machine System on a Load Profile Applied to a CAES System</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Detection of partial rotor bar rupture of a cage induction motor using least square support vector machine approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birame M'Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessedik Sid Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2019.2932782⟩</w:t>
+              <w:t xml:space="preserve">Diagnostyka </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.57-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29354/diag/133039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560983v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management strategy of Supercapacitor/Fuel Cell energy storage devices for vehicle applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">An FTC Design via Multiple SOGIs with Suppression of Harmonic Disturbances for Five-Phase PMSG-Based Tidal Current Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9060574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628510v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effective Compensation Technique for Speed Smoothness at Low-Speed Operation of PMSM Drives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of parallel multicellular DC/AC converter including monolithic inter-cell transformer in a real-time environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Karim Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Djeriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.169-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628516v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey Wolf based control for speed ripple reduction at low speed operation of PMSM drives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A New Robust Digital Non-Linear Control for Power Factor Correction—Arc Welding Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Le Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyofougou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2018.01.012⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14040991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628515v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Space Vector Modulation control of four-leg shunt active power filter using pq0 theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">ESO-based FTC strategy via dual-loop compensations for 5-phase PMSG integrated tidal applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEICE Electronics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (20), pp.20210177-20210177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1587/elex.18.20210177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457106v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior analysis of Five phase permanent magnet synchronous motor-voltage source inverter drive based on Fortescue transformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An Active FTC Strategy Using Generalized Proportional Integral Observers Applied to Five-Phase PMSG based Tidal Current Energy Conversion Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Le Claire</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (24), pp.6645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13246645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457125v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling series two five-phase asynchronous machine powered by a single voltage inverter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VPSO-SVM-Based Open-Circuit Faults Diagnosis of Five-Phase Marine Current Generator Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuxiu Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leonardo Journal of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (22), pp.6004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13226004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454733v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pq0 theory with multi variable filter and fuzzy logic control for a four-leg shunt active power filter compensated by three-dimensional space vector modulation under unbalanced loads.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of different time horizon-based battery energy management strategies on residential microgrid profitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.101340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454716v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Linear Quadratic Regulator for Three-phase UPS System Powering Nonlinear Loads</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Analysis Model of Stator Open Phase Faults in a Five-Phase Induction Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iffouzar Koussaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldi Lyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Azeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.750⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (2), pp.213-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/jesa.530207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457138v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of reference currents and DC bus voltage control for Three-Phase Four-Wire Four-Leg SAPF to compensate harmonics and reactive power with 3D SVM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Chebabhi</w:t>
+                <w:t xml:space="preserve">Impact of Polyphase Induction Motor on Photovoltaic Water Pumping System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Fellah</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iffouzar Koussaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldi Lyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Himour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deboucha Abdelhakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2015.01.011⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (6), pp.763-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/jesa.530602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454139v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy logic controllers for three levels shunt active power filter compensated by three-levels stabilizing SpaceVector Modulation to Fixed Switching Frequency and switching lasses under balanced and unbalanced load</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flatness Based Grey Wolf Control for Load Voltage Unbalance Mitigation in Three-Phase Four-Leg Voltage Source Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mediterranean Journal of Measurement and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.1869-1881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2957966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457136v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Logic Controller of Five Levels Active Power Filter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+                <w:t xml:space="preserve">Least square support vectors machines approach to diagnosis of stator winding short circuit fault in induction motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birame M'Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taibi Djamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Bessedik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.738⟩</w:t>
+              <w:t xml:space="preserve">Diagnostyka </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29354/diag/130283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457145v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode controller for four leg shunt active power filter to eliminating zero sequence current, compensating harmonics and reactive power with fixed switching frequency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Residential microgrid energy management considering flexibility services opportunities and forecast uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhalim Kessal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serbian Journal Of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/SJEE1502205C⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.105981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.105981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454598v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of PQR theory for control of a 3-pahse 4-wire 4-legs shunt active power filter in the αβο-axes using 3d-svm technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Efficiency improvement of a vector-controlled dual star induction machine drive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Nesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Nounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudir Marouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leonardo Journal of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (2), pp.939-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00202-020-00924-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454590v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Three Phase four-wire four-leg SAPF Using 3D-SVM Based on the Two Methods of Reference Signals Generating CV and SRF in the dqo-axes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimal Design of a Converter-Machine System on a Load Profile Applied to a CAES System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Aubrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.1839-1847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2019.2932782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454662v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Energy management strategy of Supercapacitor/Fuel Cell energy storage devices for vehicle applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (41), pp.23416 - 23428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Effective Compensation Technique for Speed Smoothness at Low-Speed Operation of PMSM Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (1), pp.647-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2740388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grey Wolf based control for speed ripple reduction at low speed operation of PMSM drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Chouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2018.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Space Vector Modulation control of four-leg shunt active power filter using pq0 theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (2), pp.185-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavior analysis of Five phase permanent magnet synchronous motor-voltage source inverter drive based on Fortescue transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Badara Mboup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Le Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (2), pp.116-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling series two five-phase asynchronous machine powered by a single voltage inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leonardo Journal of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pq0 theory with multi variable filter and fuzzy logic control for a four-leg shunt active power filter compensated by three-dimensional space vector modulation under unbalanced loads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Adaptive Linear Quadratic Regulator for Three-phase UPS System Powering Nonlinear Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zellouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.1100-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of reference currents and DC bus voltage control for Three-Phase Four-Wire Four-Leg SAPF to compensate harmonics and reactive power with 3D SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.360-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2015.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuzzy logic controllers for three levels shunt active power filter compensated by three-levels stabilizing SpaceVector Modulation to Fixed Switching Frequency and switching lasses under balanced and unbalanced load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mediterranean Journal of Measurement and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of the Three Phase four-wire four-leg SAPF Using 3D-SVM Based on the Two Methods of Reference Signals Generating CV and SRF in the dqo-axes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of PQR theory for control of a 3-pahse 4-wire 4-legs shunt active power filter in the αβο-axes using 3d-svm technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Karim Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leonardo Journal of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.17-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuzzy Logic Controller of Five Levels Active Power Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zellouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.1015-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sliding mode controller for four leg shunt active power filter to eliminating zero sequence current, compensating harmonics and reactive power with fixed switching frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Karim Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serbian Journal Of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), pp.205-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/SJEE1502205C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pietrzak-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8 (2), pp.221-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rige.8.221-239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Twisting Sliding Mode Control of Interleaved Boost Converter Based Photovoltaic Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Real-time Simulation of Optimal Differential Flatness Based Energy Management Strategy for Electric Vehicle Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Eddine Ghadbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chebabhi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mabrouk Defdaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference of Advanced Technology in Electronic and Electrical Engineering (ICATEEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">National Conference on Intelligent Energy Management and control of Renewable Energy Systems (NCIEMCRES'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bejaia, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416137v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed Ripples Reduction of PMSM Drives under Low-Speed Working Conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Power sharing improvement in an islanded microgrid using inverse droop control strategy based on virtual complex impedance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Karim Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">National Conference on Intelligent Energy Management and control of Renewable Energy Systems (NCIEMCRES'24), University of Bejaia, Bejaia Algeria,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bejaia, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015493v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Luenberger observer design for fault detection and diagnosis of a five-phase PMSG based tidal system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tianhao Tang</w:t>
+                <w:t xml:space="preserve">Super-Twisting Sliding Mode Control of Interleaved Boost Converter Based Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daia Eddine Oussama Mohamed Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Defdaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Conference of Advanced Technology in Electronic and Electrical Engineering (ICATEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, M'sila, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icateee57445.2022.10093715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028415v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey Wolf Optimizer Based Predictive Torque Control for Electric Vehicle Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Speed Ripples Reduction of PMSM Drives under Low-Speed Working Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215725⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653963v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Analysis of the Power Distribution System As Part of an Underwater Compressed Air Energy Storage Station</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Neu</w:t>
+                <w:t xml:space="preserve">A Luenberger observer design for fault detection and diagnosis of a five-phase PMSG based tidal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141954v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second order filter-based fault detection method for five-phase permanent magnet synchronous generators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Grey Wolf Optimizer Based Predictive Torque Control for Electric Vehicle Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254869⟩</w:t>
+              <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028325v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the effect neutral connection mode for permanent magnet synchronous generator-vienna rectifier set</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermal Analysis of the Power Distribution System As Part of an Underwater Compressed Air Energy Storage Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Aubrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Neu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Power, Energy and Electrical Engineering (PEEE 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202015203010⟩</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Salerno, Italy. pp.203-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-56970-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141917v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential microgrid photovoltaic panel array sizing optimization to ensure energy supply and financial safety</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A second order filter-based fault detection method for five-phase permanent magnet synchronous generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820365⟩</w:t>
+              <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.4827-4832, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628541v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation sur cycle du dimensionnement d'une MSAP appliquée à un système de stockage offshore par air comprimé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of the effect neutral connection mode for permanent magnet synchronous generator-vienna rectifier set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Bettouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Aubrée</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Le Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Aouzellag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaci Ghedamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Power, Energy and Electrical Engineering (PEEE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202015203010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981899v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation technico-économique d'une génératrice pentaphasée à fem non sinusoïdale-redresseur MLI pour application hydrolienne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Residential microgrid photovoltaic panel array sizing optimization to ensure energy supply and financial safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.226-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981900v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Fuzzy Sliding Mode Controller for a Double Star Induction Machine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimisation sur cycle du dimensionnement d'une MSAP appliquée à un système de stockage offshore par air comprimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Aubrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Communications and Electrical Engineering (ICCEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628556v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgrid modeling and power quality enhancements using low-level control methods based on robust RST controller</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimisation technico-économique d'une génératrice pentaphasée à fem non sinusoïdale-redresseur MLI pour application hydrolienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135186v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral Backstepping Control for Double Star Induction Machine (DSIM)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Fuzzy Sliding Mode Controller for a Double Star Induction Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layadi Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Zeghlache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613328⟩</w:t>
+              <w:t xml:space="preserve">2018 International Conference on Communications and Electrical Engineering (ICCEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, El Oued, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCEE.2018.8634439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628552v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancellation of the output ripples of a three-phase converter using parallel-connected inverters and phase-shift-self-oscillating controllers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microgrid modeling and power quality enhancements using low-level control methods based on robust RST controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309071⟩</w:t>
+              <w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Washington, DC, United States. pp.213-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2018.8591832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465292v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Quality Improvement Using a Four Leg SAPF Based on Phase Locked Loop with Multi Variable Filter Under Unbalanced Source Voltages and Loads</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Integral Backstepping Control for Double Star Induction Machine (DSIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Layadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICATS’2015 : International Conference on Automatic control, Telecommunications and Signals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Algiers, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465281v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy logic controllers and Three Dimensional Space Vector Modulation technique in the αβo axes for three-phase four-wire four-leg shunt active power filter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cancellation of the output ripples of a three-phase converter using parallel-connected inverters and phase-shift-self-oscillating controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Le Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kessal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPEA, The 2nd International Conference on Power Electronics and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465243v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy logic and selectivity controllers for the paralleling of four-leg shunt active power filters based on three dimensional space vector modulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Power Quality Improvement Using a Four Leg SAPF Based on Phase Locked Loop with Multi Variable Filter Under Unbalanced Source Voltages and Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICATS’2015 : International Conference on Automatic control, Telecommunications and Signals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Annaba, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465263v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Nonlinear Backstepping Fuzzy Logic Control for Four-Leg Shunt Active Power Filter based on Synchronous Reference Frame Theory with Fixed Switching Frequency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Fuzzy logic controllers and Three Dimensional Space Vector Modulation technique in the αβo axes for three-phase four-wire four-leg shunt active power filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kessal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAM’2015 : Conférence Internationale sur l’Automatique et la Mécatronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Oran, Algeria</w:t>
+              <w:t xml:space="preserve">ICPEA, The 2nd International Conference on Power Electronics and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Djelfa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465269v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Quality Improvement Using a New Three Dimensional Space Vector Modulation strategy in the αβ0-axes for Control The Three Level Four-Leg Shunt Active Power Filter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fuzzy logic and selectivity controllers for the paralleling of four-leg shunt active power filters based on three dimensional space vector modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEE2015, International Conference on Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465286v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of 7 cells DC/AC Flying Capacitor Multicellular Converter with Nonlinear Feedback Decoupling Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Hybrid Nonlinear Backstepping Fuzzy Logic Control for Four-Leg Shunt Active Power Filter based on Synchronous Reference Frame Theory with Fixed Switching Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPEA’2015, The 2nd International Conference on Power Electronics and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Djelfa, Algeria</w:t>
+              <w:t xml:space="preserve">CIAM’2015 : Conférence Internationale sur l’Automatique et la Mécatronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465254v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Power Quality Improvement Using a New Three Dimensional Space Vector Modulation strategy in the αβ0-axes for Control The Three Level Four-Leg Shunt Active Power Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICEE2015, International Conference on Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Boumerdes, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of 7 cells DC/AC Flying Capacitor Multicellular Converter with Nonlinear Feedback Decoupling Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPEA’2015, The 2nd International Conference on Power Electronics and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Djelfa, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulator of power propulsion unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence SIMOUEST. Ecole Centrale de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and Optimization of a Multiphase PMSG for Wind Turbines exploiting different harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Oukrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Phoenix, United States. IEEE, pp.5309-5315, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE55643.2024.10860835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual complex impedance-based droop control for a parallel three phase inverters-based islanded microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Karim Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kessal Abdelhalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 International Conference on Advances in Electrical and Communication Technologies (ICAECOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Setif, Algeria. IEEE, pp.1-6, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAECOT62402.2024.10828889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of a MMC-Based Three Phase Rectifier for a Back-to-Back Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Napoli, Italy. IEEE, pp.936-941, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPEEDAM61530.2024.10609201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back-to-Back MMC Converter for Railway Application Using Averaged Submodules Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournoux Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Azeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benkhoris Mohamed Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 11th International Conference on Electrical and Electronics Engineering (ICEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Marmaris, Turkey. IEEE, pp.135-140, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEEE62185.2024.10779282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault Tolerant Control of PMSM based on Improved Exponential ESO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemza Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Benzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 International Conference of Advanced Technology in Electronic and Electrical Engineering (ICATEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, M'sila, Algeria. IEEE, pp.1-6, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICATEEE57445.2022.10093712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NONINTERACTING ADAPTIVE TYPE 2 FUZZY SECOND ORDER SLIDING MODE CONTROL FOR HELICOPTER LIKE SUBJECT TO EXTERNAL PERTURBATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Advanced Technologies,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Istanbul, Turkey. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault-tolerant control of PMSM based on second-order sliding mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemza Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassereddine Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. IEEE, pp.1-6, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Modeling and Modular Control of Asymmetric Twelve-Phase (4×3) PMSG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Fatahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Assaad Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.106-111, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEEE67194.2025.11261910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la simulation numérique des différents variateurs de vitesse pour machines synchrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1991. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1991INPL037N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9667,51 +12709,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3DD90DC"/>
+    <w:nsid w:val="81ADBCA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9898,51 +12940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-fouad-benkhoris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0739-7058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339543v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kasri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ouari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Belkhier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2025.09.015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05477208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chebabhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naamane Debdouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guessabi Anwar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Bizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-09603-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174257v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebabhi Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defdaf Mabrouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Ihammouchen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benbouhenni Habib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3533015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Meradi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahid Bouchhida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benaissa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkheir Abdesselam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/jetia.v11i51.1420" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Barkat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benbouhenni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benkhoris Mohamed Fouad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3558869" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zeghlache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemza Mekki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zeghlache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14071238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Djerad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Rahali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Benyettou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-025-05786-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Defdaf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/etep/7191464" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tournoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Terrien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Garmier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061318" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Nesri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Benkadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guedida Sifelislam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Idir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26552/com.c.2024.055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Oukrid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12020117" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12101451" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05073779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Boukais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussaila Mesbah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act13120487" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Mo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17071567" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112431" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720634v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14125190" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ait Ramdane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092166" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussaila Iffouzar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Amrouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaci Ghedamsi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16155740" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Laala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualaga Rabhi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v14.i2.pp1024-1032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391392v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2023.07.038" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Fodil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ladjal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Berrabah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ladjal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Kessal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/ireaco.v16i2.23442" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.22464" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Fellah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daia Eddine Oussama Mohamed Cherif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30765/er.2167" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9060574" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05415917v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zellouma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05416112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hanafi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeriri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057460v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Claire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyofougou Coulibaly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040991" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.18.20210177" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13246645" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxiu Pang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Ying" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13226004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffouzar Koussaila" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldi Lyes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Himour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboucha Abdelhakim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.530602" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628531v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Azeddine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.530207" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628502v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101340" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02442917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2957966" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birame M'Hamed" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Djamel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Bessedik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29354/diag/130283" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.105981" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nounou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Marouani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00924-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Maisonnave" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Aubr&#233;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2932782" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628510v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.060" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628516v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2740388" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628515v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.01.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457106v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebabhi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Fellah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457125v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Badara Mboup" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454733v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454716v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kessal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457138v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benaissa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabhi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.750" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454139v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2015.01.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457136v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.738" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454598v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Karim Fellah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SJEE1502205C" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454590v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Karim Fellah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.221-239" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05416137v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icateee57445.2022.10093715" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015493v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouabdallah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerioui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043889" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215725" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141954v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_16" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028325v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254869" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141917v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bettouche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Aouzellag" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202015203010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628541v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vincent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820365" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981899v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981900v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Seck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layadi Noureddine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634439" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135186v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591832" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Layadi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613328" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465292v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309071" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465281v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465243v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465263v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fellah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233191" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465269v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465286v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465254v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanafi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guebli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155838v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hetet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752105v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL037N" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-fouad-benkhoris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0739-7058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Ihammouchen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chebabhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Ghadbane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.120743" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hanafi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Fellah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeriri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55549/epstem.1202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kasri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ouari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Belkhier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2025.09.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zeghlache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zinelaabidine Ghellab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Benyettou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Berrabah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40998-025-00793-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05477208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naamane Debdouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guessabi Anwar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Bizon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-09603-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebabhi Ali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defdaf Mabrouk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benbouhenni Habib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3533015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Meradi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahid Bouchhida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benaissa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkheir Abdesselam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/jetia.v11i51.1420" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30789-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkat Said" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdouche Naamane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihammouchen Syphax" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benkhoris Mohamed Fouad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3619428" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Barkat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benbouhenni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3558869" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Rahali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385026500238" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Saoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.12.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zeghlache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemza Mekki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14071238" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Djerad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-025-05786-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Achar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yaichi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-025-03223-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdessamad Dahoum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01774-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Defdaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/etep/7191464" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tournoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Terrien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Garmier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061318" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Oukrid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12020117" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Nesri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Benkadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guedida Sifelislam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Idir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26552/com.c.2024.055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12101451" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05073779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Boukais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussaila Mesbah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act13120487" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Mo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17071567" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112431" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720634v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14125190" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01109-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26552/com.C.2024.055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ait Ramdane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092166" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Laala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualaga Rabhi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v14.i2.pp1024-1032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussaila Iffouzar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Amrouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaci Ghedamsi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16155740" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2023.07.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391457v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Fodil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ladjal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104251" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ladjal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Kessal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/ireaco.v16i2.23442" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.22464" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daia Eddine Oussama Mohamed Cherif" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30765/er.2167" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559705v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05415917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zellouma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557653v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birame M'Hamed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessedik Sid Ahmed" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29354/diag/133039" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9060574" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05416112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Claire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyofougou Coulibaly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040991" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.18.20210177" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13246645" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142012v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxiu Pang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Ying" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13226004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101340" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628531v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffouzar Koussaila" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldi Lyes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Azeddine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.530207" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Himour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboucha Abdelhakim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.530602" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02442917v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2957966" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Djamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Bessedik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29354/diag/130283" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628503v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.105981" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nounou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Marouani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00924-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560983v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Maisonnave" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Aubr&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2932782" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.060" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628516v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2740388" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.01.012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457106v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebabhi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Fellah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Badara Mboup" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454733v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454716v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kessal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benaissa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabhi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.750" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454139v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2015.01.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457136v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454662v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454590v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Karim Fellah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457145v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.738" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454598v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Karim Fellah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SJEE1502205C" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.221-239" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557924v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Djoudi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557940v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Chebabhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05416137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icateee57445.2022.10093715" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015493v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouabdallah" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerioui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043889" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028415v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653963v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215725" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141954v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_16" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028325v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254869" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141917v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bettouche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Aouzellag" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202015203010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628541v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vincent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820365" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981900v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Seck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628556v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layadi Noureddine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634439" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591832" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628552v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Layadi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613328" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465292v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309071" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465281v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465243v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465263v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fellah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233191" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465269v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465254v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanafi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guebli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155838v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hetet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557768v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE55643.2024.10860835" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557766v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessal Abdelhalim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAECOT62402.2024.10828889" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557750v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM61530.2024.10609201" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557760v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournoux Kevin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrien Franck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE62185.2024.10779282" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557685v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benzaoui" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093712" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557956v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557668v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassereddine Dahmane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043923" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557478v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Fatahi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE67194.2025.11261910" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752105v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL037N" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>