--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0739-7058</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">08687280X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -166,3171 +187,3163 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved active disturbance rejection control for voltage stabilization and performance enhancement in hybrid photovoltaic battery based DC microgrids via red-tailed hawk algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syphax Ihammouchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Eddine Ghadbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Rekioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 152, pp.120743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2026.120743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Nonlinear Control of a 3×2 Stacked Multicellular Inverter Using Neural Network-Based Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Karim Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Djeriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eurasia Proceedings of Science Technology Engineering and Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 38, pp.56-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55549/epstem.1202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized voltage vector selection for dual-star induction motor: Robust predictive direct torque control-based hysteresis-free approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Kasri</w:t>
+                <w:t xml:space="preserve">3-D Unbalanced Coordinate Transformation withSuper-TwistingControl and Observation for Unbalance and Disturbance Load Voltage Mitigations in Stand Alone Four-Leg Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Ouari</w:t>
+                <w:t xml:space="preserve">Said Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Belkhier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+                <w:t xml:space="preserve">Habib Benbouhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benkhoris Mohamed Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2025.09.015⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3558869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339543v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerant Control Based on Direct Adaptive Fuzzy Position Controller for a Helicopter-Like Twin Rotor MIMO System: Design and Real Time Experimentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fouad Berrabah</w:t>
+                <w:t xml:space="preserve">A nonlinear observer-based control strategy for hybrid energy storage systems to improve voltage disturbance rejection in DC microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Ihammouchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Science and Technology, Transactions of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40998-025-00793-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-30789-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557824v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced grid current and DC voltage regulations for three level four leg rectifier DC microgrid under uncertainty and disturbances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicu Bizon</w:t>
+                <w:t xml:space="preserve">A Robust Grid-Voltage-Modulated Direct Power Control Strategy for Three-Phase Four-Leg Rectifiers Under Uncertainties and Disturbances Using Super-Twisting and Nonlinear Varying-Gain Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chebabhi Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barkat Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debdouche Naamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihammouchen Syphax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benkhoris Mohamed Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-09603-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.175624-175651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3619428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477208v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced Active Disturbance Rejection Control Scheme for DC Voltage Regulation in Photovoltaic Grid-Connected Four-Leg Inverter Using a Sliding Mode Observer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Syphax Ihammouchen</w:t>
+                <w:t xml:space="preserve">Enhanced grid current and DC voltage regulations for three level four leg rectifier DC microgrid under uncertainty and disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naamane Debdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guessabi Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicu Bizon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benbouhenni Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/access.2025.3533015⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.23938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-09603-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174257v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis and fault-tolerant control strategy for interleaved boost DC/DC converter dedicated to PEM fuel cell applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Optimized voltage vector selection for dual-star induction motor: Robust predictive direct torque control-based hysteresis-free approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Kasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Belkhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEGAM- Journal of Engineering and Technology for Industrial Applications (ITEGAM-JETIA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5935/jetia.v11i51.1420⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2025.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174104v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear observer-based control strategy for hybrid energy storage systems to improve voltage disturbance rejection in DC microgrids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Enhanced Active Disturbance Rejection Control Scheme for DC Voltage Regulation in Photovoltaic Grid-Connected Four-Leg Inverter Using a Sliding Mode Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chebabhi Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defdaf Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syphax Ihammouchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicu Bizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benbouhenni Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-30789-6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.18623 - 18643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2025.3533015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557188v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Grid-Voltage-Modulated Direct Power Control Strategy for Three-Phase Four-Leg Rectifiers Under Uncertainties and Disturbances Using Super-Twisting and Nonlinear Varying-Gain Observer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chebabhi Ali</w:t>
+                <w:t xml:space="preserve">Fault diagnosis and fault-tolerant control strategy for interleaved boost DC/DC converter dedicated to PEM fuel cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Meradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahid Bouchhida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barkat Said</w:t>
+                <w:t xml:space="preserve">Amar Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debdouche Naamane</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Belkheir Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3619428⟩</w:t>
+              <w:t xml:space="preserve">ITEGAM- Journal of Engineering and Technology for Industrial Applications (ITEGAM-JETIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5935/jetia.v11i51.1420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557803v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Unbalanced Coordinate Transformation withSuper-TwistingControl and Observation for Unbalance and Disturbance Load Voltage Mitigations in Stand Alone Four-Leg Inverters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+                <w:t xml:space="preserve">Fault Tolerant Control Based on Direct Adaptive Fuzzy Position Controller for a Helicopter-Like Twin Rotor MIMO System: Design and Real Time Experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zinelaabidine Ghellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Barkat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Djamel Ziane</w:t>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Benbouhenni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benkhoris Mohamed Fouad</w:t>
+                <w:t xml:space="preserve">Loutfi Benyettou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Berrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3558869⟩</w:t>
+              <w:t xml:space="preserve">Iranian Journal of Science and Technology, Transactions of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (2), pp.545-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40998-025-00793-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026931v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type-2 Fuzzy Adaptive Fault Tolerant Control Based on Disturbance Observer for Mobile Manipulator UAV Subject to External Disturbances and Parametric Uncertainties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Decentralized adaptive virtual impedance control for robust power sharing and circulating current suppression in parallel inverters for three-phase islanded microgrid applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naamane Debdouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unmanned systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2301385026500238⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.5639-5655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2025.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557794v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized adaptive virtual impedance control for robust power sharing and circulating current suppression in parallel inverters for three-phase islanded microgrid applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+                <w:t xml:space="preserve">Type-2 Fuzzy Adaptive Fault Tolerant Control Based on Disturbance Observer for Mobile Manipulator UAV Subject to External Disturbances and Parametric Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Barkat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Benyettou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2025.12.009⟩</w:t>
+              <w:t xml:space="preserve">Unmanned systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2301385026500238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557820v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear observer-based control strategy for hybrid energy storage systems to improve voltage disturbance rejection in DC microgrids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Robust Sensorless PMSM Control with Improved Back-EMF Observer and Adaptive Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemza Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-30789-6⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (7), pp.1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics14071238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557813v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Sensorless PMSM Control with Improved Back-EMF Observer and Adaptive Parameter Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Robust adaptive type-3 fuzzy fault-tolerant control for quadrotor aircraft under uncertainties and disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Djerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Benyettou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics14071238⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (10), pp.483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40430-025-05786-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241454v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust adaptive type-3 fuzzy fault-tolerant control for quadrotor aircraft under uncertainties and disturbances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Benyettou</w:t>
+                <w:t xml:space="preserve">Enhancing space vector modulation control in parallel multicellular converters using artificial neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Karim Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Achar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yaichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Djeriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40430-025-05786-5⟩</w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107 (10), pp.13529-13545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00202-025-03223-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379445v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing space vector modulation control in parallel multicellular converters using artificial neural networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youcef Djeriri</w:t>
+                <w:t xml:space="preserve">Backstepping sliding mode control based on adaptive type-3 fuzzy system of a transformable quadcopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Abdessamad Dahoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Benyettou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00202-025-03223-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (7), pp.265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40435-025-01774-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557834v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backstepping sliding mode control based on adaptive type-3 fuzzy system of a transformable quadcopter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Robust adaptive backstepping neural networks fault tolerant control for mobile manipulator UAV with multiple uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Benyettou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40435-025-01774-8⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 218, pp.556-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557828v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Linear State Observer–Based PLL‐Less Vector‐Oriented Control Method for a Three‐Phase PWM Rectifier</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Robust Adaptive Speed Control for the DC Motor Based on a Modified MRAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Nesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Benkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guedida Sifelislam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Komunikácie - vedecké listy Žilinskej univerzity v Žiline / Communications - Scientific Letters of the University of Žilina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.C38 - C46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26552/com.c.2024.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/etep/7191464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05026947v1</w:t>
+                <w:t xml:space="preserve">hal-05080369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a 25 kV–50 Hz Railway-Substation Power Supply Based on a Back-to-Back Modular Multilevel Converter Topology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Garmier</w:t>
+                <w:t xml:space="preserve">Design and Optimization of a Five-Phase Permanent Magnet Synchronous Machine Exploiting the Fundamental and Third Harmonic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Oukrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines12020117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en17061318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04531517v1</w:t>
+                <w:t xml:space="preserve">hal-04528723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Optimization of a Five-Phase Permanent Magnet Synchronous Machine Exploiting the Fundamental and Third Harmonic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Djamel Ziane</w:t>
+                <w:t xml:space="preserve">Investigation of a 25 kV–50 Hz Railway-Substation Power Supply Based on a Back-to-Back Modular Multilevel Converter Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Garmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17061318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/machines12020117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04528723v1</w:t>
+                <w:t xml:space="preserve">hal-04531517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Adaptive Speed Control for the DC Motor Based on a Modified MRAC</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Enhanced Linear State Observer–Based PLL‐Less Vector‐Oriented Control Method for a Three‐Phase PWM Rectifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Defdaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Komunikácie - vedecké listy Žilinskej univerzity v Žiline / Communications - Scientific Letters of the University of Žilina</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/etep/7191464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26552/com.c.2024.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05080369v1</w:t>
+                <w:t xml:space="preserve">hal-05026947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Based on Adaptative Fuzzy Control of Double-Star Permanent Synchronous Motor Supplied by PWM Inverters for Electric Propulsion of Ships</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fault Tolerant Control of a Dual Star Induction Machine Drive System using Hybrid Fractional Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Nesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Benkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Nounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guedida Sifelislam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math12101451⟩</w:t>
+              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.161-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/pead-2024-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594344v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3 kW Wind Energy Conversion System Emulator Using a Grid-Connected Doubly-Fed Induction Generator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adel Rahoui</w:t>
+                <w:t xml:space="preserve">Robust Control Based on Adaptative Fuzzy Control of Double-Star Permanent Synchronous Motor Supplied by PWM Inverters for Electric Propulsion of Ships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (12), pp.487. </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), pp.1451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/act13120487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math12101451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073779v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling Approach in View of Vector Control and Behavior Analysis of a Multi-Three-Phase Star Permanent Magnet Synchronous Motor Drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Oukrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (7), pp.1567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3358,5403 +3371,6281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Integral Sliding Mode Control with Chattering Elimination Considering the Actuator Faults and External Disturbances for Trajectory Tracking of 4Y Octocopter Aircraft</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Robust Fault-Tolerant Control of a Five-Phase Permanent Magnet Synchronous Motor under an Open-Circuit Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemza Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Benyettou</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (11), pp.2431. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.5190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr12112431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14125190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078673v1</w:t>
+                <w:t xml:space="preserve">hal-04720634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Fault-Tolerant Control of a Five-Phase Permanent Magnet Synchronous Motor under an Open-Circuit Fault</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayyoub Zeghlache</w:t>
+                <w:t xml:space="preserve">Adaptive Integral Sliding Mode Control with Chattering Elimination Considering the Actuator Faults and External Disturbances for Trajectory Tracking of 4Y Octocopter Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemza Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Djamel Ziane</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Benyettou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (12), pp.5190. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), pp.2431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14125190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr12112431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720634v1</w:t>
+                <w:t xml:space="preserve">hal-05078673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless Control of BLDC Motor Based on ESO with an Active Harmonic Compensator</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a 3 kW Wind Energy Conversion System Emulator Using a Grid-Connected Doubly-Fed Induction Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Boukais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koussaila Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Rahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40313-024-01109-6⟩</w:t>
+              <w:t xml:space="preserve"> Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/act13120487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557786v1</w:t>
+                <w:t xml:space="preserve">hal-05073779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Adaptive Speed Control for the DC Motor Based on a Modified MRAC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Hybrid Flatness-Based Control of Dual Star Induction Machine Drive System for More Electrical Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Nesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Nounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guedida Sifelislam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Azeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Komunikácie - vedecké listy Žilinskej univerzity v Žiline / Communications - Scientific Letters of the University of Žilina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26552/com.C.2024.055⟩</w:t>
+              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.50-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/pead-2024-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557903v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of Robust H∞ Control for Improving Disturbance Rejection of Grid-Connected Three-Phase PWM Rectifiers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Control and Performance Analysis of an Indirect Matrix Converter Fed Triple Star Induction Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Oubelaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17092166⟩</w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPee.22832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594706v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network controller for five phases shunt active power filter applied for five phase embarked electrical network</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sensorless Control of BLDC Motor Based on ESO with an Active Harmonic Compensator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemza Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Power Electronics and Drive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11591/ijpeds.v14.i2.pp1024-1032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (5), pp.960-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40313-024-01109-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610533v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Post-Fault Reconfiguration Strategy under Open-Phase Operation Conditions of Asymmetrical Double-Star Induction Machines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bessam Amrouche</w:t>
+                <w:t xml:space="preserve">Robust Adaptive Speed Control for the DC Motor Based on a Modified MRAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Nesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Benkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guedida Sifelislam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16155740⟩</w:t>
+              <w:t xml:space="preserve">Komunikácie - vedecké listy Žilinskej univerzity v Žiline / Communications - Scientific Letters of the University of Žilina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.C38-C46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26552/com.C.2024.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391429v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a real-time singularity-based fault diagnosis method for five-phase PMSG-based tidal current applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Implementation of Robust H∞ Control for Improving Disturbance Rejection of Grid-Connected Three-Phase PWM Rectifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Ait Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Rahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Boukais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuo Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ali Djerioui</w:t>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2023.07.038⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.2166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17092166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391392v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of PI Controller Parameters by GWO Algorithm for Five-Phase Asynchronous Motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of a real-time singularity-based fault diagnosis method for five-phase PMSG-based tidal current applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Fodil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fouad Berrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16104251⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (1), pp.501-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2023.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391457v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Adaptive Fuzzy Backstepping Control for 2-DOF Laboratory Helicopter System with Improved Tracking Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of PI Controller Parameters by GWO Algorithm for Five-Phase Asynchronous Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Ladjal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mohamed Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Berrabah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelhalim Kessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15866/ireaco.v16i2.23442⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (10), pp.4251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16104251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610548v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Fault-tolerant Control for Surface Permanent Magnet Synchronous Motor Under Demagnetization Fault</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Integral backstepping-ILC controller for suppressing circulating currents in parallel-connected photovoltaic inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Kerrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (1), pp.12-20. </w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.102706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/PPee.22464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2022.102706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594716v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWO-super-twisting integral sliding mode control of 60 KW PV system based on interleaved boost converter</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural network controller for five phases shunt active power filter applied for five phase embarked electrical network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daia Eddine Oussama Mohamed Cherif</w:t>
+                <w:t xml:space="preserve">Zakaria Laala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualaga Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30765/er.2167⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Power Electronics and Drive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11591/ijpeds.v14.i2.pp1024-1032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610546v1</w:t>
+                <w:t xml:space="preserve">hal-04610533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active fault tolerant control based on backstepping controller and non linear adaptive observer for double star induction machine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A New Post-Fault Reconfiguration Strategy under Open-Phase Operation Conditions of Asymmetrical Double-Star Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koussaila Iffouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessam Amrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaci Ghedamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Engineering and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (15), pp.5740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16155740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559705v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear quadratic controller for two-interleaved boost converter associated with PEMFC emulator</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust Adaptive Fuzzy Backstepping Control for 2-DOF Laboratory Helicopter System with Improved Tracking Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Berrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15866/ireaco.v16i2.23442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415917v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of partial rotor bar rupture of a cage induction motor using least square support vector machine approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Active Fault-tolerant Control for Surface Permanent Magnet Synchronous Motor Under Demagnetization Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemza Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostyka </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29354/diag/133039⟩</w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPee.22464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557653v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FTC Design via Multiple SOGIs with Suppression of Harmonic Disturbances for Five-Phase PMSG-Based Tidal Current Applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Adaptive fuzzy fast terminal sliding mode control for inverted pendulum-cart system with actuator faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zinelaabidine Ghellab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Bouderah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse9060574⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.207-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628488v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of parallel multicellular DC/AC converter including monolithic inter-cell transformer in a real-time environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">GWO-super-twisting integral sliding mode control of 60 KW PV system based on interleaved boost converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Karim Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daia Eddine Oussama Mohamed Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30765/er.2167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416112v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Robust Digital Non-Linear Control for Power Factor Correction—Arc Welding Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Design Optimization of a Direct-Drive Electrically Excited Synchronous Generator for Tidal Wave Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Ousmane Samb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peyofougou Coulibaly</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (4), pp.991. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14040991⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15093174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057460v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESO-based FTC strategy via dual-loop compensations for 5-phase PMSG integrated tidal applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tianhao Tang</w:t>
+                <w:t xml:space="preserve">Active fault tolerant control based on backstepping controller and non linear adaptive observer for double star induction machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Berrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Electronics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Intelligent Engineering and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.587-600</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628527v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Active FTC Strategy Using Generalized Proportional Integral Observers Applied to Five-Phase PMSG based Tidal Current Energy Conversion Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Detection of partial rotor bar rupture of a cage induction motor using least square support vector machine approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birame M'Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessedik Sid Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13246645⟩</w:t>
+              <w:t xml:space="preserve">Diagnostyka </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.57-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29354/diag/133039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628496v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VPSO-SVM-Based Open-Circuit Faults Diagnosis of Five-Phase Marine Current Generator Sets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An FTC Design via Multiple SOGIs with Suppression of Harmonic Disturbances for Five-Phase PMSG-Based Tidal Current Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13226004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9060574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142012v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different time horizon-based battery energy management strategies on residential microgrid profitability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+                <w:t xml:space="preserve">Detection of partial rotor bar rupture of a cage induction motor using least square support vector machine approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birame M'Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessedik Sid Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benkhoris Mohamed Fouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101340⟩</w:t>
+              <w:t xml:space="preserve">Diagnostyka </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.57-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29354/diag/133039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628502v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Analysis Model of Stator Open Phase Faults in a Five-Phase Induction Motor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iffouzar Koussaila</w:t>
+                <w:t xml:space="preserve">Linear quadratic controller for two-interleaved boost converter associated with PEMFC emulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualaga Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaldi Lyes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Zellouma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (2), pp.125-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628531v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Polyphase Induction Motor on Photovoltaic Water Pumping System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of parallel multicellular DC/AC converter including monolithic inter-cell transformer in a real-time environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Karim Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Djeriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.169-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628532v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness Based Grey Wolf Control for Load Voltage Unbalance Mitigation in Three-Phase Four-Leg Voltage Source Inverters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">ESO-based FTC strategy via dual-loop compensations for 5-phase PMSG integrated tidal applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2957966⟩</w:t>
+              <w:t xml:space="preserve">IEICE Electronics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (20), pp.20210177-20210177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1587/elex.18.20210177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442917v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least square support vectors machines approach to diagnosis of stator winding short circuit fault in induction motor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+                <w:t xml:space="preserve">A New Robust Digital Non-Linear Control for Power Factor Correction—Arc Welding Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Le Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyofougou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostyka </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29354/diag/130283⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14040991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141986v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential microgrid energy management considering flexibility services opportunities and forecast uncertainties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Impact of Polyphase Induction Motor on Photovoltaic Water Pumping System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iffouzar Koussaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldi Lyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Himour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deboucha Abdelhakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.105981⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (6), pp.763-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/jesa.530602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628503v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency improvement of a vector-controlled dual star induction machine drive system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Nesri</w:t>
+                <w:t xml:space="preserve">VPSO-SVM-Based Open-Circuit Faults Diagnosis of Five-Phase Marine Current Generator Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Nounou</w:t>
+                <w:t xml:space="preserve">Shuxiu Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khoudir Marouani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tingting Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00202-020-00924-9⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (22), pp.6004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13226004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628505v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of a Converter-Machine System on a Load Profile Applied to a CAES System</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An Active FTC Strategy Using Generalized Proportional Integral Observers Applied to Five-Phase PMSG based Tidal Current Energy Conversion Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2019.2932782⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (24), pp.6645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13246645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560983v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management strategy of Supercapacitor/Fuel Cell energy storage devices for vehicle applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Influence of different time horizon-based battery energy management strategies on residential microgrid profitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (41), pp.23416 - 23428. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.101340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628510v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effective Compensation Technique for Speed Smoothness at Low-Speed Operation of PMSM Drives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">New Analysis Model of Stator Open Phase Faults in a Five-Phase Induction Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iffouzar Koussaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldi Lyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Auger</w:t>
+                <w:t xml:space="preserve">Ghedamsi Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2740388⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (2), pp.213-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/jesa.530207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628516v1</w:t>
+                <w:t xml:space="preserve">hal-03628531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey Wolf based control for speed ripple reduction at low speed operation of PMSM drives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+                <w:t xml:space="preserve">Least square support vectors machines approach to diagnosis of stator winding short circuit fault in induction motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birame M'Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taibi Djamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissa Chouder</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sid Ahmed Bessedik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74, pp.111-119. </w:t>
+              <w:t xml:space="preserve">Diagnostyka </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.35-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2018.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29354/diag/130283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628515v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Space Vector Modulation control of four-leg shunt active power filter using pq0 theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flatness Based Grey Wolf Control for Load Voltage Unbalance Mitigation in Three-Phase Four-Leg Voltage Source Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chebabhi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.1869-1881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2957966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457106v1</w:t>
+                <w:t xml:space="preserve">hal-02442917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior analysis of Five phase permanent magnet synchronous motor-voltage source inverter drive based on Fortescue transformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Residential microgrid energy management considering flexibility services opportunities and forecast uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Le Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.105981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.105981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457125v1</w:t>
+                <w:t xml:space="preserve">hal-03628503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling series two five-phase asynchronous machine powered by a single voltage inverter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Efficiency improvement of a vector-controlled dual star induction machine drive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Nesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Nounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudir Marouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leonardo Journal of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (2), pp.939-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00202-020-00924-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454733v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pq0 theory with multi variable filter and fuzzy logic control for a four-leg shunt active power filter compensated by three-dimensional space vector modulation under unbalanced loads.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.K. Fellah</w:t>
+                <w:t xml:space="preserve">Optimal Design of a Converter-Machine System on a Load Profile Applied to a CAES System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kessal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Océane Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Aubrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.1839-1847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2019.2932782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454716v1</w:t>
+                <w:t xml:space="preserve">hal-03560983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Linear Quadratic Regulator for Three-phase UPS System Powering Nonlinear Loads</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Energy management strategy of Supercapacitor/Fuel Cell energy storage devices for vehicle applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (41), pp.23416 - 23428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.750⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02457138v1</w:t>
+                <w:t xml:space="preserve">hal-03628510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of reference currents and DC bus voltage control for Three-Phase Four-Wire Four-Leg SAPF to compensate harmonics and reactive power with 3D SVM</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Effective Compensation Technique for Speed Smoothness at Low-Speed Operation of PMSM Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (1), pp.647-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2740388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2015.01.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02454139v1</w:t>
+                <w:t xml:space="preserve">hal-03628516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy logic controllers for three levels shunt active power filter compensated by three-levels stabilizing SpaceVector Modulation to Fixed Switching Frequency and switching lasses under balanced and unbalanced load</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Grey Wolf based control for speed ripple reduction at low speed operation of PMSM drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Chouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mediterranean Journal of Measurement and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2018.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457136v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Three Phase four-wire four-leg SAPF Using 3D-SVM Based on the Two Methods of Reference Signals Generating CV and SRF in the dqo-axes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Coupling series two five-phase asynchronous machine powered by a single voltage inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (1)</w:t>
+              <w:t xml:space="preserve">Leonardo Journal of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454662v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of PQR theory for control of a 3-pahse 4-wire 4-legs shunt active power filter in the αβο-axes using 3d-svm technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">The pq0 theory with multi variable filter and fuzzy logic control for a four-leg shunt active power filter compensated by three-dimensional space vector modulation under unbalanced loads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leonardo Journal of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.17-28</w:t>
+              <w:t xml:space="preserve">Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454590v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Logic Controller of Five Levels Active Power Filter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">3D Space Vector Modulation control of four-leg shunt active power filter using pq0 theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (2), pp.185-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457145v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode controller for four leg shunt active power filter to eliminating zero sequence current, compensating harmonics and reactive power with fixed switching frequency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Behavior analysis of Five phase permanent magnet synchronous motor-voltage source inverter drive based on Fortescue transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhalim Kessal</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Badara Mboup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Le Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serbian Journal Of Electrical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (2), pp.116-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454598v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Adaptive Linear Quadratic Regulator for Three-phase UPS System Powering Nonlinear Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zellouma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.1100-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of reference currents and DC bus voltage control for Three-Phase Four-Wire Four-Leg SAPF to compensate harmonics and reactive power with 3D SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.360-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2015.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuzzy logic controllers for three levels shunt active power filter compensated by three-levels stabilizing SpaceVector Modulation to Fixed Switching Frequency and switching lasses under balanced and unbalanced load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mediterranean Journal of Measurement and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sliding mode controller for four leg shunt active power filter to eliminating zero sequence current, compensating harmonics and reactive power with fixed switching frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Karim Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serbian Journal Of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), pp.205-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/SJEE1502205C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuzzy Logic Controller of Five Levels Active Power Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zellouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.1015-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of the Three Phase four-wire four-leg SAPF Using 3D-SVM Based on the Two Methods of Reference Signals Generating CV and SRF in the dqo-axes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of PQR theory for control of a 3-pahse 4-wire 4-legs shunt active power filter in the αβο-axes using 3d-svm technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Karim Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leonardo Journal of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.17-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pietrzak-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8 (2), pp.221-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rige.8.221-239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8764,2766 +9655,2766 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Simulation of Optimal Differential Flatness Based Energy Management Strategy for Electric Vehicle Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Eddine Ghadbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Conference on Intelligent Energy Management and control of Renewable Energy Systems (NCIEMCRES'24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bejaia, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power sharing improvement in an islanded microgrid using inverse droop control strategy based on virtual complex impedance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Karim Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Conference on Intelligent Energy Management and control of Renewable Energy Systems (NCIEMCRES'24), University of Bejaia, Bejaia Algeria,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bejaia, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-Twisting Sliding Mode Control of Interleaved Boost Converter Based Photovoltaic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daia Eddine Oussama Mohamed Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Kessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Defdaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference of Advanced Technology in Electronic and Electrical Engineering (ICATEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, M'sila, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icateee57445.2022.10093715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed Ripples Reduction of PMSM Drives under Low-Speed Working Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Luenberger observer design for fault detection and diagnosis of a five-phase PMSG based tidal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey Wolf Optimizer Based Predictive Torque Control for Electric Vehicle Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Analysis of the Power Distribution System As Part of an Underwater Compressed Air Energy Storage Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Aubrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Neu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215725⟩</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Salerno, Italy. pp.203-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-56970-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653963v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Analysis of the Power Distribution System As Part of an Underwater Compressed Air Energy Storage Station</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grey Wolf Optimizer Based Predictive Torque Control for Electric Vehicle Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-56970-9_16⟩</w:t>
+              <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141954v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A second order filter-based fault detection method for five-phase permanent magnet synchronous generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.4827-4832, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the effect neutral connection mode for permanent magnet synchronous generator-vienna rectifier set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Bettouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Le Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Aouzellag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaci Ghedamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Power, Energy and Electrical Engineering (PEEE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202015203010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential microgrid photovoltaic panel array sizing optimization to ensure energy supply and financial safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.226-231, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation sur cycle du dimensionnement d'une MSAP appliquée à un système de stockage offshore par air comprimé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Optimisation technico-économique d'une génératrice pentaphasée à fem non sinusoïdale-redresseur MLI pour application hydrolienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981899v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation technico-économique d'une génératrice pentaphasée à fem non sinusoïdale-redresseur MLI pour application hydrolienne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Optimisation sur cycle du dimensionnement d'une MSAP appliquée à un système de stockage offshore par air comprimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Aubrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981900v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Fuzzy Sliding Mode Controller for a Double Star Induction Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layadi Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Communications and Electrical Engineering (ICCEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, El Oued, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCEE.2018.8634439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgrid modeling and power quality enhancements using low-level control methods based on robust RST controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Washington, DC, United States. pp.213-218, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2018.8591832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral Backstepping Control for Double Star Induction Machine (DSIM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Layadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Algiers, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancellation of the output ripples of a three-phase converter using parallel-connected inverters and phase-shift-self-oscillating controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Le Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Quality Improvement Using a Four Leg SAPF Based on Phase Locked Loop with Multi Variable Filter Under Unbalanced Source Voltages and Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICATS’2015 : International Conference on Automatic control, Telecommunications and Signals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Annaba, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy logic controllers and Three Dimensional Space Vector Modulation technique in the αβo axes for three-phase four-wire four-leg shunt active power filter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fuzzy logic and selectivity controllers for the paralleling of four-leg shunt active power filters based on three dimensional space vector modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kessal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPEA, The 2nd International Conference on Power Electronics and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465243v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy logic and selectivity controllers for the paralleling of four-leg shunt active power filters based on three dimensional space vector modulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fuzzy logic controllers and Three Dimensional Space Vector Modulation technique in the αβo axes for three-phase four-wire four-leg shunt active power filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kessal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPEA, The 2nd International Conference on Power Electronics and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Djelfa, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465263v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Nonlinear Backstepping Fuzzy Logic Control for Four-Leg Shunt Active Power Filter based on Synchronous Reference Frame Theory with Fixed Switching Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAM’2015 : Conférence Internationale sur l’Automatique et la Mécatronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Quality Improvement Using a New Three Dimensional Space Vector Modulation strategy in the αβ0-axes for Control The Three Level Four-Leg Shunt Active Power Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEE2015, International Conference on Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Boumerdes, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of 7 cells DC/AC Flying Capacitor Multicellular Converter with Nonlinear Feedback Decoupling Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPEA’2015, The 2nd International Conference on Power Electronics and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Djelfa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulator of power propulsion unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence SIMOUEST. Ecole Centrale de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11533,856 +12424,856 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Optimization of a Multiphase PMSG for Wind Turbines exploiting different harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Oukrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Oukrid</w:t>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Phoenix, United States. IEEE, pp.5309-5315, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECCE55643.2024.10860835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual complex impedance-based droop control for a parallel three phase inverters-based islanded microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Chebabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Karim Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kessal Abdelhalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference on Advances in Electrical and Communication Technologies (ICAECOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Setif, Algeria. IEEE, pp.1-6, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICAECOT62402.2024.10828889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a MMC-Based Three Phase Rectifier for a Back-to-Back Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Napoli, Italy. IEEE, pp.936-941, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPEEDAM61530.2024.10609201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back-to-Back MMC Converter for Railway Application Using Averaged Submodules Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournoux Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houari Azeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benkhoris Mohamed Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrien Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 11th International Conference on Electrical and Electronics Engineering (ICEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Marmaris, Turkey. IEEE, pp.135-140, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEEE62185.2024.10779282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Tolerant Control of PMSM based on Improved Exponential ESO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemza Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference of Advanced Technology in Electronic and Electrical Engineering (ICATEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, M'sila, Algeria. IEEE, pp.1-6, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICATEEE57445.2022.10093712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NONINTERACTING ADAPTIVE TYPE 2 FUZZY SECOND ORDER SLIDING MODE CONTROL FOR HELICOPTER LIKE SUBJECT TO EXTERNAL PERTURBATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Advanced Technologies,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Istanbul, Turkey. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-tolerant control of PMSM based on second-order sliding mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemza Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassereddine Dahmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. IEEE, pp.1-6, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12392,256 +13283,402 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Modeling and Modular Control of Asymmetric Twelve-Phase (4×3) PMSG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahad Fatahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Assaad Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.106-111, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEEE67194.2025.11261910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive fuzzy fast terminal sliding mode control for inverted pendulum-cart system with actuator faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zinelaabidine Ghellab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Bouderah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la simulation numérique des différents variateurs de vitesse pour machines synchrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1991. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1991INPL037N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12709,51 +13746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81ADBCA7"/>
+    <w:nsid w:val="8A64CAB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12940,51 +13977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-fouad-benkhoris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0739-7058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Ihammouchen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chebabhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Ghadbane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.120743" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hanafi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Fellah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeriri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55549/epstem.1202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kasri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ouari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Belkhier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2025.09.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zeghlache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zinelaabidine Ghellab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Benyettou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Berrabah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40998-025-00793-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05477208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naamane Debdouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guessabi Anwar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Bizon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-09603-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebabhi Ali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defdaf Mabrouk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benbouhenni Habib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3533015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Meradi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahid Bouchhida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benaissa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkheir Abdesselam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/jetia.v11i51.1420" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30789-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkat Said" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdouche Naamane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihammouchen Syphax" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benkhoris Mohamed Fouad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3619428" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Barkat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benbouhenni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3558869" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Rahali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385026500238" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Saoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.12.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zeghlache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemza Mekki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14071238" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Djerad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-025-05786-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Achar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yaichi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-025-03223-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdessamad Dahoum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01774-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Defdaf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/etep/7191464" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tournoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Terrien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Garmier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061318" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Oukrid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12020117" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Nesri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Benkadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guedida Sifelislam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Idir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26552/com.c.2024.055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12101451" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05073779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Boukais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussaila Mesbah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act13120487" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Mo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17071567" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112431" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720634v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14125190" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01109-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26552/com.C.2024.055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ait Ramdane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092166" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Laala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualaga Rabhi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v14.i2.pp1024-1032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussaila Iffouzar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Amrouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaci Ghedamsi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16155740" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2023.07.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391457v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Fodil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ladjal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104251" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ladjal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Kessal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/ireaco.v16i2.23442" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.22464" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daia Eddine Oussama Mohamed Cherif" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30765/er.2167" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559705v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05415917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zellouma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557653v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birame M'Hamed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessedik Sid Ahmed" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29354/diag/133039" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9060574" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05416112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Claire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyofougou Coulibaly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040991" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.18.20210177" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13246645" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142012v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxiu Pang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Ying" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13226004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101340" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628531v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffouzar Koussaila" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldi Lyes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Azeddine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.530207" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Himour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboucha Abdelhakim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.530602" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02442917v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2957966" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Djamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Bessedik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29354/diag/130283" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628503v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.105981" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nounou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Marouani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00924-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560983v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Maisonnave" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Aubr&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2932782" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.060" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628516v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2740388" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.01.012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457106v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebabhi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Fellah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Badara Mboup" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454733v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454716v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kessal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benaissa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabhi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.750" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454139v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2015.01.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457136v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454662v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454590v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Karim Fellah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457145v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.738" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454598v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Karim Fellah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SJEE1502205C" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.221-239" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557924v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Djoudi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557940v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Chebabhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05416137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icateee57445.2022.10093715" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015493v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouabdallah" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerioui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043889" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028415v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653963v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215725" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141954v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_16" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028325v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254869" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141917v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bettouche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Aouzellag" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202015203010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628541v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vincent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820365" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981900v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Seck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628556v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layadi Noureddine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634439" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591832" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628552v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Layadi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613328" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465292v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309071" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465281v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465243v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465263v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fellah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233191" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465269v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465254v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanafi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guebli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155838v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hetet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557768v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE55643.2024.10860835" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557766v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessal Abdelhalim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAECOT62402.2024.10828889" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557750v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM61530.2024.10609201" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557760v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournoux Kevin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrien Franck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE62185.2024.10779282" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557685v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benzaoui" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093712" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557956v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557668v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassereddine Dahmane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043923" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557478v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Fatahi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE67194.2025.11261910" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752105v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL037N" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-fouad-benkhoris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0739-7058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08687280X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557193v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Ihammouchen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chebabhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Ghadbane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.120743" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hanafi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Fellah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeriri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55549/epstem.1202" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Barkat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benbouhenni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benkhoris Mohamed Fouad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3558869" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05542919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30789-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebabhi Ali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkat Said" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdouche Naamane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihammouchen Syphax" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3619428" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05477208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naamane Debdouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guessabi Anwar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Bizon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-09603-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kasri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ouari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Belkhier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2025.09.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defdaf Mabrouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benbouhenni Habib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2025.3533015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Meradi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahid Bouchhida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benaissa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkheir Abdesselam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/jetia.v11i51.1420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zeghlache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zinelaabidine Ghellab" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Benyettou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Berrabah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40998-025-00793-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Saoudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.12.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Rahali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385026500238" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zeghlache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemza Mekki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14071238" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Djerad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-025-05786-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Achar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yaichi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-025-03223-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdessamad Dahoum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01774-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594744v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.11.037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Nesri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Benkadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guedida Sifelislam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Idir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26552/com.c.2024.055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Oukrid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12020117" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tournoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Terrien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Garmier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061318" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Defdaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/etep/7191464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nounou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pead-2024-0010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594344v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12101451" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Mo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17071567" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14125190" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112431" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05073779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Boukais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussaila Mesbah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act13120487" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Azeddine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pead-2024-0004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azib" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oubelaid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.22832" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557786v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01109-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26552/com.C.2024.055" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594706v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ait Ramdane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092166" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2023.07.038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Fodil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ladjal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104251" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Kerrouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2022.102706" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610533v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Laala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualaga Rabhi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v14.i2.pp1024-1032" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussaila Iffouzar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Amrouche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaci Ghedamsi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16155740" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ladjal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Kessal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/ireaco.v16i2.23442" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594716v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.22464" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bouderah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.03.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daia Eddine Oussama Mohamed Cherif" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30765/er.2167" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Ousmane Samb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093174" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557653v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birame M'Hamed" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessedik Sid Ahmed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29354/diag/133039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9060574" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05415917v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zellouma" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05416112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628527v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.18.20210177" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Claire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyofougou Coulibaly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040991" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628532v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffouzar Koussaila" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldi Lyes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Himour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboucha Abdelhakim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.530602" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142012v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxiu Pang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Ying" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13226004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628496v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13246645" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101340" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628531v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghedamsi Kaci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.530207" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141986v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibi Djamel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Bessedik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29354/diag/130283" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02442917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2957966" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628503v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.105981" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628505v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Marouani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00924-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560983v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Maisonnave" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Aubr&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2932782" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628510v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.060" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628516v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2740388" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628515v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.01.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7P92JML-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454733v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Fellah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454716v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebabhi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kessal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457106v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457125v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Badara Mboup" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457138v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benaissa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.750" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454139v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2015.01.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457136v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454598v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Karim Fellah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SJEE1502205C" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457145v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.738" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454662v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454590v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Karim Fellah" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107789v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.221-239" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557924v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Djoudi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557940v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Chebabhi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05416137v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icateee57445.2022.10093715" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015493v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouabdallah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerioui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043889" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028415v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141954v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_16" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653963v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215725" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028325v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254869" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bettouche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Aouzellag" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202015203010" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628541v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vincent" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820365" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981900v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Seck" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628556v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layadi Noureddine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634439" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135186v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591832" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628552v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Layadi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613328" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465292v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309071" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465281v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465263v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fellah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233191" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465243v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465269v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465286v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465254v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanafi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guebli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155838v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hetet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557768v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE55643.2024.10860835" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557766v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessal Abdelhalim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAECOT62402.2024.10828889" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557750v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM61530.2024.10609201" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557760v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournoux Kevin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrien Franck" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE62185.2024.10779282" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557685v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benzaoui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093712" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557956v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557668v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassereddine Dahmane" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043923" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557478v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Fatahi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE67194.2025.11261910" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533914v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752105v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL037N" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>