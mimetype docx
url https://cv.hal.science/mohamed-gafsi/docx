--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -846,261 +846,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traction animale agricole en France : caractérisation de la pratique et de ses utilisateurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner les enseignants pour stimuler les apprentissages autour de la transition agroécologique : mobilisation de la méthode IDEA4 dans l’enseignement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rabier</w:t>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigues Inês</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.01.004⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L’enseignement agricole à l’épreuve des enjeux environnementaux, 271 (2), pp.161-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11w13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549475v1</w:t>
+                <w:t xml:space="preserve">hal-04573850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les enseignants pour stimuler les apprentissages autour de la transition agroécologique : mobilisation de la méthode IDEA4 dans l’enseignement agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Peltier</w:t>
+                <w:t xml:space="preserve">La traction animale agricole en France : caractérisation de la pratique et de ses utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Miara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, L’enseignement agricole à l’épreuve des enjeux environnementaux, 271 (2), pp.161-175. </w:t>
+              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journées Sciences et innovations équines, 15 (2), pp.178-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11w13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573850v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la gestion stratégique de l’exploitation : la méthode 3S en question</w:t>
               </w:r>
@@ -4616,415 +4616,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for strengthening farmer innovation</w:t>
+                <w:t xml:space="preserve">LES SYSTEMES DE PRODUCTION DANS LA REGION DE KOLDA (SENEGAL): DYNAMIQUE DES INNOVATIONS A TRAVERS L'AVICULTURE VILLAGEOISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lucas</w:t>
+                <w:t xml:space="preserve">Moussa Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Silveira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+                <w:t xml:space="preserve">Alain Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium ISDA 2010, Montpellier (France), 28 juin-1 juillet 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072569v1</w:t>
+                <w:t xml:space="preserve">hal-00520710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORGANIC FARMING IS IT A SUSTAINABLE AGRICULTURE ? DEVELOPMENT ISSUES FOR SUSTAINABLE ORGANIC FARMING IN MIDI-PYRENEES REGION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods for strengthening farmer innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Galvao Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Mouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t>
+              <w:t xml:space="preserve">International symposium ISDA 2010, Montpellier (France), 28 juin-1 juillet 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521827v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES SYSTEMES DE PRODUCTION DANS LA REGION DE KOLDA (SENEGAL): DYNAMIQUE DES INNOVATIONS A TRAVERS L'AVICULTURE VILLAGEOISE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ORGANIC FARMING IS IT A SUSTAINABLE AGRICULTURE ? DEVELOPMENT ISSUES FOR SUSTAINABLE ORGANIC FARMING IN MIDI-PYRENEES REGION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Sall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+                <w:t xml:space="preserve">Solen Le Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bonnassieux</w:t>
+                <w:t xml:space="preserve">Christian Mouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520710v1</w:t>
+                <w:t xml:space="preserve">hal-00521827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitudes bioclimatiques et politiques Agricoles au Sénégal : implications méthodologiques pour une étude des stratégies des exploitations agropastorales familiales dans la communauté rurale de Thièl (Ferlo – Sud, Sénégal).</w:t>
+                <w:t xml:space="preserve">Incertitudes bioclimatiques et politiques Agricoles au Sénégal : implications méthodologiques pour une étude des stratégies des exploitations agropastorales familiales dans la communauté rurale de Thièl (Ferlo – Sud, Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mg Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwizeyimana Laurien</w:t>
+                <w:t xml:space="preserve">Laurien Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques territoriales : des potentialités au Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, l'Université Paul Verlaine de Metz et l'Université Sidi Mohamed Ben Abdallah de Fès., Apr 2007, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">, Université Paul Verlaine de Metz; Université Sidi Mohamed Ben Abdallah de Fès, Apr 2007, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6472,189 +6472,202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIQUES FONCIÈRES ET STRATÉGIES VIVRIERES EN ZONE SYLVOPASTORALE (THIEUL, SÉNÉGAL)</w:t>
+                <w:t xml:space="preserve">Dynamiques foncières et stratégies vivrières en zone sylvopastorale (Thieul, Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwizeyimana Laurien</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Rakoto Ramiarantsoa, H., Thiebaud, B., Peyrusaubes, D. </w:t>
+                <w:t xml:space="preserve">Laurien Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Thibaud; Daniel Peyrusaubes; Hervé Rakoto Ramiarantsoa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralités Nords-Suds : inégalités, conflits, innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, 2008, 978-2-296-06622-9</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 978-2-296-06622-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations d'interdépendance entre des exploitations agricoles et leur contexte local pour protéger la qualité d'une eau minérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des exploitations et des ressources rurales : Entreprendre, négocier, évaluer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, INRA, 437 p., 1998, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0843-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6664,297 +6677,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEA4 dans l'enseignement technique agricole. Retours d'expériences et recommandations en situation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Armand Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carayon David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cousinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 36 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien de l’Emploi et des Personnes en zones Rurales et Urbaines (MEPRU). Le cas des soignants dans les Établissements d'Hébergement pour Personnes Âgées Dépendantes (EHPAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Roussillon Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CITODAB. Le développement de l’Agriculture biologique en Midi‐Pyrénées : les diagnostics du projet CITODAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6964,130 +6977,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasing water: Diverging farmers' strategies to cope with the groundwater crisis in the coastal Chaouia region in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Berahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Errahj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00872500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7097,51 +7110,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7150,187 +7163,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CITODAB. Le développement de l’Agriculture biologique en Midi‐Pyrénées : les diagnostics du projet CITODAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7398,51 +7411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15083807"/>
+    <w:nsid w:val="2C66E3BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7546,51 +7559,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B5697CBB"/>
+    <w:nsid w:val="0E44D884"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7780,51 +7793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-gafsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7779-4166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130180327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vlz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cubizole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Legay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Melac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Boubacar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toudou Adam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00764-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103124" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyore Nyore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Oumarou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amdouni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Guesmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hajjaji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2022.08.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Fiaschi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18804" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208671" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1489934" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Favreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4269" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/swgd-6g12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peltier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.344375" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04835463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04556288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Silveira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galvao Freire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Tron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mg Gafsi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwizeyimana Laurien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbetid-Bessane Emmanuel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koye Djondang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mbetid Bessane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brossier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323905008000075?via%3Dihub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90500-8.00007-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791027500826.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roussillon Soyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00872500v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Berahmani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Errahj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804158v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-gafsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7779-4166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130180327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vlz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cubizole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Legay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Melac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Boubacar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toudou Adam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00764-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103124" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyore Nyore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Oumarou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amdouni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Guesmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hajjaji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2022.08.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Fiaschi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18804" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208671" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1489934" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Favreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4269" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/swgd-6g12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peltier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.344375" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04835463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04556288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Silveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galvao Freire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521827v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Tron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mg Gafsi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien Uwizeyimana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbetid-Bessane Emmanuel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koye Djondang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mbetid Bessane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brossier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323905008000075?via%3Dihub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90500-8.00007-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791027500826.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ruralites-nords-suds-inegalites-conflits-innovations/47754" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roussillon Soyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653185v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00872500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Berahmani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Errahj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>