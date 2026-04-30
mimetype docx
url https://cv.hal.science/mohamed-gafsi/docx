--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2079,286 +2079,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEA4 : une méthode de diagnostic pour une évaluation clinique de la durabilité en agriculture</w:t>
+                <w:t xml:space="preserve">Évaluer la durabilité des exploitations agricoles : La méthode IDEA v4, un cadre conceptuel combinant dimensions et propriétés de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2019004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511774v1</w:t>
+                <w:t xml:space="preserve">hal-02267338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la durabilité des exploitations agricoles : La méthode IDEA v4, un cadre conceptuel combinant dimensions et propriétés de la durabilité</w:t>
+                <w:t xml:space="preserve">IDEA4 : une méthode de diagnostic pour une évaluation clinique de la durabilité en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Del'Homme</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.39-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267338v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determining factors of farm sustainability in a context of growing agricultural intensification</w:t>
               </w:r>
@@ -2468,200 +2468,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des exploitations agricoles familiales de la zone cotonnière du Cameroun</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les stratégies de diversification des exploitations agricoles. Enseignements théoriques et empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Madi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique durable 2030</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 360, pp.43-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653240v1</w:t>
+                <w:t xml:space="preserve">hal-01585191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies de diversification des exploitations agricoles. Enseignements théoriques et empiriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durabilité des exploitations agricoles familiales de la zone cotonnière du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyore Nyore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Madi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Afrique durable 2030</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.80-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01585191v1</w:t>
+                <w:t xml:space="preserve">hal-01653240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et exploitation agricole durables : état de l’art et proposition de définitions revisitées à l’aune des valeurs, des propriétés et des frontières de la durabilité en agriculture</w:t>
               </w:r>
@@ -4135,64 +4135,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un modèle d'évaluation de la performance économique globale des exploitations agricoles : Etat de l'art, cadre conceptuel du modèle évaluatif et applications du modèle à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4385,64 +4385,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un élargissement des critères d'évaluation de la performance économique pour rendre compte de la performance économique globale des exploitations agricoles. Cadre théorique et application avec la méthode IDEA version 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4510,90 +4510,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau cadre conceptuel d’évaluation de la durabilité en agriculture basé sur les propriétés et les objectifs de la durabilité. La méthode IDEA - version 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire RMT Erytage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. pp.27</w:t>
@@ -4616,122 +4616,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES SYSTEMES DE PRODUCTION DANS LA REGION DE KOLDA (SENEGAL): DYNAMIQUE DES INNOVATIONS A TRAVERS L'AVICULTURE VILLAGEOISE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ORGANIC FARMING IS IT A SUSTAINABLE AGRICULTURE ? DEVELOPMENT ISSUES FOR SUSTAINABLE ORGANIC FARMING IN MIDI-PYRENEES REGION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Sall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+                <w:t xml:space="preserve">Solen Le Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bonnassieux</w:t>
+                <w:t xml:space="preserve">Christian Mouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520710v1</w:t>
+                <w:t xml:space="preserve">hal-00521827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for strengthening farmer innovation</w:t>
               </w:r>
@@ -4832,122 +4832,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORGANIC FARMING IS IT A SUSTAINABLE AGRICULTURE ? DEVELOPMENT ISSUES FOR SUSTAINABLE ORGANIC FARMING IN MIDI-PYRENEES REGION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LES SYSTEMES DE PRODUCTION DANS LA REGION DE KOLDA (SENEGAL): DYNAMIQUE DES INNOVATIONS A TRAVERS L'AVICULTURE VILLAGEOISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mouchet</w:t>
+                <w:t xml:space="preserve">Alain Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521827v1</w:t>
+                <w:t xml:space="preserve">hal-00520710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes bioclimatiques et politiques Agricoles au Sénégal : implications méthodologiques pour une étude des stratégies des exploitations agropastorales familiales dans la communauté rurale de Thièl (Ferlo – Sud, Sénégal)</w:t>
               </w:r>
@@ -5501,90 +5501,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode IDEA version 4 (Indicateurs de Durabilité des Exploitations Agricoles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Enseigner et Apprendre l'Agroécologie et référencement des outils pédagogiques sur agreen U</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse-Auzeville, France. pp.1, 2018</w:t>
@@ -7411,51 +7411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C66E3BF"/>
+    <w:nsid w:val="0FC42A40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7559,51 +7559,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E44D884"/>
+    <w:nsid w:val="E4B5888A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7793,51 +7793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-gafsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7779-4166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130180327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vlz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cubizole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Legay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Melac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Boubacar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toudou Adam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00764-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103124" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyore Nyore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Oumarou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amdouni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Guesmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hajjaji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2022.08.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Fiaschi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18804" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208671" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1489934" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Favreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4269" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/swgd-6g12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peltier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.344375" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04835463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04556288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Silveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galvao Freire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521827v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Tron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mg Gafsi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien Uwizeyimana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbetid-Bessane Emmanuel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koye Djondang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mbetid Bessane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brossier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323905008000075?via%3Dihub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90500-8.00007-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791027500826.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ruralites-nords-suds-inegalites-conflits-innovations/47754" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roussillon Soyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653185v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00872500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Berahmani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Errahj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-gafsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7779-4166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130180327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vlz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cubizole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Legay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Melac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Boubacar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toudou Adam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00764-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103124" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyore Nyore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Oumarou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amdouni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Guesmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hajjaji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2022.08.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Fiaschi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18804" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208671" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1489934" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585191v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5257" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Favreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4269" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/swgd-6g12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peltier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.344375" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04835463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04556288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Tron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Silveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galvao Freire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mg Gafsi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien Uwizeyimana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbetid-Bessane Emmanuel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koye Djondang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mbetid Bessane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brossier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323905008000075?via%3Dihub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90500-8.00007-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791027500826.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ruralites-nords-suds-inegalites-conflits-innovations/47754" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roussillon Soyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653185v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00872500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Berahmani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Errahj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>