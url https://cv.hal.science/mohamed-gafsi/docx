--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -2079,286 +2079,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la durabilité des exploitations agricoles : La méthode IDEA v4, un cadre conceptuel combinant dimensions et propriétés de la durabilité</w:t>
+                <w:t xml:space="preserve">IDEA4 : une méthode de diagnostic pour une évaluation clinique de la durabilité en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+                <w:t xml:space="preserve">J.M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Barbier</w:t>
+                <w:t xml:space="preserve">S. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Del'Homme</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.39-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267338v1</w:t>
+                <w:t xml:space="preserve">hal-02511774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEA4 : une méthode de diagnostic pour une évaluation clinique de la durabilité en agriculture</w:t>
+                <w:t xml:space="preserve">Évaluer la durabilité des exploitations agricoles : La méthode IDEA v4, un cadre conceptuel combinant dimensions et propriétés de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2019004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511774v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determining factors of farm sustainability in a context of growing agricultural intensification</w:t>
               </w:r>
@@ -2468,200 +2468,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies de diversification des exploitations agricoles. Enseignements théoriques et empiriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durabilité des exploitations agricoles familiales de la zone cotonnière du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyore Nyore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Madi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Afrique durable 2030</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.80-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585191v1</w:t>
+                <w:t xml:space="preserve">hal-01653240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des exploitations agricoles familiales de la zone cotonnière du Cameroun</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les stratégies de diversification des exploitations agricoles. Enseignements théoriques et empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Madi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique durable 2030</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 360, pp.43-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653240v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et exploitation agricole durables : état de l’art et proposition de définitions revisitées à l’aune des valeurs, des propriétés et des frontières de la durabilité en agriculture</w:t>
               </w:r>
@@ -3399,265 +3399,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical framework to study the role of collective actions in the restructuration of three French local biosourced sectors (hemp, wool, and leather)</w:t>
+                <w:t xml:space="preserve">Quelles implications des exploitations agricoles dans la réémergence de filières biosourcées en France ? L’exemple des filières chanvre, cuir et laine en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adeline Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference of Agricultural Economists</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque SFER "Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2024, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811036v1</w:t>
+                <w:t xml:space="preserve">hal-04835463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles implications des exploitations agricoles dans la réémergence de filières biosourcées en France ? L’exemple des filières chanvre, cuir et laine en Occitanie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analytical framework to study the role of collective actions in the restructuration of three French local biosourced sectors (hemp, wool, and leather)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bouvard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hichem Amichi</w:t>
+                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Conference of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE), Aug 2024, New Delhi, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.344375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835463v1</w:t>
+                <w:t xml:space="preserve">hal-04811036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El desarrollo rural en Francia. Desafíos de formación</w:t>
               </w:r>
@@ -3889,64 +3889,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’importance d’un processus itératif dans le développement d’une filière biosourcée en milieu rural. Le cas de la filière chanvre textile en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,64 +4135,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un modèle d'évaluation de la performance économique globale des exploitations agricoles : Etat de l'art, cadre conceptuel du modèle évaluatif et applications du modèle à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4385,64 +4385,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un élargissement des critères d'évaluation de la performance économique pour rendre compte de la performance économique globale des exploitations agricoles. Cadre théorique et application avec la méthode IDEA version 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4510,90 +4510,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau cadre conceptuel d’évaluation de la durabilité en agriculture basé sur les propriétés et les objectifs de la durabilité. La méthode IDEA - version 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire RMT Erytage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. pp.27</w:t>
@@ -4616,122 +4616,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORGANIC FARMING IS IT A SUSTAINABLE AGRICULTURE ? DEVELOPMENT ISSUES FOR SUSTAINABLE ORGANIC FARMING IN MIDI-PYRENEES REGION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LES SYSTEMES DE PRODUCTION DANS LA REGION DE KOLDA (SENEGAL): DYNAMIQUE DES INNOVATIONS A TRAVERS L'AVICULTURE VILLAGEOISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mouchet</w:t>
+                <w:t xml:space="preserve">Alain Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521827v1</w:t>
+                <w:t xml:space="preserve">hal-00520710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for strengthening farmer innovation</w:t>
               </w:r>
@@ -4832,122 +4832,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES SYSTEMES DE PRODUCTION DANS LA REGION DE KOLDA (SENEGAL): DYNAMIQUE DES INNOVATIONS A TRAVERS L'AVICULTURE VILLAGEOISE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ORGANIC FARMING IS IT A SUSTAINABLE AGRICULTURE ? DEVELOPMENT ISSUES FOR SUSTAINABLE ORGANIC FARMING IN MIDI-PYRENEES REGION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Sall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+                <w:t xml:space="preserve">Solen Le Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bonnassieux</w:t>
+                <w:t xml:space="preserve">Christian Mouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520710v1</w:t>
+                <w:t xml:space="preserve">hal-00521827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes bioclimatiques et politiques Agricoles au Sénégal : implications méthodologiques pour une étude des stratégies des exploitations agropastorales familiales dans la communauté rurale de Thièl (Ferlo – Sud, Sénégal)</w:t>
               </w:r>
@@ -5367,103 +5367,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the sustainability of Value-Based Supply Chains through the analysis of their emergence process. Empirical Evidence from the French Hemp Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII EAAE Congress Food system transformation in challenging times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5501,90 +5501,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode IDEA version 4 (Indicateurs de Durabilité des Exploitations Agricoles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Enseigner et Apprendre l'Agroécologie et référencement des outils pédagogiques sur agreen U</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse-Auzeville, France. pp.1, 2018</w:t>
@@ -7411,51 +7411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FC42A40"/>
+    <w:nsid w:val="142B58D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7559,51 +7559,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E4B5888A"/>
+    <w:nsid w:val="1EFED3CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7793,51 +7793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-gafsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7779-4166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130180327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vlz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cubizole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Legay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Melac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Boubacar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toudou Adam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00764-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103124" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyore Nyore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Oumarou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amdouni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Guesmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hajjaji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2022.08.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Fiaschi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18804" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208671" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1489934" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585191v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5257" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Favreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4269" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/swgd-6g12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peltier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.344375" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04835463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04556288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Tron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Silveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galvao Freire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mg Gafsi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien Uwizeyimana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbetid-Bessane Emmanuel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koye Djondang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mbetid Bessane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brossier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323905008000075?via%3Dihub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90500-8.00007-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791027500826.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ruralites-nords-suds-inegalites-conflits-innovations/47754" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roussillon Soyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653185v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00872500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Berahmani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Errahj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-gafsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7779-4166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130180327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vlz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cubizole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Legay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Melac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Boubacar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toudou Adam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00764-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103124" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyore Nyore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Oumarou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amdouni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Guesmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hajjaji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2022.08.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Fiaschi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18804" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouaziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208671" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1489934" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5257" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Favreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4269" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/swgd-6g12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04835463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peltier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811036v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.344375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04556288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Silveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galvao Freire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521827v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Tron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mg Gafsi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien Uwizeyimana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbetid-Bessane Emmanuel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koye Djondang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mbetid Bessane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jamin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brossier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323905008000075?via%3Dihub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90500-8.00007-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063066v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4908-alimentation-et-proximites-9791027500826.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ruralites-nords-suds-inegalites-conflits-innovations/47754" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roussillon Soyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653185v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00872500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Berahmani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Errahj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>