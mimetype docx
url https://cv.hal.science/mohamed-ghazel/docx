--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1088,222 +1088,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235472v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Diagnoser-based Approach for Diagnosability Analysis of Finite Automata</w:t>
+                <w:t xml:space="preserve">A semi-symbolic diagnoser for fault diagnosis of bounded labeled petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12555-020-0100-y⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp648-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.2259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300679v1</w:t>
+                <w:t xml:space="preserve">hal-02483169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-symbolic diagnoser for fault diagnosis of bounded labeled petri nets</w:t>
+                <w:t xml:space="preserve">Tuning the Diagnoser-based Approach for Diagnosability Analysis of Finite Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (2), pp648-660. </w:t>
+              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (8), pp2842-2858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.2259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12555-020-0100-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483169v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced model-based risk reasoning on automatic railway level crossings</w:t>
               </w:r>
@@ -2129,51 +2129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Critical Computer-Based Systems (IJCCBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp141-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2604,213 +2604,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New Challenges of Rail Security</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+                <w:t xml:space="preserve">A µ calculus formulation of the diagnosability of discrete event systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Traffic and Logistics Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Critical Computer-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), 27p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCCBS.2016.081806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297646v1</w:t>
+                <w:t xml:space="preserve">hal-01463704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A µ calculus formulation of the diagnosability of discrete event systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Peres</w:t>
+                <w:t xml:space="preserve">The New Challenges of Rail Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaryae Boudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Critical Computer-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Traffic and Logistics Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463704v1</w:t>
+                <w:t xml:space="preserve">hal-01297646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Diagnosis of Multi-Track Level Crossing Plants</w:t>
               </w:r>
@@ -4287,317 +4287,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sound Abstraction Method Towards Efficient Neural Networks Verification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+                <w:t xml:space="preserve">ERTMS/ETCS L3: Usable Formal Models for the &amp;quot;Loss of Train Integrity&amp;quot; Operation Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Saddem-Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verification and Evaluation of Computer and Communication Systems: 16th International Conference, VECoS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Marrakech, Morocco. pp.76-89, </w:t>
+              <w:t xml:space="preserve">Verification and Evaluation of Computer and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belgacem Ben Hedia; Mohamed Ghazel; Bruno Monsuez, Oct 2024, Djerba, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49737-7_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-85356-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663758v1</w:t>
+                <w:t xml:space="preserve">hal-04997909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Algorithm for K -Diagnosability Analysis of Bounded and Unbounded Petri Nets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Chouchane</w:t>
+                <w:t xml:space="preserve">A Sound Abstraction Method Towards Efficient Neural Networks Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boudardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WODES'2024 - 17th IFAC Workshop on Discrete Event Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Verification and Evaluation of Computer and Communication Systems: 16th International Conference, VECoS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Marrakech, Morocco. pp.76-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49737-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578239v2</w:t>
+                <w:t xml:space="preserve">hal-04663758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERTMS/ETCS L3: Usable Formal Models for the &amp;quot;Loss of Train Integrity&amp;quot; Operation Scenario</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Beugin</w:t>
+                <w:t xml:space="preserve">An Efficient Algorithm for K -Diagnosability Analysis of Bounded and Unbounded Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verification and Evaluation of Computer and Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WODES'2024 - 17th IFAC Workshop on Discrete Event Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-85356-2_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04997909v1</w:t>
+                <w:t xml:space="preserve">hal-04578239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Neural Network Classifiers using Neuron Activation Paths</w:t>
               </w:r>
@@ -5311,239 +5311,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Model Checking for On-board Train Integrity Safety and Performance Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Insaf Sassi</w:t>
+                <w:t xml:space="preserve">Interval Weight-Based Abstraction for Neural Network Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boudardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Safety and Reliability (ESREL2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Safety, Reliability, and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Munich, Germany. pp.330-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14862-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784476v1</w:t>
+                <w:t xml:space="preserve">hal-04426156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Weight-Based Abstraction for Neural Network Verification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+                <w:t xml:space="preserve">Statistical Model Checking for On-board Train Integrity Safety and Performance Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Safety, Reliability, and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Safety and Reliability (ESREL2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426156v1</w:t>
+                <w:t xml:space="preserve">hal-03784476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Formal Safety and Performance Evaluation of GNSS-based Railway Localisation Function</w:t>
               </w:r>
@@ -5722,226 +5722,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal modeling of a new On-board Train integrity System ETCS Compliant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Insaf Sassi</w:t>
+                <w:t xml:space="preserve">Model-based dependability evaluation of a Wireless Communication System in a Virtually Coupled Train Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Miloudi El-Koursi</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Safety and Reliability Conference (ESREL 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp179-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366521v1</w:t>
+                <w:t xml:space="preserve">hal-03366348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based dependability evaluation of a Wireless Communication System in a Virtually Coupled Train Set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siddhartha Verma</w:t>
+                <w:t xml:space="preserve">Formal modeling of a new On-board Train integrity System ETCS Compliant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Miloudi El-Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Safety and Reliability Conference (ESREL 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. 9p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03366348v1</w:t>
+                <w:t xml:space="preserve">hal-03366521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une approche orientée modèles pour évaluer la sécurité des systèmes de signalisation ferroviaire utilisant les GNSS</w:t>
               </w:r>
@@ -5970,73 +5970,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda Mu 22, 22e Congrès de maîtrise des risques et de sûreté de fonctionnement. Les risques au coeur des transitions (e-congrès)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtuel, France. pp687-696</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998244v1</w:t>
+                <w:t xml:space="preserve">hal-03480709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une approche orientée modèles pour évaluer la sécurité des systèmes de signalisation ferroviaire utilisant les GNSS</w:t>
               </w:r>
@@ -6065,73 +6065,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
+              <w:t xml:space="preserve">Lambda Mu 22, 22e Congrès de maîtrise des risques et de sûreté de fonctionnement. Les risques au coeur des transitions (e-congrès)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtuel, France. pp687-696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480709v1</w:t>
+                <w:t xml:space="preserve">hal-02998244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Model-Based Safety Assessment of Railway Operation Using GNSS Localization</w:t>
               </w:r>
@@ -6212,51 +6212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalising the Specifications of Onboard Train Integrity System for Verification Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6383,243 +6383,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient diagnosability assessment via ILP optimization: a railway benchmark</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+                <w:t xml:space="preserve">Using Bayesian Networks for the Purpose of Risk Analysis at Railway Level Crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ETFA 2018, 23rd International Conference on Emerging Technologies and Factory Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Torino, Italy. 8p</w:t>
+              <w:t xml:space="preserve">CTS 2018, 15th IFAC Symposium on Control in Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Savona, Italy. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877250v1</w:t>
+                <w:t xml:space="preserve">hal-02464793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Bayesian Networks for the Purpose of Risk Analysis at Railway Level Crossings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ci Liang</w:t>
+                <w:t xml:space="preserve">Efficient diagnosability assessment via ILP optimization: a railway benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmaria de Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Sterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS 2018, 15th IFAC Symposium on Control in Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Savona, Italy. 8p</w:t>
+              <w:t xml:space="preserve">IEEE ETFA 2018, 23rd International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Torino, Italy. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464793v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels axes pour la sûreté dans les transports terrestres collectifs?</w:t>
               </w:r>
@@ -6819,226 +6819,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of lubrication techniques of railway switches and crossings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baisi Liu</w:t>
+                <w:t xml:space="preserve">An Experimental Comparison of Two Approaches for Diagnosability Analysis of Discrete Event Systems - A Railway Case-Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rahi Rahbari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Railway Engineering-2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VECOS 2017 - 11th International Conference on Verification and Evaluation of Computer and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Montreal, Canada. pp 92-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66176-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685555v1</w:t>
+                <w:t xml:space="preserve">hal-01659407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Comparison of Two Approaches for Diagnosability Analysis of Discrete Event Systems - A Railway Case-Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+                <w:t xml:space="preserve">A survey of lubrication techniques of railway switches and crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Paragreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahi Rahbari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VECOS 2017 - 11th International Conference on Verification and Evaluation of Computer and Communication Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Railway Engineering-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Edinburgh, France. 11p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659407v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation Model of Railway Operators Safety Management Systems</w:t>
               </w:r>
@@ -7143,220 +7143,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DPN-SOG: A Software Tool for Fault Diagnosis of Labeled Petri Nets Using the Semi-Symbolic Diagnoser</w:t>
+                <w:t xml:space="preserve">Diagnosticabilité des Systèmes à Évènements Discrets: Une Nouvelle Variante de l'Approche Diagnostiqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs (MSR 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">MSR 2017 - 11ème Colloque sur la Modélisation des Systèmes Réactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653191v1</w:t>
+                <w:t xml:space="preserve">hal-01647847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosticabilité des Systèmes à Évènements Discrets: Une Nouvelle Variante de l'Approche Diagnostiqueur</w:t>
+                <w:t xml:space="preserve">A Diagnoser-Based Approach for Intermittent Fault Diagnosis of Discrete-Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSR 2017 - 11ème Colloque sur la Modélisation des Systèmes Réactifs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACC - 2017 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, United States. pp 3860-3867, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2017.7963546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647847v1</w:t>
+                <w:t xml:space="preserve">hal-01647001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Network Modeling Applied on Railway Level Crossing Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ci Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7411,148 +7407,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSSRail 2017 - 2nd International Conference Reliability, Safety and Security of Railway Systems: Modelling, Analysis, Verification and Certification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Pistoia, Italy. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diagnoser-Based Approach for Intermittent Fault Diagnosis of Discrete-Event Systems</w:t>
+                <w:t xml:space="preserve">DPN-SOG: A Software Tool for Fault Diagnosis of Labeled Petri Nets Using the Semi-Symbolic Diagnoser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC - 2017 American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs (MSR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC.2017.7963546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01647001v1</w:t>
+                <w:t xml:space="preserve">hal-01653191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIAG-IPF: A Software Tool for Fault Diagnosis of Discrete Event Systems</w:t>
               </w:r>
@@ -7705,321 +7705,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri net diagnosability analyzer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baisi Liu</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of Collisions at French Level Crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Design and Test Symposium - IDT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. 6p</w:t>
+              <w:t xml:space="preserve">The Third International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cagliari, Italy. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463870v1</w:t>
+                <w:t xml:space="preserve">hal-01587715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Twin-Plant Based Approach for Diagnosability Analysis of Intermittent Failure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petri net diagnosability analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Discrete Event Systems (WODES 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Design and Test Symposium - IDT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374116v1</w:t>
+                <w:t xml:space="preserve">hal-01463870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Collisions at French Level Crossings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ci Liang</w:t>
+                <w:t xml:space="preserve">A Twin-Plant Based Approach for Diagnosability Analysis of Intermittent Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Workshop on Discrete Event Systems (WODES 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Xi'An, China. p237-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WODES.2016.7497854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587715v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Model-Checking Techniques for Diagnosability Analysis of Intermittent Faults-A Railway Case-Study.</w:t>
               </w:r>
@@ -8321,51 +8321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VECOS 2015 - 9th Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bucarest, Romania. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8639,122 +8639,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Efficient Approach for Diagnosability Analysis of DES modeled by Labeled Petri Nets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baisi Liu</w:t>
+                <w:t xml:space="preserve">An Operative Formulation of the Diagnosability of Discrete Event Systems Using a Single Logical Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Control Conference - ECC'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France. 6p</w:t>
+              <w:t xml:space="preserve">VECOS 2014 - 8th International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bejaia, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999387v1</w:t>
+                <w:t xml:space="preserve">hal-01647046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Labeled Time Petri Nets Using Time Interval Splitting</w:t>
               </w:r>
@@ -8933,109 +8920,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Operative Formulation of the Diagnosability of Discrete Event Systems Using a Single Logical Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Peres</w:t>
+                <w:t xml:space="preserve">Toward an Efficient Approach for Diagnosability Analysis of DES modeled by Labeled Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VECOS 2014 - 8th International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bejaia, France. 12p</w:t>
+              <w:t xml:space="preserve">13th European Control Conference - ECC'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647046v1</w:t>
+                <w:t xml:space="preserve">hal-00999387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OF-PENDA: A Software Tool for Fault Diagnosis of Discrete Event Systems Modeled by Labeled Petri Nets</w:t>
               </w:r>
@@ -9339,51 +9339,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding technological solutions for safety improvement at level crossings: a functional specification</w:t>
+                <w:t xml:space="preserve">Adding Technological Solutions for Safety Improvement at Level Crossings: a Functional Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Defossez</w:t>
@@ -9401,97 +9401,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena Europe 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Athens, Greece. pp.CDROM</w:t>
+              <w:t xml:space="preserve">TRA, Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838054v1</w:t>
+                <w:t xml:space="preserve">hal-00854272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Technological Solutions for Safety Improvement at Level Crossings: a Functional Specification</w:t>
+                <w:t xml:space="preserve">Adding technological solutions for safety improvement at level crossings: a functional specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Defossez</w:t>
@@ -9509,73 +9509,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA, Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, France. 10p</w:t>
+              <w:t xml:space="preserve">Transport Research Arena Europe 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Athens, Greece. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854272v1</w:t>
+                <w:t xml:space="preserve">hal-00838054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DBMS Framework for Diagnosability Analysis of Discrete Event Systems</w:t>
               </w:r>
@@ -11752,51 +11752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04981405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Liang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3497583" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Ci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JTEPBS.TEENG-8250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Xie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3393559" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chouchane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111513" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Himrane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJITS.2023.3267142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boussif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110689" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boudardara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnnls.2023.3316551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235472v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-020-0100-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Klai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104592" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Basilio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00324-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parinaz Bazeghi Kisomi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bedel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0682-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisi Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2860966" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.12.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2018.10011234" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.08.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.08.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2657695" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457300.2017.1416480" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaryae Boudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2016.081806" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2478910" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250680v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jides.2015.11.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2294874" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguy&#233;ni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02336" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.02.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G604JH5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.227-242" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G21R7Z9H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2011.2178238" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7321/jscse.v2.n8.2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-009-0060-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W1HJ3MT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heddebaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-008-0004-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05471243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araaf Recta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076150v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Sayed Sayed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99991-8_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331111v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49737-7_6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04578239v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426163v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Sanwal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Libutti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Benerecetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784476v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sassi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426156v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_24" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Verma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366348v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Basile" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria de Tommasi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sterle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464793v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685555v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paragreen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahi Rahbari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659407v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66176-6_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Legrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cebulski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauffriez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963546" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2016.7497845" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463870v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374116v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2016.7497854" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646340v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2016.7542874" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.418" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.475" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999387v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862505" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999406v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985733v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568431" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bahloul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defossez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854272v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854280v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Belhaj Alaya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780283v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801033v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801135v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959360v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04409188v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40953-0_23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04409234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.109865" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801031v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19539-6_8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LC34DXJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488053v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marrone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Janssen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flammini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487960v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quaglietta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Versluis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kirkwood" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vittorini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seceleanu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mogavero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nardone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215744v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215741v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Dobre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04981405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Liang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3497583" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Ci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JTEPBS.TEENG-8250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Xie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3393559" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chouchane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111513" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Himrane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJITS.2023.3267142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boussif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110689" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boudardara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnnls.2023.3316551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235472v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Klai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2259" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-020-0100-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104592" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Basilio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00324-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parinaz Bazeghi Kisomi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bedel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0682-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisi Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2860966" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.12.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2018.10011234" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.08.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.08.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2657695" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457300.2017.1416480" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2016.081806" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaryae Boudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2478910" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250680v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jides.2015.11.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2294874" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguy&#233;ni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02336" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.02.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G604JH5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.227-242" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G21R7Z9H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2011.2178238" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7321/jscse.v2.n8.2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-009-0060-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W1HJ3MT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heddebaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-008-0004-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05471243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araaf Recta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076150v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Sayed Sayed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99991-8_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331111v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49737-7_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04578239v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426163v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Sanwal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Libutti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Benerecetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426156v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_24" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sassi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Verma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366348v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.045" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998244v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877250v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Basile" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria de Tommasi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sterle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66176-6_7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paragreen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahi Rahbari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Legrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cebulski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauffriez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963546" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653191v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2016.7497845" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463870v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2016.7497854" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646340v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2016.7542874" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.418" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.475" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862505" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999387v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999406v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985733v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568431" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854272v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bahloul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defossez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854280v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Belhaj Alaya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780283v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801033v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801135v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959360v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04409188v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40953-0_23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04409234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.109865" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801031v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19539-6_8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LC34DXJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488053v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marrone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Janssen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flammini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487960v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quaglietta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Versluis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kirkwood" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vittorini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seceleanu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mogavero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nardone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215744v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215741v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Dobre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>