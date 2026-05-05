--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -217,590 +217,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Rear-End Collision Risk Relevant to Autonomous Vehicles by Using a Humanlike Brake Model</w:t>
+                <w:t xml:space="preserve">A Dynamic Synchronous Interactive Functional Validation Approach for Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ci Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusheng Ci</w:t>
+                <w:t xml:space="preserve">Chi Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transportation Engineering, Part A: Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 150 (7), 8 p. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JTEPBS.TEENG-8250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIV.2024.3393559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599482v1</w:t>
+                <w:t xml:space="preserve">hal-04570328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Synchronous Interactive Functional Validation Approach for Electric Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ci Liang</w:t>
+                <w:t xml:space="preserve">Fault-prognosability, K-step prognosis and K-step predictive diagnosis in partially observed petri nets by means of algebraic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.111513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIV.2024.3393559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570328v1</w:t>
+                <w:t xml:space="preserve">hal-04397381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-prognosability, K-step prognosis and K-step predictive diagnosis in partially observed petri nets by means of algebraic techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Rear-End Collision Risk Relevant to Autonomous Vehicles by Using a Humanlike Brake Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Chouchane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+                <w:t xml:space="preserve">Yusheng Ci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 162, pp.111513. </w:t>
+              <w:t xml:space="preserve">Journal of Transportation Engineering, Part A: Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150 (7), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JTEPBS.TEENG-8250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397381v1</w:t>
+                <w:t xml:space="preserve">hal-04599482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Model-Oriented Approach for Supporting Safe Integration of GNSS-Based Virtual Balises in ERTMS/ETCS Level 3</w:t>
+                <w:t xml:space="preserve">A proven translation from a UML state machine subset to timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouail Himrane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Beugin</w:t>
+                <w:t xml:space="preserve">Florent Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Intelligent Transportation Systems</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJITS.2023.3267142⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3581771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070711v1</w:t>
+                <w:t xml:space="preserve">hal-04072931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proven translation from a UML state machine subset to timed automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of a Model-Oriented Approach for Supporting Safe Integration of GNSS-Based Virtual Balises in ERTMS/ETCS Level 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouail Himrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Peres</w:t>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3581771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OJITS.2023.3267142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072931v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-diagnosability analysis of bounded and unbounded Petri nets using linear optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1283,343 +1283,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced model-based risk reasoning on automatic railway level crossings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ci Liang</w:t>
+                <w:t xml:space="preserve">Système d'aide à la conduite automobile aux passages à niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parinaz Bazeghi Kisomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Chemins de Fer (RGCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 306, pp78-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461175v1</w:t>
+                <w:t xml:space="preserve">hal-02940747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent fault diagnosability of discrete event systems: an overview of automaton-based approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+                <w:t xml:space="preserve">Advanced model-based risk reasoning on automatic railway level crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Carlos Basilio</w:t>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (3), 44p. </w:t>
+              <w:t xml:space="preserve">Safety science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10626-020-00324-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2019.104592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940679v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'aide à la conduite automobile aux passages à niveau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermittent fault diagnosability of discrete event systems: an overview of automaton-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parinaz Bazeghi Kisomi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+                <w:t xml:space="preserve">João Carlos Basilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Chemins de Fer (RGCF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), 44p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-020-00324-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940747v1</w:t>
+                <w:t xml:space="preserve">hal-02940679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosability Analysis of Intermittent Faults in Discrete Event Systems Using a Twin-plant Structure</w:t>
               </w:r>
@@ -1690,222 +1690,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-Fly and Incremental Technique for Fault Diagnosis of Discrete Event Systems Modeled by Labeled Petri Nets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baisi Liu</w:t>
+                <w:t xml:space="preserve">Model-Based Monitoring of a Train Passenger Access System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asjc.1508⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp41619-41632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2860966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463809v1</w:t>
+                <w:t xml:space="preserve">hal-01871377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Monitoring of a Train Passenger Access System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+                <w:t xml:space="preserve">On-the-Fly and Incremental Technique for Fault Diagnosis of Discrete Event Systems Modeled by Labeled Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (1), pp41619-41632. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), 13p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2860966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.1508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871377v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing risky behavior of motorists during the closure cycle of railway level crossings</w:t>
               </w:r>
@@ -1917,51 +1917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ci Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2008,51 +2008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet MORIPAN « Modèle de Risque au Passage à Niveau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ci Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,460 +2201,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new insight on the risky behavior of motorists at railway level crossings: An observational field study</w:t>
+                <w:t xml:space="preserve">Developing accident prediction model for railway level crossings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ci Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 108, pp.181-188. </w:t>
+              <w:t xml:space="preserve">Safety science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp48-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2017.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2017.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631543v1</w:t>
+                <w:t xml:space="preserve">hal-01631538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing accident prediction model for railway level crossings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Control Scheme for Automatic Level Crossings under the ERTMS/ETCS Level 2/3 Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 101, pp48-59. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (10), 13p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2017.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2017.2657695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631538v1</w:t>
+                <w:t xml:space="preserve">hal-01463858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Control Scheme for Automatic Level Crossings under the ERTMS/ETCS Level 2/3 Operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A risk assessment study on accidents at French level crossings using Bayesian belief networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (10), 13p. </w:t>
+              <w:t xml:space="preserve">International Journal of Injury Control and Safety Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2017.2657695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17457300.2017.1416480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463858v1</w:t>
+                <w:t xml:space="preserve">hal-01680200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A risk assessment study on accidents at French level crossings using Bayesian belief networks</w:t>
+                <w:t xml:space="preserve">A new insight on the risky behavior of motorists at railway level crossings: An observational field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ci Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Injury Control and Safety Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15p. </w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.181-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17457300.2017.1416480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2017.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680200v1</w:t>
+                <w:t xml:space="preserve">hal-01631543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A µ calculus formulation of the diagnosability of discrete event systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2796,77 +2796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Diagnosis of Multi-Track Level Crossing Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (2), p546 - 556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3095,51 +3095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Labeled Time Petri Nets Using Time Interval Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3289,77 +3289,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation à la Volée de la Diagnosticabilité des Systèmes à Événements Discrets Temporisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (1-3), p227-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3399,373 +3399,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a New Functional Design of Automatic Protection Systems at Level Crossings with Model-Checking Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mekki</w:t>
+                <w:t xml:space="preserve">A Formal Framework for the Formalization of Informal Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2011.2178238⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Soft Computing and Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (8), p14-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7321/jscse.v2.n8.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801030v1</w:t>
+                <w:t xml:space="preserve">hal-00852373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting Temporal Requirement Specification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Validation of a New Functional Design of Automatic Protection Systems at Level Crossings with Model-Checking Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Technology and Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.714-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2011.2178238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801029v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Framework for the Formalization of Informal Requirements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jing Yang</w:t>
+                <w:t xml:space="preserve">Assisting Temporal Requirement Specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Soft Computing and Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Technology and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.47-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7321/jscse.v2.n8.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00852373v1</w:t>
+                <w:t xml:space="preserve">hal-00801029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Observer for DES Under Partial Observation with Time Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3980,269 +3980,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Modeling and Verification of Advanced Railway Route Management with Moving Blocks</w:t>
+                <w:t xml:space="preserve">Bridging Neural ODE and ResNet: A Formal Error Bound for Safety Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araaf Recta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Beugin</w:t>
+                <w:t xml:space="preserve">Abdelrahman Sayed Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on System Reliability and Safety 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Symposium on AI Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zagreb, Croatia. pp.97-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-99991-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471243v1</w:t>
+                <w:t xml:space="preserve">hal-05076150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Neural ODE and ResNet: A Formal Error Bound for Safety Verification</w:t>
+                <w:t xml:space="preserve">Formal Modeling and Verification of Advanced Railway Route Management with Moving Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelrahman Sayed Sayed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+                <w:t xml:space="preserve">Araaf Recta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Saddem-Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on AI Verification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on System Reliability and Safety 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Turin, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076150v2</w:t>
+                <w:t xml:space="preserve">hal-05471243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Monotonicity Reachability Analysis of Neural ODE: A Trade-Off Between Tightness and Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Sayed Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4293,64 +4293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERTMS/ETCS L3: Usable Formal Models for the &amp;quot;Loss of Train Integrity&amp;quot; Operation Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Saddem-Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4501,51 +4501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Algorithm for K -Diagnosability Analysis of Bounded and Unbounded Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4685,450 +4685,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology Framework for Modelling ETCS-L3 Moving Block System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Beugin</w:t>
+                <w:t xml:space="preserve">Deep Neural Networks Abstraction using An Interval Weights Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boudardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 6p</w:t>
+              <w:t xml:space="preserve">Confiance.ai Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saclay (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690726v1</w:t>
+                <w:t xml:space="preserve">hal-04426163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Neural Networks Abstraction using An Interval Weights Based Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+                <w:t xml:space="preserve">Verification Framework for Moving Block System Safety: application on the Loss of Train Integrity Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Saddem-Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confiance.ai Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saclay (92), France</w:t>
+              <w:t xml:space="preserve">TRISTAN XI, 11th Triennial Symposium on Transportation Analysis conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Balaclava, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426163v1</w:t>
+                <w:t xml:space="preserve">hal-03691793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification Framework for Moving Block System Safety: application on the Loss of Train Integrity Use Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Toward Usable Formal Models for Safety and Performance Evaluation of ERTMS/ETCS Level 3: The PERFORMINGRAIL Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Saddem-Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Sanwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Libutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Benerecetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRISTAN XI, 11th Triennial Symposium on Transportation Analysis conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Balaclava, France. 5p</w:t>
+              <w:t xml:space="preserve">ESREL 2022, 32nd European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691793v1</w:t>
+                <w:t xml:space="preserve">hal-03690961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Usable Formal Models for Safety and Performance Evaluation of ERTMS/ETCS Level 3: The PERFORMINGRAIL Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A Formal Modelling Framework for Moving Block Systems in the PERFORMINGRAIL project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Saddem-Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2022, 32nd European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
+              <w:t xml:space="preserve">RAILWAYS 2022, 5th International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. pp.5P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690961v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Neural Networks Abstraction using An Interval Weights Based Approach</w:t>
               </w:r>
@@ -5216,138 +5216,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Modelling Framework for Moving Block Systems in the PERFORMINGRAIL project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Beugin</w:t>
+                <w:t xml:space="preserve">Statistical Model Checking for On-board Train Integrity Safety and Performance Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAILWAYS 2022, 5th International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. pp.5P</w:t>
+              <w:t xml:space="preserve">European Conference on Safety and Reliability (ESREL2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691765v1</w:t>
+                <w:t xml:space="preserve">hal-03784476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Weight-Based Abstraction for Neural Network Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Boudardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5379,612 +5379,612 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Safety, Reliability, and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Munich, Germany. pp.330-342, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14862-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Model Checking for On-board Train Integrity Safety and Performance Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Insaf Sassi</w:t>
+                <w:t xml:space="preserve">Methodology Framework for Modelling ETCS-L3 Moving Block System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Saddem-Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Safety and Reliability (ESREL2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
+              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784476v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Formal Safety and Performance Evaluation of GNSS-based Railway Localisation Function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Beugin</w:t>
+                <w:t xml:space="preserve">Safety and Performance analysis of virtually coupled train sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd SmartRaCon Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual conference, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366152v1</w:t>
+                <w:t xml:space="preserve">hal-04666554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and Performance analysis of virtually coupled train sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Model-based dependability evaluation of a Wireless Communication System in a Virtually Coupled Train Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddhartha Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SmartRaCon Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp179-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666554v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based dependability evaluation of a Wireless Communication System in a Virtually Coupled Train Set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siddhartha Verma</w:t>
+                <w:t xml:space="preserve">Formal modeling of a new On-board Train integrity System ETCS Compliant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Miloudi El-Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st European Safety and Reliability Conference (ESREL 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366348v1</w:t>
+                <w:t xml:space="preserve">hal-03366521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal modeling of a new On-board Train integrity System ETCS Compliant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Insaf Sassi</w:t>
+                <w:t xml:space="preserve">Toward Formal Safety and Performance Evaluation of GNSS-based Railway Localisation Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouail Himrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Miloudi El-Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Safety and Reliability Conference (ESREL 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille (virtual), France. pp159-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366521v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une approche orientée modèles pour évaluer la sécurité des systèmes de signalisation ferroviaire utilisant les GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouail Himrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6022,64 +6022,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une approche orientée modèles pour évaluer la sécurité des systèmes de signalisation ferroviaire utilisant les GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouail Himrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6117,64 +6117,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Model-Based Safety Assessment of Railway Operation Using GNSS Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouail Himrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6212,51 +6212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalising the Specifications of Onboard Train Integrity System for Verification Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6301,325 +6301,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diagnosis Study on a Train Passenger Access System using Petri Net Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+                <w:t xml:space="preserve">Using Bayesian Networks for the Purpose of Risk Analysis at Railway Level Crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTS 2018, 15th IFAC Symposium on Control in Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Savona, Italy. 6p</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Savona, Italy. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464751v1</w:t>
+                <w:t xml:space="preserve">hal-02464793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Bayesian Networks for the Purpose of Risk Analysis at Railway Level Crossings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ci Liang</w:t>
+                <w:t xml:space="preserve">Efficient diagnosability assessment via ILP optimization: a railway benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmaria de Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Sterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS 2018, 15th IFAC Symposium on Control in Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Savona, Italy. 8p</w:t>
+              <w:t xml:space="preserve">IEEE ETFA 2018, 23rd International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Torino, Italy. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464793v1</w:t>
+                <w:t xml:space="preserve">hal-01877250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient diagnosability assessment via ILP optimization: a railway benchmark</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Diagnosis Study on a Train Passenger Access System using Petri Net Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ETFA 2018, 23rd International Conference on Emerging Technologies and Factory Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Torino, Italy. 8p</w:t>
+              <w:t xml:space="preserve">CTS 2018, 15th IFAC Symposium on Control in Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Savona, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877250v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels axes pour la sûreté dans les transports terrestres collectifs?</w:t>
               </w:r>
@@ -6724,1146 +6724,1146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Comparison of Three Diagnosis Techniques for Discrete Event Systems</w:t>
+                <w:t xml:space="preserve">A Diagnoser-Based Approach for Intermittent Fault Diagnosis of Discrete-Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DX'17 - 28th International Workshop on Principles of Diagnosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACC - 2017 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, United States. pp 3860-3867, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2017.7963546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647904v1</w:t>
+                <w:t xml:space="preserve">hal-01647001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Comparison of Two Approaches for Diagnosability Analysis of Discrete Event Systems - A Railway Case-Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+                <w:t xml:space="preserve">Bayesian Network Modeling Applied on Railway Level Crossing Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VECOS 2017 - 11th International Conference on Verification and Evaluation of Computer and Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSSRail 2017 - 2nd International Conference Reliability, Safety and Security of Railway Systems: Modelling, Analysis, Verification and Certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Pistoia, Italy. 15p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66176-6_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01659407v1</w:t>
+                <w:t xml:space="preserve">hal-01815714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of lubrication techniques of railway switches and crossings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baisi Liu</w:t>
+                <w:t xml:space="preserve">An Experimental Comparison of Two Approaches for Diagnosability Analysis of Discrete Event Systems - A Railway Case-Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rahi Rahbari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Railway Engineering-2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VECOS 2017 - 11th International Conference on Verification and Evaluation of Computer and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Montreal, Canada. pp 92-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66176-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685555v1</w:t>
+                <w:t xml:space="preserve">hal-01659407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation Model of Railway Operators Safety Management Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey of lubrication techniques of railway switches and crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baisi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Paragreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Legrand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rahi Rahbari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRSC 2017, 27th International Railway Safety Council 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Railway Engineering-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Edinburgh, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412434v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosticabilité des Systèmes à Évènements Discrets: Une Nouvelle Variante de l'Approche Diagnostiqueur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+                <w:t xml:space="preserve">Performance Evaluation Model of Railway Operators Safety Management Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cebulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauffriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSR 2017 - 11ème Colloque sur la Modélisation des Systèmes Réactifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France. 15p</w:t>
+              <w:t xml:space="preserve">IRSC 2017, 27th International Railway Safety Council 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647847v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diagnoser-Based Approach for Intermittent Fault Diagnosis of Discrete-Event Systems</w:t>
+                <w:t xml:space="preserve">Diagnosticabilité des Systèmes à Évènements Discrets: Une Nouvelle Variante de l'Approche Diagnostiqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC - 2017 American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSR 2017 - 11ème Colloque sur la Modélisation des Systèmes Réactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France. 15p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC.2017.7963546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01647001v1</w:t>
+                <w:t xml:space="preserve">hal-01647847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Network Modeling Applied on Railway Level Crossing Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ci Liang</w:t>
+                <w:t xml:space="preserve">DPN-SOG: A Software Tool for Fault Diagnosis of Labeled Petri Nets Using the Semi-Symbolic Diagnoser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSSRail 2017 - 2nd International Conference Reliability, Safety and Security of Railway Systems: Modelling, Analysis, Verification and Certification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Pistoia, Italy. 15p</w:t>
+              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs (MSR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815714v1</w:t>
+                <w:t xml:space="preserve">hal-01653191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DPN-SOG: A Software Tool for Fault Diagnosis of Labeled Petri Nets Using the Semi-Symbolic Diagnoser</w:t>
+                <w:t xml:space="preserve">DIAG-IPF: A Software Tool for Fault Diagnosis of Discrete Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs (MSR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653191v1</w:t>
+                <w:t xml:space="preserve">hal-01657433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIAG-IPF: A Software Tool for Fault Diagnosis of Discrete Event Systems</w:t>
+                <w:t xml:space="preserve">An Experimental Comparison of Three Diagnosis Techniques for Discrete Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs (MSR 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">DX'17 - 28th International Workshop on Principles of Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Brescia, Italy. p8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657433v1</w:t>
+                <w:t xml:space="preserve">hal-01647904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Customizable Railway Benchmark to Deal with Fault Diagnosis Issues in DES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Analysis of Collisions at French Level Crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baisi Liu</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Discrete Event Systems (WODES 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Third International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cagliari, Italy. 15p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374092v1</w:t>
+                <w:t xml:space="preserve">hal-01587715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Collisions at French Level Crossings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Customizable Railway Benchmark to Deal with Fault Diagnosis Issues in DES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazier</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Workshop on Discrete Event Systems (WODES 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Xi'An, China. p177-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WODES.2016.7497845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587715v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petri net diagnosability analyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7914,51 +7914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Twin-Plant Based Approach for Diagnosability Analysis of Intermittent Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7999,317 +7999,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Model-Checking Techniques for Diagnosability Analysis of Intermittent Faults-A Railway Case-Study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+                <w:t xml:space="preserve">Risk analysis on level crossings using a causal Bayesian network based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VECOS 2016 - 10th International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCTR 2016 - World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Shanghai, China. pp2167-2181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.05.418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646486v1</w:t>
+                <w:t xml:space="preserve">hal-02046035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent Fault Diagnosis of Industrial Systems in a Model-Checking Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPHM - 2016 IEEE International Conference on Prognostics and Health Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Ottawa, Canada. 6p, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPHM.2016.7542874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk analysis on level crossings using a causal Bayesian network based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ci Liang</w:t>
+                <w:t xml:space="preserve">Using Model-Checking Techniques for Diagnosability Analysis of Intermittent Faults-A Railway Case-Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCTR 2016 - World Conference on Transport Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VECOS 2016 - 10th International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tunis, Tunisia. 11p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.05.418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02046035v1</w:t>
+                <w:t xml:space="preserve">hal-01646486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Enumerative and Symbolic Techniques for Diagnosis of Discrete-Event Systems</w:t>
               </w:r>
@@ -8645,51 +8645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Operative Formulation of the Diagnosability of Discrete Event Systems Using a Single Logical Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8727,77 +8727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Labeled Time Petri Nets Using Time Interval Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World congress - 19th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, South Africa. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8822,51 +8822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an efficient approach for diagnosability analysis of DES modeled by labeled Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8926,77 +8926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Efficient Approach for Diagnosability Analysis of DES modeled by Labeled Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Control Conference - ECC'2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9021,77 +9021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OF-PENDA: A Software Tool for Fault Diagnosis of Discrete Event Systems Modeled by Labeled Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Petri Nets for Adaptive Discrete-Event Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tunisia. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9129,51 +9129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual lab based on co-simulation to include impairments of wireless telecommunication such as GSM-R in the evaluation of ERTMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9574,51 +9574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DBMS Framework for Diagnosability Analysis of Discrete Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Belhaj Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9669,77 +9669,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-diagnosability of labeled Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9764,77 +9764,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns-Based Assistance for Temporal Requirement Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Engineering Research and Practice (SERP2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Las Vegas, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9853,273 +9853,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-constrained systems validation using mda model transformation. A railway case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Patterns for Temporal Requirements Engineering - A Level Crossing Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation MOSIM'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. pp.1-10</w:t>
+              <w:t xml:space="preserve">7th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Funchal, Portugal. pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801033v1</w:t>
+                <w:t xml:space="preserve">hal-00801135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns for Temporal Requirements Engineering - A Level Crossing Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Time-constrained systems validation using mda model transformation. A railway case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Funchal, Portugal. pp.45-52</w:t>
+              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation MOSIM'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801135v1</w:t>
+                <w:t xml:space="preserve">hal-00801033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating time-constrained systems using UML Statecharts Patterns and Timed Automata Observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Rabat, Morocco. pp.112-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10176,64 +10176,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification formelle d'un système de signalisation ferroviaire à base de cantons mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Saddem-Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10423,51 +10423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ci Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusheng Ci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10622,77 +10622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timed Specification Patterns for System Validation. A railway case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Andrade Cetto, Jean-Louis Ferrier Joaquim Filipe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics in Control, Automation and Robotics, Lecture Notes in Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.121-134, 2011, 978-3-642-19538-9. </w:t>
@@ -10768,446 +10768,446 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D2.3-Moving Block Verification and Validation</w:t>
+                <w:t xml:space="preserve">Deliverable D2.2-Moving Block Specification Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Marrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Flammini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. Saddem-Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2023</w:t>
+              <w:t xml:space="preserve">Consorzio interuniversitario nazionale per l’informatica. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488053v1</w:t>
+                <w:t xml:space="preserve">hal-04488013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D2.2-Moving Block Specification Development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deliverable D1.2-Best Practices, Recommendations and Standardisation to Definition of the Railway Minimum Operations Performance Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quaglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Versluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kirkwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delft University of Technology. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Flammini</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04488013v1</w:t>
+                <w:t xml:space="preserve">hal-04487960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D1.2-Best Practices, Recommendations and Standardisation to Definition of the Railway Minimum Operations Performance Standards</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Deliverable D2.3-Moving Block Verification and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saddem-Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kirkwood</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04487960v1</w:t>
+                <w:t xml:space="preserve">hal-04488053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D1.1-Baseline System Specification and Definition for Moving Block Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Samra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vittorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11255,64 +11255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D2.1-Modelling guidelines and Moving Block Use Cases characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Seceleanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Flammini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mogavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11354,250 +11354,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot 5 - Méthode de spécification d’une architecture de commande à base de COTS : cas d’étude simplifié</w:t>
+                <w:t xml:space="preserve">Livrable L2.2 - Méthode de spécification d’une architec-ture de commande à base de COTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dragos Dobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAN. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215744v1</w:t>
+                <w:t xml:space="preserve">hal-01215741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable L2.2 - Méthode de spécification d’une architec-ture de commande à base de COTS</w:t>
+                <w:t xml:space="preserve">Lot 5 - Méthode de spécification d’une architecture de commande à base de COTS : cas d’étude simplifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAN. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos Dobre</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01215741v1</w:t>
+                <w:t xml:space="preserve">hal-01215744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11752,51 +11752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04981405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Liang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3497583" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Ci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JTEPBS.TEENG-8250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Xie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3393559" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chouchane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111513" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Himrane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJITS.2023.3267142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boussif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110689" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boudardara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnnls.2023.3316551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235472v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Klai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2259" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-020-0100-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104592" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Basilio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00324-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parinaz Bazeghi Kisomi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bedel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0682-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisi Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2860966" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.12.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2018.10011234" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.08.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.08.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2657695" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457300.2017.1416480" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2016.081806" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaryae Boudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2478910" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250680v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jides.2015.11.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2294874" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguy&#233;ni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02336" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.02.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G604JH5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.227-242" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G21R7Z9H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2011.2178238" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7321/jscse.v2.n8.2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-009-0060-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W1HJ3MT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heddebaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-008-0004-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05471243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araaf Recta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076150v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Sayed Sayed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99991-8_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331111v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49737-7_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04578239v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426163v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Sanwal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Libutti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Benerecetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426156v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_24" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sassi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Verma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366348v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.045" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998244v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877250v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Basile" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria de Tommasi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sterle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66176-6_7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paragreen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahi Rahbari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Legrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cebulski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauffriez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963546" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653191v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2016.7497845" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463870v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2016.7497854" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646340v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2016.7542874" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.418" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.475" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862505" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999387v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999406v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985733v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568431" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854272v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bahloul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defossez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854280v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Belhaj Alaya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780283v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801033v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801135v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959360v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04409188v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40953-0_23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04409234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.109865" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801031v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19539-6_8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LC34DXJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488053v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marrone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Janssen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flammini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487960v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quaglietta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Versluis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kirkwood" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vittorini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seceleanu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mogavero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nardone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215744v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215741v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Dobre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04981405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Liang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2024.3497583" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Xie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3393559" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chouchane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111513" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Ci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JTEPBS.TEENG-8250" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Himrane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJITS.2023.3267142" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boussif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110689" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boudardara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnnls.2023.3316551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235472v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Klai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2259" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-020-0100-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parinaz Bazeghi Kisomi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bedel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104592" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Basilio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00324-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0682-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2860966" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisi Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1508" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.12.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2018.10011234" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631538v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.08.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2657695" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457300.2017.1416480" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631543v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.08.030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2016.081806" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaryae Boudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2478910" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250680v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jides.2015.11.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2294874" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguy&#233;ni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02336" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.02.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G604JH5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.227-242" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G21R7Z9H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7321/jscse.v2.n8.2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2011.2178238" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-009-0060-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W1HJ3MT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boukour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heddebaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-008-0004-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076150v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Sayed Sayed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99991-8_5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05471243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araaf Recta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331111v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49737-7_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04578239v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426163v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690961v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Sanwal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Libutti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Benerecetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691765v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sassi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426156v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_24" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666554v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Verma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.049" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998244v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Basile" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria de Tommasi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sterle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464751v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963546" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815714v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659407v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66176-6_7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paragreen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahi Rahbari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Legrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cebulski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauffriez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647847v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653191v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657433v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647904v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587715v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374092v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2016.7497845" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463870v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2016.7497854" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.418" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2016.7542874" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646486v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.475" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999380v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862505" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999387v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999406v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985733v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568431" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854272v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bahloul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defossez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854280v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Belhaj Alaya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780283v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801033v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959360v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04409188v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40953-0_23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04409234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.109865" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801031v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19539-6_8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LC34DXJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marrone" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flammini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Janssen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quaglietta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Versluis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kirkwood" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488053v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vittorini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seceleanu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mogavero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nardone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215741v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Dobre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215744v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>