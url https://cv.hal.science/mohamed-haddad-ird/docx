--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed Haddad </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Alphitonia neocaledonica (Schltr.) Guillaumin Bark Extract and Its Anti‐Inflammatory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e202402596. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202402596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04966760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Compounds From &amp;lt;i&amp;gt;Aspergillus chevalieri&amp;lt;/i&amp;gt; Associated With the Gut Microbiota of &amp;lt;i&amp;gt;Hermetia illucens&amp;lt;/i&amp;gt; Larvae Targeting &amp;lt;i&amp;gt;Salmonella enterica&amp;lt;/i&amp;gt; Serovar Pullorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ijm/8756981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusarium fungi and mycotoxins in staple food in Benin and human health risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Lagnika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emie Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Madjid O. Amoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants: Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.53-63. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393210.2025.2590446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the potential and specificity of the Mahoran ethnopharmacopoeia: A field survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam-Hui Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveno Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimassi Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 340, pp.119255. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2024.119255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycotoxin contamination in staple foods from Mauritanian markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navisse Hemed Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emie Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants: Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393210.2025.2473544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding ladybird’s colours: Structural mechanisms of colour production and pigment modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M San-Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.e0324641. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0324641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Substrate‐Dependent Dynamics of Mycotoxin Production in Fusarium verticillioides Using an OSMAC‐Metabolomics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emie Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202401747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics to Investigate the Influence of Epigenetic Modifiers on the Metabolism of Fusarium verticillioides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/1763495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of Lippia alba essential oil against Anopheles gambiae and Aedes aegypti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangala Hamidou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.3508. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-52801-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Triterpenoid saponins from Calliandra calothyrsus Meisn. and their antiproliferative activity against two digestive carcinoma human cell lines” [Fitoterapia volume 146 (2020) p1-9/article 104669]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 175, pp.105934. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2024.105934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Triterpenoid Saponin from Albizia zygia Induced Apoptosis by Reduction of Mitochondrial Potential Status in Malignant Melanoma Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fekam Boyom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (01), pp.86-98. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1806-2692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabotyping of Andean pseudocereals and characterization of emerging mycotoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro G Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vásquez-Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 407 : Special issue Metabolomics in food, pp.135134. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.135134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two in vitro anthelmintic assays of four Paraguayan medicinal plants for proof of concept of the role of polyphenols in their biological activities and LC-HRMS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griselda Meza Ocampos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Torres Ñumbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi Ambassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.116453. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics to evaluate antifungal mechanism: a study of Cophinforma mamane and Candida albicans interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Amasifuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Bioprospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13659-022-00365-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New triterpenoid saponin from the stems of Albizia adianthifolia (Schumach.) W.Wight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Djou Toukea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.780-788. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2020.1805604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Chemical Diversity during Co‐Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kember Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202000672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Citrullus colocynthis fruit extract acutely enhances insulin-induced GLUT4 translocation and glucose uptake in adipocytes by increasing PKB phosphorylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Peiretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 270, pp.113772. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2020.113772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological validation of Solanum mammosum L. as an anti-infective agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 280, pp.114473. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2021.114473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins and others glycosides from the stem barks of Pancovia turbinata Radlk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Emmanuel Moffi Biang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508, pp.108393. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2021.108393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycosides of polygalacic acid from the stem barks of Piper guineense Schum and Thonn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Jesus Kinyok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.108374. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2021.108374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in chemical composition and antimalarial activities of two samples of Terminalia albida collected from separate sites in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Chapeland-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Ruprich-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12906-021-03231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from the stem barks of Chytranthus klaineanus Radlk. ex Engl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Emmanuel Moffi Biang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.37 - 41. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2020.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Anti-inflammatory, Anti-pyretic, Analgesic, and Hepatoprotective Properties of Terminalia macroptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Dénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korotoumou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica International Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 07 (02), pp.e58 - e67. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1142-7072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from Calliandra calothyrsus Meisn. and their antiproliferative activity against two digestive carcinoma human cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.104669 -. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2020.104669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnesyl glycosides and one new triterpenoid saponin from the roots of Lecaniodiscus cupanioides Planch. ex Benth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 495, pp.108092. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2020.108092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminalia albida treatment improves survival in experimental cerebral malaria through reactive oxygen species scavenging and anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Reybier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Aliou Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.431. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-019-3071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiodiketopiperazines with two spirocyclic centers extracted from Botryosphaeria mamane, an endophytic fungus isolated from Bixa orellana L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.142-148. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Histone Deacetylase Inhibitors Alter the Secondary Metabolites of Botryosphaeria mamane , an Endophytic Fungus Isolated from Bixa orellana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201800485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Evaluation of Antiplasmodial Activities of Fluorinated 6-Amino- 2-Aryl-3H-Indolone-N-Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Mejai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennaji Najahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gneigny Tchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 08 (04), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2161-0444.1000497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo validation of anti-malarial activity of crude extracts of Terminalia macroptera, a Malian medicinal plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Haidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Denou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2223-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cytotoxic effects and acute and chronic toxicity of aqueous extract of the seeds of Calycotome villosa (Poiret) Link (subsp. intermedia) in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badiaa Lyoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Cherkaoui Tangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avicenna Journal of Phytomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.122-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a microbead assay for the easy evaluation of traditional anti-sickling medicines: application to DREPANOSTAT and FACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Reybier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.385-392. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13880209.2018.1501585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomic approach to identify anti-hepatocarcinogenic compounds from plants used traditionally in the treatment of liver diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiobouaphong Phakeovilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanthanom Manithip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.226-236. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2018.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new phthalide derivative from Peperomia nivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (2), pp.138-142. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1219857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01381569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of triterpenoids from Poraqueiba sericea stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Paloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (11), pp.1333-1338. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1241998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01382564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New oleanane saponins from the roots of Dendrobangia boliviana identified by LC-SPE-NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (11), pp.1036-1044. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.4619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of metal stress on the production of secondary metabolites in Pteris vittata L. and associated rhizosphere bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (20), pp.16735-16750. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9167-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebiriosides A-P, oleanane saponins isolated by LC-SPE-NMR hyphenation from the roots of Dendrobangia boliviana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (S 01), pp.S1-S381. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebiriosides A-L, oleanane saponins from the roots of Dendrobangia boliviana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.262-272. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 5-alkylresorcinol glucoside derivative from Cybianthus magnus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Rengifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2015.1056188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and fragmentation mechanisms of hirsutinolide-type sesquiterpene lactones by ultra-high-performance liquid chromatography/electrospray ionization linear ion trap Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Joel Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of Liquid Chromatography Combined with Tandem Mass Spectrometry Methods for the Quantitation of Simalikalactone E in Extracts of Quassia amara L. and in Mouse Blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.111 - 118. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of antiplasmodial and antileishmanial activities of herbal medicine Pseudelephantopus spiralis (Less.) Cronquist and isolated hirsutinolide-type sesquiterpenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Paloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arba Pramundita Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benoit-Vical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical study of four plants from the family Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (16), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1394557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth inhibitory effects of 13,28-epoxyoleanane triterpene saponins in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Moreno y Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth inhibitory effects of 13,28-epoxyoleanane triterpene saponins in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lelamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Moreno Y Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth inhibitory effects of 13, 28-epoxyoleanane triterpene saponins in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lelamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L y Moreno Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1320867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of Heliotropium foertherianum (Boraginaceae) folk remedy and its active compound, rosmarinic acid, against a Pacific ciguatoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Pawlowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Kumar-Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 143 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2012.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of 13,28-epoxyoleanane triterpene saponins from two Peruvian Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro G Vásquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Sociedad Química del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), pp.188-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actividad antifúngica de cuatro plantas usadas en la medicina tradicional peruana. Aislamiento de 3'-formil -2',4',6' -trihidroxidihidrochalcona, principio activo de psidium acutangulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Sociedad Química del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of traditional remedies of ciguatera fish poisoning in the Pacific.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Kumar-Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Taiana Darius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotherapy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (7), pp.947-58. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ptr.3396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00746411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NL MIND-BEST: a web server for ligands & proteins discovery; theoretic-experimental study of proteins of and new compounds active against</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto González-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Prado-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Sobarzo-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Maurel Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 276 (1), pp.229. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new biologically active triterpenoidal saponins acylated with salicylic acid from Albizia adianthifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66, pp.372-377. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np020391q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01382646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberattack Estimation in Intelligent Transportation System by Using an Adaptive High Order Sliding Mode Differentiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zemouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rafaralahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tangier, Morocco. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du résidu à l’usage : retour sur les projets interdisciplinaires ONGUENT ET SOINPYR (2016-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résines et goudrons végétaux de la Préhistoire à nos jours: de la caractérisation des résidus archéologiques à la valorisation des substances naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for novel metabolites in fungal endophytes: study of Phomopsis sp. and Colletotrichum sp. co-cultivation and Botryosphaeria mamane epigenetic modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. pp.S1-S381, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOD inhibitors research from endophytics fungi extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poinso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. pp.S1-S381, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-cultivation approach and untargeted metabolomics in the search for new secondary metabolites from endophytic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. pp.S1-S381, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial and anticancer activties of simalikalatone E a new quassinoid from Quassia amara. L. Simaroubaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées de la chimiothèque nationale, Université Paul Sabatier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of bioactive compounds from endophytes associated with Medicinal Plants Â</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the GP-TCM Research Association, the TCM Chemistry Specialty Committee and the TCM Pharmaceutical Analysis Specialty Committee of the World Federation of Chinese Medicine Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the medicinal plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium international AFERP-STOLON.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro Anti-Helicobacter pyloriactivity of plants used for gastro intestinal disorders in traditional medicine from coast, Andes and central forest of Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Denis Castillo Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cerapio Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON «Biodiversité et Substances Naturelles»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Study of Dendrobangia boliviana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantas medicinales con actividad anti Helicobacter pylori A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cerapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Espichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées scientifiques de l'Université Péruvienne Cayetano Heredia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Growth Inhibitory Effects of 13, 28-epoxyoleanane Triterpene Saponins in Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lelamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal activity of essential oils of L alba harvested in Burkina Faso and Côte d’Ivoire against mosquito vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangala Hamidou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamidou Witabouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-SOVE 2024, 23rd European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier (Le Corum), France. , ESOVE 2024 - 23rd European Society for Vector Ecology Conference, pp.S5-P07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOD inhibitors research from endophytic fungi extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poinso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the medicinal plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference of the Marine Fungal Natural Products Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude phytochimique de Poraqueiba sericea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of 13,28-epoxyoleanane triterpene saponins from two Peruvian Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on natural products research joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Growth Inhibitory Effects of 13, 28-epoxyoleanane Triterpene Saponins in Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biodiversité péruvienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding ladybird’s colours: structural mechanisms of colour production and pigment modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis San-Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’utilisation d’huiles essentielles de Melaleuca dans la composition des compléments alimentaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Weniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boutefnouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Dufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0096, Anses. 2020, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04303067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed Haddad </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Alphitonia neocaledonica (Schltr.) Guillaumin Bark Extract and Its Anti‐Inflammatory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e202402596. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202402596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04966760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the potential and specificity of the Mahoran ethnopharmacopoeia: A field survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam-Hui Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveno Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimassi Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 340, pp.119255. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2024.119255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Compounds From &amp;lt;i&amp;gt;Aspergillus chevalieri&amp;lt;/i&amp;gt; Associated With the Gut Microbiota of &amp;lt;i&amp;gt;Hermetia illucens&amp;lt;/i&amp;gt; Larvae Targeting &amp;lt;i&amp;gt;Salmonella enterica&amp;lt;/i&amp;gt; Serovar Pullorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ijm/8756981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusarium fungi and mycotoxins in staple food in Benin and human health risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Lagnika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emie Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Madjid O. Amoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants: Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.53-63. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393210.2025.2590446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycotoxin contamination in staple foods from Mauritanian markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navisse Hemed Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emie Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants: Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393210.2025.2473544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding ladybird’s colours: Structural mechanisms of colour production and pigment modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M San-Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.e0324641. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0324641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of Lippia alba essential oil against Anopheles gambiae and Aedes aegypti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangala Hamidou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.3508. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-52801-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics to Investigate the Influence of Epigenetic Modifiers on the Metabolism of Fusarium verticillioides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/1763495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Substrate‐Dependent Dynamics of Mycotoxin Production in Fusarium verticillioides Using an OSMAC‐Metabolomics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emie Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202401747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Triterpenoid saponins from Calliandra calothyrsus Meisn. and their antiproliferative activity against two digestive carcinoma human cell lines” [Fitoterapia volume 146 (2020) p1-9/article 104669]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 175, pp.105934. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2024.105934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics to evaluate antifungal mechanism: a study of Cophinforma mamane and Candida albicans interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Amasifuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Bioprospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13659-022-00365-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Triterpenoid Saponin from Albizia zygia Induced Apoptosis by Reduction of Mitochondrial Potential Status in Malignant Melanoma Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fekam Boyom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (01), pp.86-98. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1806-2692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabotyping of Andean pseudocereals and characterization of emerging mycotoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro G Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vásquez-Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 407 : Special issue Metabolomics in food, pp.135134. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.135134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two in vitro anthelmintic assays of four Paraguayan medicinal plants for proof of concept of the role of polyphenols in their biological activities and LC-HRMS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griselda Meza Ocampos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Torres Ñumbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi Ambassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.116453. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New triterpenoid saponin from the stems of Albizia adianthifolia (Schumach.) W.Wight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Djou Toukea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.780-788. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2020.1805604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in chemical composition and antimalarial activities of two samples of Terminalia albida collected from separate sites in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Chapeland-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Ruprich-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12906-021-03231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological validation of Solanum mammosum L. as an anti-infective agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 280, pp.114473. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2021.114473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Citrullus colocynthis fruit extract acutely enhances insulin-induced GLUT4 translocation and glucose uptake in adipocytes by increasing PKB phosphorylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Peiretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 270, pp.113772. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2020.113772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Chemical Diversity during Co‐Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kember Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202000672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins and others glycosides from the stem barks of Pancovia turbinata Radlk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Emmanuel Moffi Biang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508, pp.108393. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2021.108393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycosides of polygalacic acid from the stem barks of Piper guineense Schum and Thonn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Jesus Kinyok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.108374. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2021.108374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from the stem barks of Chytranthus klaineanus Radlk. ex Engl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Emmanuel Moffi Biang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.37 - 41. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2020.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Anti-inflammatory, Anti-pyretic, Analgesic, and Hepatoprotective Properties of Terminalia macroptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Dénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korotoumou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica International Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 07 (02), pp.e58 - e67. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1142-7072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from Calliandra calothyrsus Meisn. and their antiproliferative activity against two digestive carcinoma human cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.104669 -. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2020.104669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnesyl glycosides and one new triterpenoid saponin from the roots of Lecaniodiscus cupanioides Planch. ex Benth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 495, pp.108092. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2020.108092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Histone Deacetylase Inhibitors Alter the Secondary Metabolites of Botryosphaeria mamane , an Endophytic Fungus Isolated from Bixa orellana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201800485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminalia albida treatment improves survival in experimental cerebral malaria through reactive oxygen species scavenging and anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Reybier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Aliou Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.431. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-019-3071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiodiketopiperazines with two spirocyclic centers extracted from Botryosphaeria mamane, an endophytic fungus isolated from Bixa orellana L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.142-148. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomic approach to identify anti-hepatocarcinogenic compounds from plants used traditionally in the treatment of liver diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiobouaphong Phakeovilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanthanom Manithip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.226-236. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2018.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a microbead assay for the easy evaluation of traditional anti-sickling medicines: application to DREPANOSTAT and FACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Reybier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.385-392. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13880209.2018.1501585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo validation of anti-malarial activity of crude extracts of Terminalia macroptera, a Malian medicinal plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Haidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Denou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2223-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Evaluation of Antiplasmodial Activities of Fluorinated 6-Amino- 2-Aryl-3H-Indolone-N-Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Mejai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennaji Najahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gneigny Tchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 08 (04), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2161-0444.1000497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cytotoxic effects and acute and chronic toxicity of aqueous extract of the seeds of Calycotome villosa (Poiret) Link (subsp. intermedia) in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badiaa Lyoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Cherkaoui Tangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avicenna Journal of Phytomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.122-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new phthalide derivative from Peperomia nivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (2), pp.138-142. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1219857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01381569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of triterpenoids from Poraqueiba sericea stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Paloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (11), pp.1333-1338. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1241998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01382564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New oleanane saponins from the roots of Dendrobangia boliviana identified by LC-SPE-NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (11), pp.1036-1044. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.4619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of metal stress on the production of secondary metabolites in Pteris vittata L. and associated rhizosphere bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (20), pp.16735-16750. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9167-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 5-alkylresorcinol glucoside derivative from Cybianthus magnus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Rengifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2015.1056188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebiriosides A-L, oleanane saponins from the roots of Dendrobangia boliviana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.262-272. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebiriosides A-P, oleanane saponins isolated by LC-SPE-NMR hyphenation from the roots of Dendrobangia boliviana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (S 01), pp.S1-S381. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and fragmentation mechanisms of hirsutinolide-type sesquiterpene lactones by ultra-high-performance liquid chromatography/electrospray ionization linear ion trap Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Joel Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of Liquid Chromatography Combined with Tandem Mass Spectrometry Methods for the Quantitation of Simalikalactone E in Extracts of Quassia amara L. and in Mouse Blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.111 - 118. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of antiplasmodial and antileishmanial activities of herbal medicine Pseudelephantopus spiralis (Less.) Cronquist and isolated hirsutinolide-type sesquiterpenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Paloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arba Pramundita Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benoit-Vical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical study of four plants from the family Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (16), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1394557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth inhibitory effects of 13,28-epoxyoleanane triterpene saponins in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Moreno y Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth inhibitory effects of 13,28-epoxyoleanane triterpene saponins in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lelamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Moreno Y Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth inhibitory effects of 13, 28-epoxyoleanane triterpene saponins in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lelamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L y Moreno Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1320867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of Heliotropium foertherianum (Boraginaceae) folk remedy and its active compound, rosmarinic acid, against a Pacific ciguatoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Pawlowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Kumar-Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 143 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2012.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of 13,28-epoxyoleanane triterpene saponins from two Peruvian Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro G Vásquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Sociedad Química del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), pp.188-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of traditional remedies of ciguatera fish poisoning in the Pacific.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Kumar-Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Taiana Darius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotherapy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (7), pp.947-58. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ptr.3396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00746411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actividad antifúngica de cuatro plantas usadas en la medicina tradicional peruana. Aislamiento de 3'-formil -2',4',6' -trihidroxidihidrochalcona, principio activo de psidium acutangulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Sociedad Química del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NL MIND-BEST: a web server for ligands & proteins discovery; theoretic-experimental study of proteins of and new compounds active against</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto González-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Prado-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Sobarzo-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Maurel Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 276 (1), pp.229. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new biologically active triterpenoidal saponins acylated with salicylic acid from Albizia adianthifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66, pp.372-377. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np020391q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01382646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberattack Estimation in Intelligent Transportation System by Using an Adaptive High Order Sliding Mode Differentiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zemouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rafaralahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tangier, Morocco. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du résidu à l’usage : retour sur les projets interdisciplinaires ONGUENT ET SOINPYR (2016-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résines et goudrons végétaux de la Préhistoire à nos jours: de la caractérisation des résidus archéologiques à la valorisation des substances naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for novel metabolites in fungal endophytes: study of Phomopsis sp. and Colletotrichum sp. co-cultivation and Botryosphaeria mamane epigenetic modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. pp.S1-S381, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOD inhibitors research from endophytics fungi extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poinso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. pp.S1-S381, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-cultivation approach and untargeted metabolomics in the search for new secondary metabolites from endophytic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. pp.S1-S381, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Study of Dendrobangia boliviana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial and anticancer activties of simalikalatone E a new quassinoid from Quassia amara. L. Simaroubaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées de la chimiothèque nationale, Université Paul Sabatier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of bioactive compounds from endophytes associated with Medicinal Plants Â</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the GP-TCM Research Association, the TCM Chemistry Specialty Committee and the TCM Pharmaceutical Analysis Specialty Committee of the World Federation of Chinese Medicine Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the medicinal plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium international AFERP-STOLON.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro Anti-Helicobacter pyloriactivity of plants used for gastro intestinal disorders in traditional medicine from coast, Andes and central forest of Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Denis Castillo Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cerapio Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON «Biodiversité et Substances Naturelles»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantas medicinales con actividad anti Helicobacter pylori A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cerapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Espichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées scientifiques de l'Université Péruvienne Cayetano Heredia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Growth Inhibitory Effects of 13, 28-epoxyoleanane Triterpene Saponins in Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lelamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal activity of essential oils of L alba harvested in Burkina Faso and Côte d’Ivoire against mosquito vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangala Hamidou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamidou Witabouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-SOVE 2024, 23rd European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier (Le Corum), France. , ESOVE 2024 - 23rd European Society for Vector Ecology Conference, pp.S5-P07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOD inhibitors research from endophytic fungi extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poinso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude phytochimique de Poraqueiba sericea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the medicinal plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference of the Marine Fungal Natural Products Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of 13,28-epoxyoleanane triterpene saponins from two Peruvian Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on natural products research joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Growth Inhibitory Effects of 13, 28-epoxyoleanane Triterpene Saponins in Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biodiversité péruvienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding ladybird’s colours: structural mechanisms of colour production and pigment modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis San-Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’utilisation d’huiles essentielles de Melaleuca dans la composition des compléments alimentaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Weniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boutefnouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Dufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0096, Anses. 2020, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04303067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04966760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Cabanillas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro D&#237;az" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijm/8756981" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Lagnika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Groppi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Madjid O. Amoussa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cristofoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2590446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam-Hui Thibault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveno Yannick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimassi Abassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand C&#233;dric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Mohamed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2024.119255" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navisse Hemed Vall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2473544" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202401747" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Groppi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristofoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vansteelandt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1763495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangala Hamidou Coulibaly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azokou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52801-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04726040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Marcellin Messi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Placide Not&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ngo Mbing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavedan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2024.105934" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03975123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Made Simo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fekam Boyom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1806-2692" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Meza Ocampos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Torres &#209;umbay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Marcellin Messi Ambassa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Alvarenga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2023.116453" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asih Triastuti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Barakat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Amasifuen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13659-022-00365-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03551160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Djou Toukea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eutrophe Le Doux Kamto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2020.1805604" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kember Mejia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rabouille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202000672" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Drissi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lahfa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gonzalez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tanti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2020.113772" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2021.114473" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Emmanuel Moffi Biang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108393" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jesus Kinyok" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wilhelm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542602v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Camara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahar Traore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chapeland-Leclerc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ruprich-Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-021-03231-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.04.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Ha&#239;dara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama D&#233;nou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Camara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korotoumou Traor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1142-7072" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104669" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2020.108092" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113947v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahar Traor&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Bald&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-3071-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132387v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.11.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Trinel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201800485" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03134978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Mejai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Najahi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneigny Tchani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0444.1000497" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03121650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Haidara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Denou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2223-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03135985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiaa Lyoussi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Cherkaoui Tangi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Leclercq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03127620v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880209.2018.1501585" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03127316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Phakeovilay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanom Manithip" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.02.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01381569v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1219857" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01382564v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Zebiri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1241998" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01622144v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gratia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nuzillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4619" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360891v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Pham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michalet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dat Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9167-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03169710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zebiri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gratia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cabanillas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596462" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.06.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabanillas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vasquez-Ocmin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rengifo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2015.1056188" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03170992v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Joel Cabanillas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7473" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB7HNTQ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Luyen Le" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2542" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1128HD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arba Pramundita Ramadani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.05.014" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03253638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1394557" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03532412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moreno y Banuls" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vasquez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carraz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2012.11.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7VFLQN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lelamer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moreno Y Banuls" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608461v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L y Moreno Banuls" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vasquez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320867" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608060v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pawlowiez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Kumar-Roin&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.05.045" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5CT4QNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573365v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocmin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Rojas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160200v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Espinoza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Ruiz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00746411v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taiana Darius" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ptr.3396" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7TGH2ZPV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Gonz&#225;lez-D&#237;az" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prado-Prado" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sobarzo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maurel Chevalley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01382646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np020391q" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328142v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemouche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rafaralahy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073299" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919909v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bourrier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03155077v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rieusset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596716" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03156293v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poinso" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vicendo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596671" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03156468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596719" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250107v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03234824v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03232377v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jargeat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224037v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio Arroyo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03215822v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaintreuil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541390v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cerapio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasquez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espichan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616354v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Vasquez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreno" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banuls" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970927v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamidou Witabouna Kon&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335837v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poinso" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03272188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03232396v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duca" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573480v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vasquez-Ocmin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573122v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616290v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303067v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04966760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam-Hui Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveno Yannick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimassi Abassi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand C&#233;dric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Mohamed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2024.119255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Cabanillas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro D&#237;az" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijm/8756981" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Lagnika" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Groppi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Madjid O. Amoussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cristofoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2590446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navisse Hemed Vall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2473544" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangala Hamidou Coulibaly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azokou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52801-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Groppi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristofoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vansteelandt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1763495" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202401747" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04726040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Marcellin Messi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Placide Not&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ngo Mbing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavedan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2024.105934" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asih Triastuti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Barakat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Amasifuen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13659-022-00365-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03975123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Made Simo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fekam Boyom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1806-2692" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090956v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Meza Ocampos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Torres &#209;umbay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Marcellin Messi Ambassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Alvarenga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2023.116453" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03551160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Djou Toukea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eutrophe Le Doux Kamto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2020.1805604" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Camara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahar Traore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chapeland-Leclerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ruprich-Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-021-03231-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2021.114473" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Drissi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lahfa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gonzalez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tanti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2020.113772" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kember Mejia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rabouille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202000672" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Emmanuel Moffi Biang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108393" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jesus Kinyok" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wilhelm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108374" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.04.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Ha&#239;dara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama D&#233;nou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Camara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korotoumou Traor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1142-7072" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104669" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2020.108092" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Trinel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201800485" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113947v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahar Traor&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Bald&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-3071-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132387v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.11.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03127316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Phakeovilay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanom Manithip" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.02.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03127620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880209.2018.1501585" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03121650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Haidara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Denou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2223-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03134978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Mejai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Najahi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneigny Tchani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0444.1000497" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03135985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiaa Lyoussi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Cherkaoui Tangi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Leclercq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01381569v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1219857" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01382564v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Zebiri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1241998" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01622144v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gratia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nuzillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4619" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360891v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Pham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michalet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dat Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9167-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabanillas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vasquez-Ocmin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zebiri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rengifo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2015.1056188" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937592v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.06.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03169710v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gratia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cabanillas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596462" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03170992v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Joel Cabanillas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7473" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB7HNTQ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Luyen Le" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2542" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1128HD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arba Pramundita Ramadani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.05.014" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03253638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1394557" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03532412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moreno y Banuls" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vasquez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carraz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2012.11.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7VFLQN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lelamer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moreno Y Banuls" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608461v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L y Moreno Banuls" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vasquez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320867" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608060v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pawlowiez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Kumar-Roin&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.05.045" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5CT4QNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573365v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocmin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Rojas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00746411v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taiana Darius" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ptr.3396" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7TGH2ZPV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160200v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Espinoza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Ruiz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Gonz&#225;lez-D&#237;az" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prado-Prado" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sobarzo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maurel Chevalley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01382646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np020391q" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328142v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemouche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rafaralahy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073299" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919909v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bourrier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03155077v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rieusset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596716" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03156293v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poinso" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vicendo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596671" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03156468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596719" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03215822v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaintreuil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250107v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03234824v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03232377v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jargeat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224037v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio Arroyo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541390v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cerapio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasquez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espichan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616354v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Vasquez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreno" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banuls" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970927v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamidou Witabouna Kon&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335837v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poinso" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03232396v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03272188v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573480v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vasquez-Ocmin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573122v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616290v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303067v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>