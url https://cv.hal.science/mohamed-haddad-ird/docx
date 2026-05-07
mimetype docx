--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed Haddad </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Alphitonia neocaledonica (Schltr.) Guillaumin Bark Extract and Its Anti‐Inflammatory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e202402596. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202402596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04966760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the potential and specificity of the Mahoran ethnopharmacopoeia: A field survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam-Hui Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveno Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimassi Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 340, pp.119255. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2024.119255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Compounds From &amp;lt;i&amp;gt;Aspergillus chevalieri&amp;lt;/i&amp;gt; Associated With the Gut Microbiota of &amp;lt;i&amp;gt;Hermetia illucens&amp;lt;/i&amp;gt; Larvae Targeting &amp;lt;i&amp;gt;Salmonella enterica&amp;lt;/i&amp;gt; Serovar Pullorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ijm/8756981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusarium fungi and mycotoxins in staple food in Benin and human health risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Lagnika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emie Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Madjid O. Amoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants: Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.53-63. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393210.2025.2590446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycotoxin contamination in staple foods from Mauritanian markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navisse Hemed Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emie Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants: Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393210.2025.2473544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding ladybird’s colours: Structural mechanisms of colour production and pigment modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M San-Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.e0324641. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0324641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of Lippia alba essential oil against Anopheles gambiae and Aedes aegypti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangala Hamidou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.3508. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-52801-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics to Investigate the Influence of Epigenetic Modifiers on the Metabolism of Fusarium verticillioides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/1763495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Substrate‐Dependent Dynamics of Mycotoxin Production in Fusarium verticillioides Using an OSMAC‐Metabolomics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emie Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202401747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Triterpenoid saponins from Calliandra calothyrsus Meisn. and their antiproliferative activity against two digestive carcinoma human cell lines” [Fitoterapia volume 146 (2020) p1-9/article 104669]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 175, pp.105934. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2024.105934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics to evaluate antifungal mechanism: a study of Cophinforma mamane and Candida albicans interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Amasifuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Bioprospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13659-022-00365-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Triterpenoid Saponin from Albizia zygia Induced Apoptosis by Reduction of Mitochondrial Potential Status in Malignant Melanoma Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fekam Boyom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (01), pp.86-98. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1806-2692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabotyping of Andean pseudocereals and characterization of emerging mycotoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro G Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vásquez-Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 407 : Special issue Metabolomics in food, pp.135134. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.135134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two in vitro anthelmintic assays of four Paraguayan medicinal plants for proof of concept of the role of polyphenols in their biological activities and LC-HRMS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griselda Meza Ocampos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Torres Ñumbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi Ambassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.116453. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New triterpenoid saponin from the stems of Albizia adianthifolia (Schumach.) W.Wight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Djou Toukea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.780-788. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2020.1805604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in chemical composition and antimalarial activities of two samples of Terminalia albida collected from separate sites in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Chapeland-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Ruprich-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12906-021-03231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological validation of Solanum mammosum L. as an anti-infective agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 280, pp.114473. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2021.114473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Citrullus colocynthis fruit extract acutely enhances insulin-induced GLUT4 translocation and glucose uptake in adipocytes by increasing PKB phosphorylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Peiretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 270, pp.113772. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2020.113772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Chemical Diversity during Co‐Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kember Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202000672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins and others glycosides from the stem barks of Pancovia turbinata Radlk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Emmanuel Moffi Biang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508, pp.108393. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2021.108393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycosides of polygalacic acid from the stem barks of Piper guineense Schum and Thonn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Jesus Kinyok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.108374. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2021.108374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from the stem barks of Chytranthus klaineanus Radlk. ex Engl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Emmanuel Moffi Biang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.37 - 41. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2020.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Anti-inflammatory, Anti-pyretic, Analgesic, and Hepatoprotective Properties of Terminalia macroptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Dénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korotoumou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica International Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 07 (02), pp.e58 - e67. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1142-7072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from Calliandra calothyrsus Meisn. and their antiproliferative activity against two digestive carcinoma human cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.104669 -. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2020.104669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnesyl glycosides and one new triterpenoid saponin from the roots of Lecaniodiscus cupanioides Planch. ex Benth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 495, pp.108092. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2020.108092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Histone Deacetylase Inhibitors Alter the Secondary Metabolites of Botryosphaeria mamane , an Endophytic Fungus Isolated from Bixa orellana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201800485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminalia albida treatment improves survival in experimental cerebral malaria through reactive oxygen species scavenging and anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Reybier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Aliou Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.431. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-019-3071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiodiketopiperazines with two spirocyclic centers extracted from Botryosphaeria mamane, an endophytic fungus isolated from Bixa orellana L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.142-148. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomic approach to identify anti-hepatocarcinogenic compounds from plants used traditionally in the treatment of liver diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiobouaphong Phakeovilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanthanom Manithip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.226-236. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2018.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a microbead assay for the easy evaluation of traditional anti-sickling medicines: application to DREPANOSTAT and FACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Reybier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.385-392. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13880209.2018.1501585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo validation of anti-malarial activity of crude extracts of Terminalia macroptera, a Malian medicinal plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Haidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Denou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2223-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Evaluation of Antiplasmodial Activities of Fluorinated 6-Amino- 2-Aryl-3H-Indolone-N-Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Mejai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennaji Najahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gneigny Tchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 08 (04), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2161-0444.1000497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cytotoxic effects and acute and chronic toxicity of aqueous extract of the seeds of Calycotome villosa (Poiret) Link (subsp. intermedia) in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badiaa Lyoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Cherkaoui Tangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avicenna Journal of Phytomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.122-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new phthalide derivative from Peperomia nivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (2), pp.138-142. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1219857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01381569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of triterpenoids from Poraqueiba sericea stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Paloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (11), pp.1333-1338. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1241998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01382564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New oleanane saponins from the roots of Dendrobangia boliviana identified by LC-SPE-NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (11), pp.1036-1044. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.4619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of metal stress on the production of secondary metabolites in Pteris vittata L. and associated rhizosphere bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (20), pp.16735-16750. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9167-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 5-alkylresorcinol glucoside derivative from Cybianthus magnus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Rengifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2015.1056188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebiriosides A-L, oleanane saponins from the roots of Dendrobangia boliviana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.262-272. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebiriosides A-P, oleanane saponins isolated by LC-SPE-NMR hyphenation from the roots of Dendrobangia boliviana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (S 01), pp.S1-S381. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and fragmentation mechanisms of hirsutinolide-type sesquiterpene lactones by ultra-high-performance liquid chromatography/electrospray ionization linear ion trap Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Joel Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of Liquid Chromatography Combined with Tandem Mass Spectrometry Methods for the Quantitation of Simalikalactone E in Extracts of Quassia amara L. and in Mouse Blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.111 - 118. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of antiplasmodial and antileishmanial activities of herbal medicine Pseudelephantopus spiralis (Less.) Cronquist and isolated hirsutinolide-type sesquiterpenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Paloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arba Pramundita Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benoit-Vical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical study of four plants from the family Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (16), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1394557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth inhibitory effects of 13,28-epoxyoleanane triterpene saponins in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Moreno y Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth inhibitory effects of 13,28-epoxyoleanane triterpene saponins in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lelamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Moreno Y Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth inhibitory effects of 13, 28-epoxyoleanane triterpene saponins in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lelamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L y Moreno Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1320867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of Heliotropium foertherianum (Boraginaceae) folk remedy and its active compound, rosmarinic acid, against a Pacific ciguatoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Pawlowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Kumar-Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 143 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2012.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of 13,28-epoxyoleanane triterpene saponins from two Peruvian Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro G Vásquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Sociedad Química del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), pp.188-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of traditional remedies of ciguatera fish poisoning in the Pacific.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Kumar-Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Taiana Darius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotherapy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (7), pp.947-58. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ptr.3396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00746411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actividad antifúngica de cuatro plantas usadas en la medicina tradicional peruana. Aislamiento de 3'-formil -2',4',6' -trihidroxidihidrochalcona, principio activo de psidium acutangulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Sociedad Química del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NL MIND-BEST: a web server for ligands & proteins discovery; theoretic-experimental study of proteins of and new compounds active against</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto González-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Prado-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Sobarzo-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Maurel Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 276 (1), pp.229. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new biologically active triterpenoidal saponins acylated with salicylic acid from Albizia adianthifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66, pp.372-377. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np020391q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01382646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberattack Estimation in Intelligent Transportation System by Using an Adaptive High Order Sliding Mode Differentiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zemouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rafaralahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tangier, Morocco. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du résidu à l’usage : retour sur les projets interdisciplinaires ONGUENT ET SOINPYR (2016-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résines et goudrons végétaux de la Préhistoire à nos jours: de la caractérisation des résidus archéologiques à la valorisation des substances naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for novel metabolites in fungal endophytes: study of Phomopsis sp. and Colletotrichum sp. co-cultivation and Botryosphaeria mamane epigenetic modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. pp.S1-S381, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOD inhibitors research from endophytics fungi extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poinso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. pp.S1-S381, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-cultivation approach and untargeted metabolomics in the search for new secondary metabolites from endophytic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. pp.S1-S381, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Study of Dendrobangia boliviana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial and anticancer activties of simalikalatone E a new quassinoid from Quassia amara. L. Simaroubaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées de la chimiothèque nationale, Université Paul Sabatier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of bioactive compounds from endophytes associated with Medicinal Plants Â</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the GP-TCM Research Association, the TCM Chemistry Specialty Committee and the TCM Pharmaceutical Analysis Specialty Committee of the World Federation of Chinese Medicine Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the medicinal plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium international AFERP-STOLON.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro Anti-Helicobacter pyloriactivity of plants used for gastro intestinal disorders in traditional medicine from coast, Andes and central forest of Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Denis Castillo Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cerapio Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON «Biodiversité et Substances Naturelles»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantas medicinales con actividad anti Helicobacter pylori A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cerapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Espichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées scientifiques de l'Université Péruvienne Cayetano Heredia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Growth Inhibitory Effects of 13, 28-epoxyoleanane Triterpene Saponins in Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lelamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal activity of essential oils of L alba harvested in Burkina Faso and Côte d’Ivoire against mosquito vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangala Hamidou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamidou Witabouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-SOVE 2024, 23rd European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier (Le Corum), France. , ESOVE 2024 - 23rd European Society for Vector Ecology Conference, pp.S5-P07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOD inhibitors research from endophytic fungi extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poinso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude phytochimique de Poraqueiba sericea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the medicinal plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference of the Marine Fungal Natural Products Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of 13,28-epoxyoleanane triterpene saponins from two Peruvian Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on natural products research joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Growth Inhibitory Effects of 13, 28-epoxyoleanane Triterpene Saponins in Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biodiversité péruvienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding ladybird’s colours: structural mechanisms of colour production and pigment modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis San-Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’utilisation d’huiles essentielles de Melaleuca dans la composition des compléments alimentaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Weniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boutefnouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Dufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0096, Anses. 2020, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04303067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed Haddad </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusarium fungi and mycotoxins in staple food in Benin and human health risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Lagnika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emie Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Madjid O. Amoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants: Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.53-63. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393210.2025.2590446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Compounds From &amp;lt;i&amp;gt;Aspergillus chevalieri&amp;lt;/i&amp;gt; Associated With the Gut Microbiota of &amp;lt;i&amp;gt;Hermetia illucens&amp;lt;/i&amp;gt; Larvae Targeting &amp;lt;i&amp;gt;Salmonella enterica&amp;lt;/i&amp;gt; Serovar Pullorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ijm/8756981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Alphitonia neocaledonica (Schltr.) Guillaumin Bark Extract and Its Anti‐Inflammatory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e202402596. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202402596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04966760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the potential and specificity of the Mahoran ethnopharmacopoeia: A field survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam-Hui Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveno Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimassi Abassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 340, pp.119255. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2024.119255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycotoxin contamination in staple foods from Mauritanian markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navisse Hemed Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emie Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants: Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393210.2025.2473544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding ladybird’s colours: Structural mechanisms of colour production and pigment modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M San-Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.e0324641. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0324641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Substrate‐Dependent Dynamics of Mycotoxin Production in Fusarium verticillioides Using an OSMAC‐Metabolomics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emie Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202401747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics to Investigate the Influence of Epigenetic Modifiers on the Metabolism of Fusarium verticillioides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Groppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/1763495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects of Lippia alba essential oil against Anopheles gambiae and Aedes aegypti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangala Hamidou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.3508. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-52801-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Triterpenoid saponins from Calliandra calothyrsus Meisn. and their antiproliferative activity against two digestive carcinoma human cell lines” [Fitoterapia volume 146 (2020) p1-9/article 104669]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 175, pp.105934. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2024.105934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Triterpenoid Saponin from Albizia zygia Induced Apoptosis by Reduction of Mitochondrial Potential Status in Malignant Melanoma Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fekam Boyom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (01), pp.86-98. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1806-2692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabotyping of Andean pseudocereals and characterization of emerging mycotoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro G Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vásquez-Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 407 : Special issue Metabolomics in food, pp.135134. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.135134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two in vitro anthelmintic assays of four Paraguayan medicinal plants for proof of concept of the role of polyphenols in their biological activities and LC-HRMS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griselda Meza Ocampos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Torres Ñumbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi Ambassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Alvarenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.116453. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted metabolomics to evaluate antifungal mechanism: a study of Cophinforma mamane and Candida albicans interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Amasifuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Bioprospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13659-022-00365-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New triterpenoid saponin from the stems of Albizia adianthifolia (Schumach.) W.Wight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Djou Toukea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.780-788. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2020.1805604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Chemical Diversity during Co‐Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kember Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202000672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Citrullus colocynthis fruit extract acutely enhances insulin-induced GLUT4 translocation and glucose uptake in adipocytes by increasing PKB phosphorylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Peiretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 270, pp.113772. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2020.113772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological validation of Solanum mammosum L. as an anti-infective agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 280, pp.114473. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2021.114473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins and others glycosides from the stem barks of Pancovia turbinata Radlk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Emmanuel Moffi Biang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508, pp.108393. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2021.108393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycosides of polygalacic acid from the stem barks of Piper guineense Schum and Thonn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Jesus Kinyok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.108374. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2021.108374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in chemical composition and antimalarial activities of two samples of Terminalia albida collected from separate sites in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahar Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Chapeland-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Ruprich-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12906-021-03231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from the stem barks of Chytranthus klaineanus Radlk. ex Engl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Emmanuel Moffi Biang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophe Le Doux Kamto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Made Simo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.37 - 41. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2020.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Anti-inflammatory, Anti-pyretic, Analgesic, and Hepatoprotective Properties of Terminalia macroptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Haïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Dénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korotoumou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica International Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 07 (02), pp.e58 - e67. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1142-7072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from Calliandra calothyrsus Meisn. and their antiproliferative activity against two digestive carcinoma human cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, pp.104669 -. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2020.104669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnesyl glycosides and one new triterpenoid saponin from the roots of Lecaniodiscus cupanioides Planch. ex Benth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Marcellin Messi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Placide Noté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ngo Mbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 495, pp.108092. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2020.108092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminalia albida treatment improves survival in experimental cerebral malaria through reactive oxygen species scavenging and anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Reybier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahar Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Aliou Baldé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.431. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-019-3071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiodiketopiperazines with two spirocyclic centers extracted from Botryosphaeria mamane, an endophytic fungus isolated from Bixa orellana L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.142-148. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Histone Deacetylase Inhibitors Alter the Secondary Metabolites of Botryosphaeria mamane , an Endophytic Fungus Isolated from Bixa orellana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201800485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo validation of anti-malarial activity of crude extracts of Terminalia macroptera, a Malian medicinal plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Haidara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Denou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2223-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Evaluation of Antiplasmodial Activities of Fluorinated 6-Amino- 2-Aryl-3H-Indolone-N-Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Mejai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennaji Najahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gneigny Tchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 08 (04), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2161-0444.1000497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cytotoxic effects and acute and chronic toxicity of aqueous extract of the seeds of Calycotome villosa (Poiret) Link (subsp. intermedia) in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badiaa Lyoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Cherkaoui Tangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avicenna Journal of Phytomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.122-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a microbead assay for the easy evaluation of traditional anti-sickling medicines: application to DREPANOSTAT and FACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Reybier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.385-392. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13880209.2018.1501585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomic approach to identify anti-hepatocarcinogenic compounds from plants used traditionally in the treatment of liver diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiobouaphong Phakeovilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanthanom Manithip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.226-236. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2018.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new phthalide derivative from Peperomia nivalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (2), pp.138-142. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1219857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01381569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of triterpenoids from Poraqueiba sericea stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Paloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (11), pp.1333-1338. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1241998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01382564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New oleanane saponins from the roots of Dendrobangia boliviana identified by LC-SPE-NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (11), pp.1036-1044. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.4619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of metal stress on the production of secondary metabolites in Pteris vittata L. and associated rhizosphere bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (20), pp.16735-16750. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9167-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebiriosides A-P, oleanane saponins isolated by LC-SPE-NMR hyphenation from the roots of Dendrobangia boliviana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (S 01), pp.S1-S381. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebiriosides A-L, oleanane saponins from the roots of Dendrobangia boliviana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.262-272. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 5-alkylresorcinol glucoside derivative from Cybianthus magnus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Rengifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2015.1056188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and fragmentation mechanisms of hirsutinolide-type sesquiterpene lactones by ultra-high-performance liquid chromatography/electrospray ionization linear ion trap Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Joel Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of Liquid Chromatography Combined with Tandem Mass Spectrometry Methods for the Quantitation of Simalikalactone E in Extracts of Quassia amara L. and in Mouse Blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Luyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.111 - 118. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of antiplasmodial and antileishmanial activities of herbal medicine Pseudelephantopus spiralis (Less.) Cronquist and isolated hirsutinolide-type sesquiterpenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Paloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arba Pramundita Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Benoit-Vical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical study of four plants from the family Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (16), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1394557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth inhibitory effects of 13,28-epoxyoleanane triterpene saponins in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Moreno y Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth inhibitory effects of 13,28-epoxyoleanane triterpene saponins in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lelamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Moreno Y Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro growth inhibitory effects of 13, 28-epoxyoleanane triterpene saponins in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lelamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L y Moreno Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1320867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of Heliotropium foertherianum (Boraginaceae) folk remedy and its active compound, rosmarinic acid, against a Pacific ciguatoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Pawlowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Kumar-Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 143 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2012.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of 13,28-epoxyoleanane triterpene saponins from two Peruvian Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro G Vásquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Sociedad Química del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), pp.188-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of traditional remedies of ciguatera fish poisoning in the Pacific.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Kumar-Roiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Taiana Darius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotherapy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (7), pp.947-58. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ptr.3396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00746411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actividad antifúngica de cuatro plantas usadas en la medicina tradicional peruana. Aislamiento de 3'-formil -2',4',6' -trihidroxidihidrochalcona, principio activo de psidium acutangulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candy Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Sociedad Química del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NL MIND-BEST: a web server for ligands & proteins discovery; theoretic-experimental study of proteins of and new compounds active against</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto González-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Prado-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Sobarzo-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Maurel Chevalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 276 (1), pp.229. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new biologically active triterpenoidal saponins acylated with salicylic acid from Albizia adianthifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66, pp.372-377. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np020391q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01382646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberattack Estimation in Intelligent Transportation System by Using an Adaptive High Order Sliding Mode Differentiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zemouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rafaralahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tangier, Morocco. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du résidu à l’usage : retour sur les projets interdisciplinaires ONGUENT ET SOINPYR (2016-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résines et goudrons végétaux de la Préhistoire à nos jours: de la caractérisation des résidus archéologiques à la valorisation des substances naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for novel metabolites in fungal endophytes: study of Phomopsis sp. and Colletotrichum sp. co-cultivation and Botryosphaeria mamane epigenetic modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. pp.S1-S381, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOD inhibitors research from endophytics fungi extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poinso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. pp.S1-S381, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-cultivation approach and untargeted metabolomics in the search for new secondary metabolites from endophytic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asih Triastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. pp.S1-S381, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial and anticancer activties of simalikalatone E a new quassinoid from Quassia amara. L. Simaroubaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées de la chimiothèque nationale, Université Paul Sabatier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of bioactive compounds from endophytes associated with Medicinal Plants Â</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the GP-TCM Research Association, the TCM Chemistry Specialty Committee and the TCM Pharmaceutical Analysis Specialty Committee of the World Federation of Chinese Medicine Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the medicinal plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium international AFERP-STOLON.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro Anti-Helicobacter pyloriactivity of plants used for gastro intestinal disorders in traditional medicine from coast, Andes and central forest of Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Denis Castillo Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cerapio Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON «Biodiversité et Substances Naturelles»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Study of Dendrobangia boliviana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantas medicinales con actividad anti Helicobacter pylori A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cerapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Espichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées scientifiques de l'Université Péruvienne Cayetano Heredia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Growth Inhibitory Effects of 13, 28-epoxyoleanane Triterpene Saponins in Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lelamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal activity of essential oils of L alba harvested in Burkina Faso and Côte d’Ivoire against mosquito vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangala Hamidou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamidou Witabouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-SOVE 2024, 23rd European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier (Le Corum), France. , ESOVE 2024 - 23rd European Society for Vector Ecology Conference, pp.S5-P07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOD inhibitors research from endophytic fungi extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poinso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the medicinal plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference of the Marine Fungal Natural Products Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude phytochimique de Poraqueiba sericea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities of 13,28-epoxyoleanane triterpene saponins from two Peruvian Myrsinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Girardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on natural products research joint meeting AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Growth Inhibitory Effects of 13, 28-epoxyoleanane Triterpene Saponins in Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Vasquez-Ocmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Banuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biodiversité péruvienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding ladybird’s colours: structural mechanisms of colour production and pigment modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis San-Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’utilisation d’huiles essentielles de Melaleuca dans la composition des compléments alimentaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Weniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boutefnouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Dufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0096, Anses. 2020, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04303067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04966760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Huet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam-Hui Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveno Yannick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimassi Abassi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand C&#233;dric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Mohamed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2024.119255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Cabanillas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro D&#237;az" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijm/8756981" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Lagnika" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Groppi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Madjid O. Amoussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cristofoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2590446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navisse Hemed Vall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2473544" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangala Hamidou Coulibaly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azokou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52801-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Groppi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristofoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vansteelandt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1763495" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202401747" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04726040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Marcellin Messi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Placide Not&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ngo Mbing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavedan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2024.105934" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asih Triastuti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Barakat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Amasifuen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13659-022-00365-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03975123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Made Simo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fekam Boyom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1806-2692" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090956v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Meza Ocampos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Torres &#209;umbay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Marcellin Messi Ambassa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Alvarenga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2023.116453" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03551160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Djou Toukea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eutrophe Le Doux Kamto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2020.1805604" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Camara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahar Traore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chapeland-Leclerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ruprich-Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-021-03231-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2021.114473" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Drissi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lahfa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gonzalez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tanti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2020.113772" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kember Mejia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rabouille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202000672" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Emmanuel Moffi Biang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108393" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jesus Kinyok" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wilhelm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108374" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.04.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Ha&#239;dara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama D&#233;nou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Camara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korotoumou Traor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1142-7072" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104669" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2020.108092" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Trinel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201800485" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113947v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahar Traor&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Bald&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-3071-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132387v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.11.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03127316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Phakeovilay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanom Manithip" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.02.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03127620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880209.2018.1501585" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03121650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Haidara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Denou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2223-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03134978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Mejai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Najahi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneigny Tchani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0444.1000497" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03135985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiaa Lyoussi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Cherkaoui Tangi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Leclercq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01381569v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1219857" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01382564v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Zebiri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1241998" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01622144v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gratia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nuzillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4619" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360891v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Pham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michalet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dat Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9167-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabanillas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vasquez-Ocmin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zebiri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rengifo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2015.1056188" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937592v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.06.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03169710v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gratia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cabanillas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596462" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03170992v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Joel Cabanillas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7473" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB7HNTQ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Luyen Le" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2542" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1128HD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arba Pramundita Ramadani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.05.014" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03253638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1394557" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03532412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moreno y Banuls" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vasquez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carraz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2012.11.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7VFLQN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lelamer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moreno Y Banuls" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608461v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L y Moreno Banuls" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vasquez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320867" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608060v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pawlowiez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Kumar-Roin&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.05.045" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5CT4QNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573365v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocmin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Rojas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00746411v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taiana Darius" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ptr.3396" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7TGH2ZPV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160200v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Espinoza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Ruiz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Gonz&#225;lez-D&#237;az" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prado-Prado" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sobarzo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maurel Chevalley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01382646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np020391q" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328142v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemouche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rafaralahy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073299" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919909v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bourrier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03155077v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rieusset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596716" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03156293v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poinso" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vicendo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596671" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03156468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596719" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03215822v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaintreuil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250107v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03234824v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03232377v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jargeat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224037v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio Arroyo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541390v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cerapio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasquez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espichan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616354v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Vasquez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreno" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banuls" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970927v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamidou Witabouna Kon&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335837v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poinso" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03232396v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03272188v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573480v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vasquez-Ocmin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573122v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616290v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303067v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Lagnika" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Groppi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Madjid O. Amoussa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cristofoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2590446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Cabanillas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro D&#237;az" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijm/8756981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04966760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Huet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402596" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam-Hui Thibault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveno Yannick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimassi Abassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand C&#233;dric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Mohamed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2024.119255" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navisse Hemed Vall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2473544" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202401747" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Groppi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristofoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vansteelandt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1763495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangala Hamidou Coulibaly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azokou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52801-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04726040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Marcellin Messi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Placide Not&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ngo Mbing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavedan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2024.105934" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03975123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Made Simo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Muller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fekam Boyom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1806-2692" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Meza Ocampos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Torres &#209;umbay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Marcellin Messi Ambassa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Alvarenga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2023.116453" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asih Triastuti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Barakat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Amasifuen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13659-022-00365-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03551160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Djou Toukea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eutrophe Le Doux Kamto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2020.1805604" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kember Mejia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rabouille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202000672" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Drissi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lahfa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gonzalez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tanti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2020.113772" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2021.114473" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Emmanuel Moffi Biang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108393" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jesus Kinyok" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wilhelm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2021.108374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542602v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Camara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahar Traore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chapeland-Leclerc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ruprich-Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-021-03231-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.04.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Ha&#239;dara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama D&#233;nou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Camara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korotoumou Traor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1142-7072" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104669" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2020.108092" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113947v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahar Traor&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Bald&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-3071-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132387v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.11.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Trinel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201800485" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03121650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Haidara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Denou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2223-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03134978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Mejai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Najahi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneigny Tchani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0444.1000497" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03135985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiaa Lyoussi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Cherkaoui Tangi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Leclercq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03127620v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880209.2018.1501585" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03127316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Phakeovilay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanom Manithip" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.02.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01381569v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1219857" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01382564v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Zebiri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1241998" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01622144v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gratia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nuzillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4619" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360891v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Pham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michalet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dat Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9167-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03169710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zebiri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gratia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cabanillas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596462" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.06.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabanillas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vasquez-Ocmin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rengifo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2015.1056188" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03170992v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Joel Cabanillas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7473" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB7HNTQ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Luyen Le" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2542" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1128HD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arba Pramundita Ramadani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.05.014" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03253638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1394557" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03532412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moreno y Banuls" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vasquez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carraz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2012.11.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7VFLQN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lelamer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moreno Y Banuls" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608461v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L y Moreno Banuls" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vasquez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320867" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608060v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pawlowiez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Kumar-Roin&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.05.045" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5CT4QNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573365v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocmin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Rojas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00746411v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taiana Darius" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ptr.3396" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7TGH2ZPV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160200v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Espinoza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Ruiz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Gonz&#225;lez-D&#237;az" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prado-Prado" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sobarzo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maurel Chevalley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01382646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np020391q" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328142v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemouche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rafaralahy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073299" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919909v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bourrier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03155077v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rieusset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596716" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03156293v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poinso" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vicendo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596671" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03156468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596719" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250107v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03234824v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03232377v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jargeat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224037v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio Arroyo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03215822v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaintreuil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541390v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cerapio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasquez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espichan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616354v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Vasquez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreno" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banuls" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970927v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamidou Witabouna Kon&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335837v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poinso" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03272188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03232396v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duca" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573480v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vasquez-Ocmin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573122v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616290v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303067v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>