--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1114,248 +1114,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Content-Based Image Retrieval System Using Deep Visual Features</w:t>
+                <w:t xml:space="preserve">Multimodal Video Indexing (MVI): A New Method Based on Machine Learning and Semi-Automatic Annotation on Large Video Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Claux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourad Zribi</w:t>
+                <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Image and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (04), pp.2150055. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219467821500558⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021946782250022X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560144v1</w:t>
+                <w:t xml:space="preserve">hal-04556584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Video Indexing (MVI): A New Method Based on Machine Learning and Semi-Automatic Annotation on Large Video Collections</w:t>
+                <w:t xml:space="preserve">A New Content-Based Image Retrieval System Using Deep Visual Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Claux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Crespin</w:t>
+                <w:t xml:space="preserve">Mourad Zribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Image and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (02), </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (04), pp.2150055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S021946782250022X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219467821500558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556584v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on intention analysis: successful approaches and open challenges</w:t>
               </w:r>
@@ -1426,144 +1426,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptor Optimization for Semantic Concept Detection Using Visual Content</w:t>
+                <w:t xml:space="preserve">A new method of combining color, texture and shape features using the genetic algorithm for image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Amous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Strategic Information Technology and Applications (IJSITA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.40-59. </w:t>
+              <w:t xml:space="preserve">International Journal of Multimedia Intelligence and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJSITA.2019010103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMIS.2019.104798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556615v1</w:t>
+                <w:t xml:space="preserve">hal-02489521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptor optimization for Semantic Concept Detection Using Visual Content</w:t>
               </w:r>
@@ -1651,144 +1651,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method of combining color, texture and shape features using the genetic algorithm for image retrieval</w:t>
+                <w:t xml:space="preserve">Descriptor Optimization for Semantic Concept Detection Using Visual Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Amous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multimedia Intelligence and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (3), </w:t>
+              <w:t xml:space="preserve">International Journal of Strategic Information Technology and Applications (IJSITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.40-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMIS.2019.104798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJSITA.2019010103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489521v1</w:t>
+                <w:t xml:space="preserve">hal-04556615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method of combining colour, texture and shape features using the genetic algorithm for image retrieval</w:t>
               </w:r>
@@ -1917,265 +1917,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transformer-Based Approach for Enhanced Depressive Emotion Detection from Facial Expressions</w:t>
+                <w:t xml:space="preserve">Depression Detection via Dual Audio Streams and Transformer Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Ben-Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wyssem Fathallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bassem Ben-Salah</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Sakli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298860v1</w:t>
+                <w:t xml:space="preserve">hal-05299000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression Detection via Dual Audio Streams and Transformer Fusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Classification of Fetal and Maternal Structures in Ultrasound Using a Deep Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wyssem Fathallah</w:t>
+                <w:t xml:space="preserve">Haifa Ghabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Ben Salah</w:t>
+                <w:t xml:space="preserve">Hedia Bellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Sakli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">17thInternationalConferenceonVerificationandEvaluationofComputerandCommunicationSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299000v1</w:t>
+                <w:t xml:space="preserve">hal-05298968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Experimental Approaches for Enhancing Alzheimer's Disease Prediction with MRI Data and Deep Learning</w:t>
               </w:r>
@@ -2187,51 +2178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadil Belanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Abassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2263,135 +2254,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Classification of Fetal and Maternal Structures in Ultrasound Using a Deep Learning Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Transformer-Based Approach for Enhanced Depressive Emotion Detection from Facial Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Ben-Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Ghabri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hedia Bellali</w:t>
+                <w:t xml:space="preserve">Bassem Ben-Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Sakli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17thInternationalConferenceonVerificationandEvaluationofComputerandCommunicationSystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.932-937, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC65282.2025.11059612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298968v1</w:t>
+                <w:t xml:space="preserve">hal-05298860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAFID: A Hybrid ResNet50-ViT Framework for Arabic Sign Language Recognition in Healthcare</w:t>
               </w:r>
@@ -2494,90 +2494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Segmentation of Thyroid Regions in Ultrasound Images: An Innovative Approach Using Deep Learning Arhitectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wyssem Fathallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wyssem Fathallah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Haifa Ghabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedia Bellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Sakli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2979,103 +2979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-enhanced thyroid detection using YOLO to empower healthcare professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Ghabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wyssem Fathallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiene Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedia Bellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Workshop on Mechatronic Systems Supervision (IW_MSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Hammamet, France. pp.1-6, </w:t>
@@ -3107,274 +3107,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Thoracic aortic aneurysm detection method to prevent potential Acute Aortic Dissection</w:t>
+                <w:t xml:space="preserve">Explainable CBMIR features extractor module to ease Thoracic aortic aneurysm retrieving preventing potential Acute Aortic Dissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbaki Souid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiene Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Sakli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaker Essid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hedi Sakli</w:t>
+                <w:t xml:space="preserve">Mohamed Naceur Abdelkarim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 20th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Mahdia, France. pp.940-944, </w:t>
+              <w:t xml:space="preserve">2023 International Conference on Innovations in Intelligent Systems and Applications (INISTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Hammamet, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD58187.2023.10411284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INISTA59065.2023.10310391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556641v1</w:t>
+                <w:t xml:space="preserve">hal-04556636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable CBMIR features extractor module to ease Thoracic aortic aneurysm retrieving preventing potential Acute Aortic Dissection</w:t>
+                <w:t xml:space="preserve">Efficient Thoracic aortic aneurysm detection method to prevent potential Acute Aortic Dissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbaki Souid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soufiene Ben Othman</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Sakli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naceur Abdelkarim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Innovations in Intelligent Systems and Applications (INISTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Hammamet, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2023 20th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Mahdia, France. pp.940-944, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INISTA59065.2023.10310391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSD58187.2023.10411284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556636v1</w:t>
+                <w:t xml:space="preserve">hal-04556641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimedia Indexing and Retrieval: Optimized Combination of Low-level and High-level Features</w:t>
               </w:r>
@@ -4284,222 +4284,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexico Semantic Patterns for Customer Intentions Analysis of Microblogging</w:t>
+                <w:t xml:space="preserve">Possibilistic Very Fast Decision Tree for Uncertain Data Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salah Gouider</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 11th International Conference on Semantics, Knowledge and Grids (SKG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Beijing, France. pp.222-226, </w:t>
+              <w:t xml:space="preserve">7th KES International Conference on Intelligent Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sorrento, Italy. pp.195-207, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SKG.2015.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19857-6_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298692v1</w:t>
+                <w:t xml:space="preserve">hal-05298684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic Very Fast Decision Tree for Uncertain Data Streams</w:t>
+                <w:t xml:space="preserve">Lexico Semantic Patterns for Customer Intentions Analysis of Microblogging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salah Gouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th KES International Conference on Intelligent Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sorrento, Italy. pp.195-207, </w:t>
+              <w:t xml:space="preserve">2015 11th International Conference on Semantics, Knowledge and Grids (SKG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Beijing, France. pp.222-226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19857-6_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SKG.2015.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298684v1</w:t>
+                <w:t xml:space="preserve">hal-05298692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'indexation et de recherche de vidéo intégrant un système gestuel pour les personnes handicapées</w:t>
               </w:r>
@@ -5331,51 +5331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547090v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Adouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bessadok" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamroun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ejbali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Sakli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2026.102743" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Mansour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Abassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc9110281" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910591" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jallouli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20112-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammud Shaad Ally Toofanee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeena Dowlut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3312531" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Duong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132312776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Souid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17256-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Claux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zribi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467821500558" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021946782250022X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Gouider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-020-00604-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Amous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSITA.2019010103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikran Amous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIS.2019.104798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIS.2019.10026482" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ben-Ismail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben-Salah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059612" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssem Fathallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Salah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Belanes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ghabri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Bellali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059589" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ben Othman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Abdelkarim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2412.11681" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ben Ismail" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bensalah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592458" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10183105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IW_MSS59200.2023.10369271" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Essid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD58187.2023.10411284" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkarim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA59065.2023.10310391" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crespin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011063000003179" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwer Slimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zrigui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3428690.3429153" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1904.08418" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Said" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298692v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2015.40" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19857-6_18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Bouhlel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1904.10715" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05299114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Othman Soufiene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003366249-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05299078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0372" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iceis.scitevents.org/?y=2018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11762.45767" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13440.17925" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547090v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Adouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bessadok" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamroun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ejbali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Sakli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2026.102743" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Mansour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Abassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc9110281" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910591" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jallouli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20112-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammud Shaad Ally Toofanee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeena Dowlut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3312531" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Duong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132312776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Souid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17256-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021946782250022X" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Claux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zribi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467821500558" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Gouider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-020-00604-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Amous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIS.2019.104798" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikran Amous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSITA.2019010103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIS.2019.10026482" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ben-Ismail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssem Fathallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Salah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ghabri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Bellali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Belanes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben-Salah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059612" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059589" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ben Othman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Abdelkarim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2412.11681" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ben Ismail" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bensalah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592458" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10183105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IW_MSS59200.2023.10369271" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkarim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA59065.2023.10310391" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Essid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD58187.2023.10411284" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crespin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011063000003179" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwer Slimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zrigui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3428690.3429153" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1904.08418" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Said" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19857-6_18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2015.40" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Bouhlel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1904.10715" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05299114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Othman Soufiene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003366249-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05299078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0372" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iceis.scitevents.org/?y=2018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11762.45767" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13440.17925" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>