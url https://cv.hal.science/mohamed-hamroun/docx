--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -270,291 +270,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Deep Learning Models for Arabic Sign Language Recognition in Healthcare Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hybrid Deep Learning and Knowledge Graph Approach for Intelligent Image Indexing and Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data and Cognitive Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bdcc9110281⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (19), pp.10591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app151910591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359141v1</w:t>
+                <w:t xml:space="preserve">hal-05298604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Deep Learning and Knowledge Graph Approach for Intelligent Image Indexing and Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Deep Learning Models for Arabic Sign Language Recognition in Healthcare Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (19), pp.10591. </w:t>
+              <w:t xml:space="preserve">Big Data and Cognitive Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (11), pp.281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app151910591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bdcc9110281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298604v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVR (advancing video retrieval): A new framework guided by multi-level fusion of visual and semantic Features for deep learning-based concept detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jallouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -729,338 +729,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFU-Helper: An Innovative Framework for Longitudinal Diabetic Foot Ulcer Diseases Evaluation Using Deep Learning</w:t>
+                <w:t xml:space="preserve">Federated Learning: Centralized and P2P for a Siamese Deep Learning Model for Diabetes Foot Ulcer Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammud Shaad Ally Toofanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeena Dowlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anh Kiet Duong</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (18), pp.10310. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app131810310⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (23), pp.12776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app132312776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554891v1</w:t>
+                <w:t xml:space="preserve">hal-04554885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning: Centralized and P2P for a Siamese Deep Learning Model for Diabetes Foot Ulcer Classification</w:t>
+                <w:t xml:space="preserve">DFU-Helper: An Innovative Framework for Longitudinal Diabetic Foot Ulcer Diseases Evaluation Using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammud Shaad Ally Toofanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeena Dowlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Petit</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Kiet Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (23), pp.12776. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (18), pp.10310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app132312776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app131810310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554885v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient text-based query based on multi-level and deep-semantic multimedia indexing and retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1426,187 +1426,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method of combining color, texture and shape features using the genetic algorithm for image retrieval</w:t>
+                <w:t xml:space="preserve">Descriptor Optimization for Semantic Concept Detection Using Visual Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Amous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multimedia Intelligence and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (3), </w:t>
+              <w:t xml:space="preserve">International Journal of Strategic Information Technology and Applications (IJSITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.40-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMIS.2019.104798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJSITA.2019010103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489521v1</w:t>
+                <w:t xml:space="preserve">hal-04556615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptor optimization for Semantic Concept Detection Using Visual Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,144 +1651,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptor Optimization for Semantic Concept Detection Using Visual Content</w:t>
+                <w:t xml:space="preserve">A new method of combining color, texture and shape features using the genetic algorithm for image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Amous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Strategic Information Technology and Applications (IJSITA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.40-59. </w:t>
+              <w:t xml:space="preserve">International Journal of Multimedia Intelligence and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJSITA.2019010103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMIS.2019.104798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556615v1</w:t>
+                <w:t xml:space="preserve">hal-02489521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method of combining colour, texture and shape features using the genetic algorithm for image retrieval</w:t>
               </w:r>
@@ -1800,51 +1800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Amous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1917,550 +1917,550 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression Detection via Dual Audio Streams and Transformer Fusion</w:t>
+                <w:t xml:space="preserve">A Transformer-Based Approach for Enhanced Depressive Emotion Detection from Facial Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Ben-Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wyssem Fathallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bassem Ben Salah</w:t>
+                <w:t xml:space="preserve">Bassem Ben-Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Sakli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.932-937, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC65282.2025.11059612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299000v1</w:t>
+                <w:t xml:space="preserve">hal-05298860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Classification of Fetal and Maternal Structures in Ultrasound Using a Deep Learning Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depression Detection via Dual Audio Streams and Transformer Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Ben-Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Ghabri</w:t>
+                <w:t xml:space="preserve">Wyssem Fathallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedia Bellali</w:t>
+                <w:t xml:space="preserve">Bassem Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Sakli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17thInternationalConferenceonVerificationandEvaluationofComputerandCommunicationSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298968v1</w:t>
+                <w:t xml:space="preserve">hal-05299000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Experimental Approaches for Enhancing Alzheimer's Disease Prediction with MRI Data and Deep Learning</w:t>
+                <w:t xml:space="preserve">Automated Classification of Fetal and Maternal Structures in Ultrasound Using a Deep Learning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadil Belanes</w:t>
+                <w:t xml:space="preserve">Haifa Ghabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ryma Abassi</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedia Bellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Sakli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">17thInternationalConferenceonVerificationandEvaluationofComputerandCommunicationSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298990v1</w:t>
+                <w:t xml:space="preserve">hal-05298968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transformer-Based Approach for Enhanced Depressive Emotion Detection from Facial Expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boutheina Ben-Ismail</w:t>
+                <w:t xml:space="preserve">Exploring Experimental Approaches for Enhancing Alzheimer's Disease Prediction with MRI Data and Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadil Belanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hedi Sakli</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Abassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298860v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAFID: A Hybrid ResNet50-ViT Framework for Arabic Sign Language Recognition in Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtihel Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Abassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Abu Dhabi, France. pp.938-943, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2494,90 +2494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Segmentation of Thyroid Regions in Ultrasound Images: An Innovative Approach Using Deep Learning Arhitectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wyssem Fathallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Ghabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedia Bellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Sakli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2979,103 +2979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-enhanced thyroid detection using YOLO to empower healthcare professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Ghabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Ghabri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wyssem Fathallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiene Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedia Bellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Workshop on Mechatronic Systems Supervision (IW_MSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Hammamet, France. pp.1-6, </w:t>
@@ -3594,51 +3594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Semantic Concept Detection Based On Visual Contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabic text-based Video indexing and retrieval system enhanced by semantic content and relevance feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3797,51 +3797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISEN: A Video Interactive Retrieval Engine Based on Semantic Network in large video collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3892,51 +3892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISE: Interactive Image Search Using Visual Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,51 +4000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interactive Video Browsing With VINAS System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4108,51 +4108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient multi-language Video Search Engine to facilitate the HADJ and the UMRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Forum Scientific Research, Umm Al-Qura University,Taibah university medina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Medine, Saudi Arabia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4967,51 +4967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Image Retrieval using Using Visual Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5331,51 +5331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547090v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Adouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bessadok" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamroun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ejbali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Sakli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2026.102743" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Mansour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Abassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc9110281" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910591" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jallouli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20112-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammud Shaad Ally Toofanee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeena Dowlut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3312531" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Duong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132312776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Souid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17256-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021946782250022X" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Claux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zribi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467821500558" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Gouider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-020-00604-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Amous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIS.2019.104798" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikran Amous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSITA.2019010103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIS.2019.10026482" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ben-Ismail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssem Fathallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Salah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ghabri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Bellali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Belanes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben-Salah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059612" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059589" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ben Othman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Abdelkarim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2412.11681" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ben Ismail" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bensalah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592458" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10183105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IW_MSS59200.2023.10369271" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkarim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA59065.2023.10310391" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Essid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD58187.2023.10411284" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crespin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011063000003179" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwer Slimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zrigui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3428690.3429153" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1904.08418" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Said" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19857-6_18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2015.40" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Bouhlel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1904.10715" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05299114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Othman Soufiene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003366249-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05299078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0372" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iceis.scitevents.org/?y=2018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11762.45767" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13440.17925" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547090v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Adouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bessadok" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamroun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ejbali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Sakli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2026.102743" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298604v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Mansour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Abassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc9110281" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jallouli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20112-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammud Shaad Ally Toofanee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeena Dowlut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3312531" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554885v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132312776" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Duong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Souid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17256-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021946782250022X" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Claux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zribi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467821500558" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Gouider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-020-00604-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Amous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSITA.2019010103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikran Amous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIS.2019.104798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIS.2019.10026482" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ben-Ismail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben-Salah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059612" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyssem Fathallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Salah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ghabri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Bellali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Belanes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059589" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ben Othman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Abdelkarim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2412.11681" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ben Ismail" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bensalah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592458" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10183105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IW_MSS59200.2023.10369271" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkarim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA59065.2023.10310391" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Essid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD58187.2023.10411284" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crespin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011063000003179" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwer Slimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zrigui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3428690.3429153" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1904.08418" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Said" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19857-6_18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2015.40" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Bouhlel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1904.10715" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05299114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Othman Soufiene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003366249-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05299078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0372" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iceis.scitevents.org/?y=2018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11762.45767" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13440.17925" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>