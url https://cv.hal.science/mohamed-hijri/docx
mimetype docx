--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1093,793 +1093,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Characterization of Plant Growth Promoting Endophytic Bacteria from Desert Plants and Their Application as Bioinoculants for Sustainable Agriculture</w:t>
+                <w:t xml:space="preserve">Ectomycorrhizal Fungal Inoculation of Sphaerosporella brunnea Significantly Increased Stem Biomass of Salix miyabeana and Decreased Lead, Tin, and Zinc, Soil Concentrations during the Phytoremediation of an Industrial Landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muneera Alkahtani</w:t>
+                <w:t xml:space="preserve">Dimitri Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr Fouda</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Pitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy10091325⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof6020087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116672v1</w:t>
+                <w:t xml:space="preserve">hal-03116681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectomycorrhizal Fungal Inoculation of Sphaerosporella brunnea Significantly Increased Stem Biomass of Salix miyabeana and Decreased Lead, Tin, and Zinc, Soil Concentrations during the Phytoremediation of an Industrial Landfill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and Characterization of Plant Growth Promoting Endophytic Bacteria from Desert Plants and Their Application as Bioinoculants for Sustainable Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muneera Alkahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Fouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kotb Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Dagher</w:t>
+                <w:t xml:space="preserve">Fahad Al-Otaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Pitre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (2), pp.87. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.1325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof6020087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10091325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116681v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungal Assemblages Significantly Shifted upon Bacterial Inoculation in Non-Contaminated and Petroleum-Contaminated Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inoculation with Rhizophagus irregularis Does Not Alter Arbuscular Mycorrhizal Fungal Community Structure within the Roots of Corn, Wheat, and Soybean Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan de La Providencia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc St-Arnaud</w:t>
+                <w:t xml:space="preserve">Sébastien Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacynthe Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (4), pp.602. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8040602⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8010083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116687v1</w:t>
+                <w:t xml:space="preserve">hal-03116691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoculation with Rhizophagus irregularis Does Not Alter Arbuscular Mycorrhizal Fungal Community Structure within the Roots of Corn, Wheat, and Soybean Crops</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacynthe Masse</w:t>
+                <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungal Assemblages Significantly Shifted upon Bacterial Inoculation in Non-Contaminated and Petroleum-Contaminated Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Vialle</w:t>
+                <w:t xml:space="preserve">Ivan de La Providencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc St-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (1), pp.83. </w:t>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8010083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8040602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116691v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of N‐cycling genes of root microbiomes provides insights for sustaining oilseed crop production</w:t>
+                <w:t xml:space="preserve">Bacterial Communities of the Canola Rhizosphere: Network Analysis Reveals a Core Bacterium Shaping Microbial Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yantai Gan</w:t>
+                <w:t xml:space="preserve">Chantal Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke D. Bainard</w:t>
+                <w:t xml:space="preserve">Newton Lupwayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Hamel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc St‐arnaud</w:t>
+                <w:t xml:space="preserve">K. Neil Harker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15161⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116667v1</w:t>
+                <w:t xml:space="preserve">hal-03116674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Communities of the Canola Rhizosphere: Network Analysis Reveals a Core Bacterium Shaping Microbial Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of N‐cycling genes of root microbiomes provides insights for sustaining oilseed crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Floc’h</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Yantai Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke D. Bainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Neil Harker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hijri</w:t>
+                <w:t xml:space="preserve">Marc St‐arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.4545-4556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116674v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aided Phytoremediation to Clean Up Dioxins/Furans-Aged Contaminated Soil: correlation between microbial communities and pollutant dissipation</w:t>
               </w:r>
@@ -1993,287 +1993,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Identity Shaped Rhizospheric Microbial Communities More Strongly Than Bacterial Bioaugmentation in Petroleum Hydrocarbon-Polluted Sediments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A commercial seaweed extract structured microbial communities associated with tomato and pepper roots and significantly increased crop yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan de La Providencia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc St-Arnaud</w:t>
+                <w:t xml:space="preserve">Sébastien Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacynthe Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Norrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02144⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.1346-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116702v1</w:t>
+                <w:t xml:space="preserve">hal-03116705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A commercial seaweed extract structured microbial communities associated with tomato and pepper roots and significantly increased crop yield</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bachar Blal</w:t>
+                <w:t xml:space="preserve">Plant Identity Shaped Rhizospheric Microbial Communities More Strongly Than Bacterial Bioaugmentation in Petroleum Hydrocarbon-Polluted Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan de La Providencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc St-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (6), pp.1346-1358. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116705v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holobiont chronobiology: mycorrhiza may be a key to linking aboveground and underground rhythms</w:t>
               </w:r>
@@ -3905,351 +3905,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of ribosomal DNA loci in spore interphasic nuclei of glomalean fungi by fluorescence in situ hybridization</w:t>
+                <w:t xml:space="preserve">rDNA units are highly polymorphic in Scutellospora castanea (Glomales, Zygomycetes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+                <w:t xml:space="preserve">M. Hosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hijri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
+                <w:t xml:space="preserve">Emilie Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8, pp.203-206</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 226, pp.61-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698612v1</w:t>
+                <w:t xml:space="preserve">hal-02688194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific ITS polymorphism in Scutellospora castanea (Glomales, Zygomycota) is structured within multinucleate spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hijri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 26, pp.141-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rDNA units are highly polymorphic in Scutellospora castanea (Glomales, Zygomycetes)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hosny</w:t>
+                <w:t xml:space="preserve">Visualization of ribosomal DNA loci in spore interphasic nuclei of glomalean fungi by fluorescence in situ hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hijri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Passerieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Dulieu</w:t>
+                <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 226, pp.61-71</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8, pp.203-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688194v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4267,57 +4267,57 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblages taxonomiques et écologie du microbiote rhizosphérique des sols miniers riches en phosphate de roche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ducousso-Detrez A.</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4361,51 +4361,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of arbuscular mycorrhizal inoculum sources on phytoremediation efficiency of a historically dioxin/furan contaminated soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4464,113 +4464,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Phytotechnology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mycorhizes et le phytomanagement : effet sur le microbiote du sol et sur la dissipation dioxine/furane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,113 +4589,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet J2C2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mycorhizes et le phytomanagement des sols historiquement contaminés par les dioxines/furanes: effet sur le microbiote du sol et sur la dissipation de la pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4714,51 +4714,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Francophones des Mychorizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4768,114 +4768,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du polymorphisme moléculaire des séquences intergéniques transcrites (ITS) des unités ribosomiques de Scutellospora castanea (Glomales, Zygomycètes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hijri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02839093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5022,51 +5022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05377151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Debbagh-Nour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khourchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Mouttaqi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elfermi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Bourazza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04463-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducousso-D&#233;trez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lahrach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hijri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1280848" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122406" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030609" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaimon Basiru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopkins Pachalo Mwanza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morvan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s&#8208;hadj Sahraoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon-Jae Lee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxuan Kong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St-Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060872" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneera Alkahtani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Fouda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotb Attia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Al-Otaibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10091325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dagher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pitre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6020087" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan de La Providencia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040602" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Masse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8010083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantai Gan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke D. Bainard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hamel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#8208;arnaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15161" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Floc&#8217;h" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Lupwayi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Neil Harker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01587" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949133v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7110523" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116702v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02144" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Norrie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Blal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00903-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawina Robichaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Stewart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labrecque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Cherewyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.447" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Jani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Kaczala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Notini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.143" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948294v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0852-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hogland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2016.1186594" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01350838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence H Bell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck O P Stefani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Abram" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Yergeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01327-16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh My Pham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Johanna Pino Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sylvestre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Qaddoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0637-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hijri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lammers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Requena" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02671.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Redecker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dulieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Sanders" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694430v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688194v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducousso-Detrez A." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368407v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052978v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052915v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05377151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Debbagh-Nour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khourchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Mouttaqi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elfermi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Bourazza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04463-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducousso-D&#233;trez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lahrach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hijri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1280848" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122406" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030609" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaimon Basiru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopkins Pachalo Mwanza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morvan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s&#8208;hadj Sahraoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon-Jae Lee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxuan Kong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St-Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060872" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dagher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pitre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6020087" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneera Alkahtani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Fouda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotb Attia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Al-Otaibi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10091325" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Masse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vialle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8010083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116687v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan de La Providencia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040602" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Floc&#8217;h" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hamel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Lupwayi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Neil Harker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01587" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantai Gan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke D. Bainard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#8208;arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15161" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949133v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7110523" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Norrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Blal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13473" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02144" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00903-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawina Robichaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Stewart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labrecque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Cherewyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.447" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Jani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Kaczala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Notini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.143" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948294v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0852-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hogland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2016.1186594" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01350838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence H Bell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck O P Stefani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Abram" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Yergeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01327-16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh My Pham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Johanna Pino Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sylvestre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Qaddoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0637-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hijri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lammers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Requena" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02671.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Redecker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dulieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Sanders" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688194v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698612v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368407v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052915v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>